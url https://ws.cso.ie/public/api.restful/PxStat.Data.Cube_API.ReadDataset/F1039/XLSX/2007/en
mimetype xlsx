--- v0 (2025-11-14)
+++ v1 (2026-10-04)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae142a0d4eb040f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/897af1328aff4f5b9c584572f9888f24.psmdcp" Id="Redc743bc0a664cc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f97acfcc2aa4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c298db1085df4c60af2c3f69e45e6690.psmdcp" Id="R6308db23bddf4c43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>F1039</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population Aged One Year and Over Usually Resident and Present in the State who Moved within the State in the Previous Year</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>6/29/2023 11:00:00 AM</x:t>
+    <x:t>29/06/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F1039/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2022P1</x:t>
   </x:si>
   <x:si>
     <x:t>Profile 1 - Population Distribution and Movement</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Bernie Casey</x:t>
   </x:si>
@@ -610,499 +610,198 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...447 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="CensusYear" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04165V04935" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="14">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+      </items>
+    </pivotField>
+    <pivotField name="Towns by size" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="14">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03788V04538" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="27">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+      </items>
+    </pivotField>
+    <pivotField name="County of Usual Residence One Year Previously" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="27">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J1135" totalsRowShown="0">
   <x:autoFilter ref="A1:J1135"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="CensusYear"/>
     <x:tableColumn id="5" name="C04165V04935"/>
     <x:tableColumn id="6" name="Towns by size"/>
     <x:tableColumn id="7" name="C03788V04538"/>
     <x:tableColumn id="8" name="County of Usual Residence One Year Previously"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1373,51 +1072,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/F1039/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1604,51 +1303,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J1135"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="60.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="37.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="45.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -37958,51 +37657,51 @@
       <x:c r="G1135" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H1135" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I1135" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J1135" s="0">
         <x:v>733</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -38019,51 +37718,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J1135" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="3">
         <x:s v="F1039C01"/>
         <x:s v="F1039C02"/>
         <x:s v="F1039C03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="3">
         <x:s v="All Persons Who Moved"/>
         <x:s v="Persons Who Moved to Different County"/>
         <x:s v="Persons who Moved within Same County"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="CensusYear">
       <x:sharedItems count="1">
         <x:s v="2022"/>
       </x:sharedItems>
@@ -38755,27 +38454,13636 @@
         <x:n v="3349"/>
         <x:n v="1939"/>
         <x:n v="1468"/>
         <x:n v="908"/>
         <x:n v="753"/>
         <x:n v="378"/>
         <x:n v="1577"/>
         <x:n v="427"/>
         <x:n v="773"/>
         <x:n v="1685"/>
         <x:n v="743"/>
         <x:n v="651"/>
         <x:n v="635"/>
         <x:n v="674"/>
         <x:n v="1668"/>
         <x:n v="805"/>
         <x:n v="1904"/>
         <x:n v="733"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="265098"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="3195"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="3316"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="5600"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="29514"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="5740"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="93473"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="15991"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="6607"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="13005"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="4294"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="3728"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="1626"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="10368"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="1982"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="6264"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="5936"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="9712"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="2298"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="3375"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="2985"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="3488"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="6773"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="6321"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="4613"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="7207"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="7687"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="79265"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="284"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="435"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="389"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="1958"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="601"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="62340"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="1459"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="573"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="1719"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="435"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="319"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="159"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="806"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="229"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="587"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="608"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="1352"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="284"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="296"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="281"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="367"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="498"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="530"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="547"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="846"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="1363"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="14111"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="112"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="10557"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="882"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="230"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="585"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="83"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="371"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="303"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="308"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="6251"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="444"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="314"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="417"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="245"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="174"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="3533"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="124"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="240"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="3456"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="169"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="298"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="222"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="2151"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="166"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="8259"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="214"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="199"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="227"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="642"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="4934"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="109"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="198"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="387"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="155"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="144"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="52739"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="1321"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="716"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="1696"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="3393"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="1193"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="13593"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="996"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="1571"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="5014"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="1150"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="1112"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="141"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="638"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="564"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="3380"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="1223"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="3294"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="184"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="755"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="419"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="984"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="820"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="1116"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="1799"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="2400"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="3267"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="15709"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="177"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="101"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="2338"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="405"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="3619"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="1401"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="1532"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="335"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="474"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="353"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="353"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="1169"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="367"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="381"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="370"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="1167"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="146"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="337"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="199"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13170"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="142"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="375"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="255"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="1804"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="404"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="2433"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="846"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="510"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="715"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="276"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="258"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="271"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="520"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="204"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="440"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="634"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="194"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="324"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="360"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="181"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="603"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="269"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="270"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="722"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="4156"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="215"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="117"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="492"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="138"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="469"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="358"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="123"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="296"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="180"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="129"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="183"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="161"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="307"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="108"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="133"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="91"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="108"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="5190"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="119"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="158"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="382"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="268"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="672"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="264"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="486"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="266"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="136"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="133"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="287"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="127"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="367"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="173"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="120"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="155"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="126"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="349"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="6197"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="142"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="276"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="934"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="339"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="788"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="477"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="272"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="194"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="173"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="136"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="492"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="159"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="117"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="216"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="153"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="107"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="275"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="176"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="214"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="107"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="4773"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="197"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="738"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="221"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="435"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="268"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="205"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="250"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="97"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="228"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="175"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="109"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="131"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="123"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="116"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="156"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="200"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="151"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="264"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="101"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="51822"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="859"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="1064"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="1634"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="6236"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="1835"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="6885"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="4478"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="2309"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="2484"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="1250"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="1066"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="603"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="2604"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="652"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="1086"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="2060"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="2442"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="920"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="965"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="958"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="982"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="2296"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="1267"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="1253"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="2302"/>
+  </r>
+  <r>
+    <s v="F1039C01"/>
+    <s v="All Persons Who Moved"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="1332"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="76683"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="1344"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="1275"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="1831"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="5439"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="1525"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="21954"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="4664"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="2056"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="4723"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="1578"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="1278"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="735"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="3777"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="808"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="1764"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="2009"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="3726"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="748"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="1261"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="1388"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="1329"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="2421"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="2219"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="1872"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="2097"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="2862"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="15712"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="261"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="376"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="343"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="1790"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="532"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="315"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="1362"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="502"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="1611"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="379"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="288"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="140"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="750"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="199"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="539"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="539"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="1245"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="240"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="267"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="249"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="327"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="452"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="496"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="483"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="728"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="1299"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="3159"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="828"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="202"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="484"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="328"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="250"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="255"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="2246"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="343"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="236"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="381"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="205"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="129"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="196"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="1261"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="143"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="263"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="181"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="145"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="2906"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="173"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="176"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="181"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="584"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="94"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="178"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="317"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="127"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="18453"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="375"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="243"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="171"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="884"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="300"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="8700"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="909"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="202"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="802"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="212"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="241"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="116"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="596"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="143"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="549"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="301"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="865"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="162"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="220"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="314"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="205"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="299"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="327"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="421"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="410"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="486"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="4548"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="219"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="1993"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="180"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="359"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="179"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="180"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="109"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="4309"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="225"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="1648"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="188"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="261"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="235"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="108"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="220"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="114"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="1280"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="73"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="435"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="1695"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="106"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="605"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="1826"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="123"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="536"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="102"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="88"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="1608"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="129"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="373"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="121"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="136"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="17680"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="395"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="295"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="389"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="1256"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="218"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="5293"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="1129"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="370"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="1016"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="342"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="313"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="225"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="1027"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="225"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="313"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="375"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="816"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="177"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="314"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="323"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="308"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="628"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="488"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="448"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="398"/>
+  </r>
+  <r>
+    <s v="F1039C02"/>
+    <s v="Persons Who Moved to Different County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="599"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="188415"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="1851"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="2041"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="3769"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="24075"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="4215"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="71519"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="11327"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="4551"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="8282"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="2716"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="2450"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="891"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="6591"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="1174"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="4500"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="3927"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="5986"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="1550"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="2114"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="1597"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="2159"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="4352"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="4102"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="2741"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="5110"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="4825"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="63553"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="168"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="62025"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="97"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="108"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="107"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100100"/>
+    <s v="Dublin City and suburbs"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="10952"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="10478"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="101"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100300"/>
+    <s v="Cork City and suburbs"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="4005"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="101"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="3399"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100400"/>
+    <s v="Limerick City and suburbs"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="2195"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="1970"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100600"/>
+    <s v="Waterford City and suburbs"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="5353"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="4855"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100500"/>
+    <s v="Galway City and suburbs"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="34286"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="946"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="473"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="1525"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="2509"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="893"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="4893"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="87"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="1369"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="4212"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="938"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="871"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="421"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="2831"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="922"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="2429"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="535"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="779"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="521"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="789"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="1378"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="1990"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="161"/>
+    <s v="Towns 10,000 population and over"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="2781"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="11161"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="142"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="2119"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="352"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="1626"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="1221"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="1173"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="231"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="295"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="285"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="266"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="989"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="347"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="259"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="299"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="1106"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="284"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="150"/>
+    <s v="Towns 5,000 - 9,999 population"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="114"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="8861"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="331"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="160"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="1579"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="359"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="785"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="658"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="445"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="454"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="221"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="185"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="183"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="285"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="124"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="332"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="414"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="155"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="248"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="246"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="468"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="169"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="140"/>
+    <s v="Towns 2,000 - 4,999 population"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="618"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="2876"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="184"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="98"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="419"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="116"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="301"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="221"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="76"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="130"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="163"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="273"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="86"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="130"/>
+    <s v="Towns 1,500 - 1,999 population"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="3495"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="93"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="127"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="276"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="238"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="168"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="368"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="243"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="116"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="116"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="228"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="106"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="314"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="117"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="75"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="104"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="89"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="120"/>
+    <s v="Towns 1,000 - 1,499 population"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="309"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="4371"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="110"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="241"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="811"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="313"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="252"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="375"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="244"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="115"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="387"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="133"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="128"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="102"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="190"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="175"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="110"/>
+    <s v="Towns 500 - 999 population"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="3165"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="157"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="609"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="189"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="147"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="159"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="114"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="123"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="136"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="116"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="116"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="151"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="95"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="101"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="236"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="100"/>
+    <s v="Towns under 500 population but with at least 50 inhabited houses"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="34142"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-143d-13a3-e055-000000000001"/>
+    <s v="Co.Carlow"/>
+    <s v="Number"/>
+    <n v="464"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1448-13a3-e055-000000000001"/>
+    <s v="Co.Cavan"/>
+    <s v="Number"/>
+    <n v="769"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1450-13a3-e055-000000000001"/>
+    <s v="Co.Clare"/>
+    <s v="Number"/>
+    <n v="1245"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1451-13a3-e055-000000000001"/>
+    <s v="Co.Cork"/>
+    <s v="Number"/>
+    <n v="4980"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1452-13a3-e055-000000000001"/>
+    <s v="Co.Donegal"/>
+    <s v="Number"/>
+    <n v="1617"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-144f-13a3-e055-000000000001"/>
+    <s v="Co.Dublin"/>
+    <s v="Number"/>
+    <n v="1592"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1453-13a3-e055-000000000001"/>
+    <s v="Co.Galway"/>
+    <s v="Number"/>
+    <n v="3349"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1454-13a3-e055-000000000001"/>
+    <s v="Co.Kerry"/>
+    <s v="Number"/>
+    <n v="1939"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1455-13a3-e055-000000000001"/>
+    <s v="Co.Kildare"/>
+    <s v="Number"/>
+    <n v="1468"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1456-13a3-e055-000000000001"/>
+    <s v="Co.Kilkenny"/>
+    <s v="Number"/>
+    <n v="908"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-143e-13a3-e055-000000000001"/>
+    <s v="Co.Laois"/>
+    <s v="Number"/>
+    <n v="753"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-143f-13a3-e055-000000000001"/>
+    <s v="Co.Leitrim"/>
+    <s v="Number"/>
+    <n v="378"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1440-13a3-e055-000000000001"/>
+    <s v="Co.Limerick"/>
+    <s v="Number"/>
+    <n v="1577"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1441-13a3-e055-000000000001"/>
+    <s v="Co.Longford"/>
+    <s v="Number"/>
+    <n v="427"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1442-13a3-e055-000000000001"/>
+    <s v="Co.Louth"/>
+    <s v="Number"/>
+    <n v="773"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1443-13a3-e055-000000000001"/>
+    <s v="Co.Mayo"/>
+    <s v="Number"/>
+    <n v="1685"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1444-13a3-e055-000000000001"/>
+    <s v="Co.Meath"/>
+    <s v="Number"/>
+    <n v="1626"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1445-13a3-e055-000000000001"/>
+    <s v="Co.Monaghan"/>
+    <s v="Number"/>
+    <n v="743"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1446-13a3-e055-000000000001"/>
+    <s v="Co.Offaly"/>
+    <s v="Number"/>
+    <n v="651"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1447-13a3-e055-000000000001"/>
+    <s v="Co.Roscommon"/>
+    <s v="Number"/>
+    <n v="635"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-1449-13a3-e055-000000000001"/>
+    <s v="Co.Sligo"/>
+    <s v="Number"/>
+    <n v="674"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-144a-13a3-e055-000000000001"/>
+    <s v="Co.Tipperary"/>
+    <s v="Number"/>
+    <n v="1668"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-144b-13a3-e055-000000000001"/>
+    <s v="Co.Waterford"/>
+    <s v="Number"/>
+    <n v="779"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-144c-13a3-e055-000000000001"/>
+    <s v="Co.Westmeath"/>
+    <s v="Number"/>
+    <n v="805"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-144d-13a3-e055-000000000001"/>
+    <s v="Co.Wexford"/>
+    <s v="Number"/>
+    <n v="1904"/>
+  </r>
+  <r>
+    <s v="F1039C03"/>
+    <s v="Persons who Moved within Same County"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="XTOWN"/>
+    <s v="Remainder of country"/>
+    <s v="2ae19629-144e-13a3-e055-000000000001"/>
+    <s v="Co.Wicklow"/>
+    <s v="Number"/>
+    <n v="733"/>
+  </r>
+</pivotCacheRecords>
 </file>