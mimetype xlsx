--- v1 (2026-02-13)
+++ v2 (2026-04-02)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8941360c73d4b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a2185c49c4d445f8802a81f81f8660a.psmdcp" Id="R94c9a454c802465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c10b2038d0c4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41586df0847b48728e97ea228f11985d.psmdcp" Id="R3f654d60d47c482d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>