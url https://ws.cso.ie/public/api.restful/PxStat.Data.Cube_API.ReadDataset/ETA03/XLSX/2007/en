--- v2 (2026-04-02)
+++ v3 (2026-05-28)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c10b2038d0c4996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/41586df0847b48728e97ea228f11985d.psmdcp" Id="R3f654d60d47c482d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4d834755e3a444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/143998d3c146474499878ca0ba26a0a3.psmdcp" Id="R44f39331828b48f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>