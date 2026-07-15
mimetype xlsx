--- v3 (2026-05-28)
+++ v4 (2026-07-15)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4d834755e3a444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/143998d3c146474499878ca0ba26a0a3.psmdcp" Id="R44f39331828b48f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra37d455c3e574750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4176e8d394e1485081fceb8b0999dfda.psmdcp" Id="R79e2e8f97da84bc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>