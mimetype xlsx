--- v4 (2026-07-15)
+++ v5 (2026-09-02)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra37d455c3e574750" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4176e8d394e1485081fceb8b0999dfda.psmdcp" Id="R79e2e8f97da84bc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeeccb8b643d45b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8dcca25a0c08408a889c8bc45891daae.psmdcp" Id="Rf9291f7e7cf846eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>ETA03</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Environment Taxes</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>30/09/2025 11:00:00</x:t>
+    <x:t>24/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ETA03/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>ETA</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Clare O'Hara</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -237,50 +237,53 @@
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -432,131 +435,133 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="16">
+      <items count="17">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
+        <item x="16"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="16">
+      <items count="17">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
+        <item x="16"/>
       </items>
     </pivotField>
     <pivotField name="C03813V04562" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="Pollution and Resource taxes" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H65" totalsRowShown="0">
-  <x:autoFilter ref="A1:H65"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H69" totalsRowShown="0">
+  <x:autoFilter ref="A1:H69"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03813V04562"/>
     <x:tableColumn id="6" name="Pollution and Resource taxes"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1055,51 +1060,51 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H65"/>
+  <x:dimension ref="A1:H69"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="29.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -2524,77 +2529,77 @@
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H56" s="0">
-        <x:v>1.16</x:v>
+        <x:v>1.33</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H57" s="0">
-        <x:v>18.4696</x:v>
+        <x:v>18.64</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H58" s="0">
@@ -2628,77 +2633,77 @@
       </x:c>
     </x:row>
     <x:row r="60" spans="1:8">
       <x:c r="A60" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H60" s="0">
-        <x:v>1.12</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H61" s="0">
-        <x:v>9.3997</x:v>
+        <x:v>9.58</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H62" s="0">
@@ -2732,77 +2737,181 @@
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H64" s="0">
-        <x:v>0.62</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H65" s="0">
-        <x:v>29.68</x:v>
+        <x:v>30.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:8">
+      <x:c r="A66" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B66" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C66" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D66" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E66" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F66" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G66" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H66" s="0">
+        <x:v>10.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:8">
+      <x:c r="A67" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B67" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C67" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D67" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E67" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F67" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G67" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H67" s="0">
+        <x:v>18.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:8">
+      <x:c r="A68" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B68" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C68" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D68" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E68" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F68" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G68" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H68" s="0">
+        <x:v>1.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:8">
+      <x:c r="A69" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B69" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C69" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D69" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E69" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F69" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G69" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H69" s="0">
+        <x:v>30.25</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -2848,112 +2957,114 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="ETA03C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Tax Type"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="16">
+      <x:sharedItems count="17">
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="16">
+      <x:sharedItems count="17">
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03813V04562">
       <x:sharedItems count="4">
         <x:s v="31"/>
         <x:s v="32"/>
         <x:s v="33"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Pollution and Resource taxes">
       <x:sharedItems count="4">
         <x:s v="Plastic bag levy"/>
         <x:s v="Landfill levy"/>
         <x:s v="Fisheries protection"/>
         <x:s v="All Pollution and Resource taxes"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="€m"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0.62" maxValue="66.9498" count="64">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="1.027" maxValue="66.9498" count="66">
         <x:n v="23.466"/>
         <x:n v="31.942"/>
         <x:n v="1.4641"/>
         <x:n v="56.8721"/>
         <x:n v="17.458"/>
         <x:n v="42.66"/>
         <x:n v="1.2119"/>
         <x:n v="61.3299"/>
         <x:n v="15.725"/>
         <x:n v="46.423"/>
         <x:n v="1.183"/>
         <x:n v="63.331"/>
         <x:n v="13.863"/>
         <x:n v="51.809"/>
         <x:n v="1.2778"/>
         <x:n v="66.9498"/>
         <x:n v="14.768"/>
         <x:n v="43.399"/>
         <x:n v="1.199"/>
         <x:n v="59.366"/>
         <x:n v="12.714"/>
         <x:n v="33.717"/>
         <x:n v="1.1354"/>
         <x:n v="47.5664"/>
         <x:n v="11.728"/>
@@ -2964,60 +3075,62 @@
         <x:n v="48.4"/>
         <x:n v="1.147"/>
         <x:n v="58.281"/>
         <x:n v="7.28"/>
         <x:n v="37.106"/>
         <x:n v="1.1725"/>
         <x:n v="45.5585"/>
         <x:n v="6.47"/>
         <x:n v="18.611"/>
         <x:n v="1.0751"/>
         <x:n v="26.1561"/>
         <x:n v="5.13"/>
         <x:n v="12.151"/>
         <x:n v="1.4"/>
         <x:n v="18.681"/>
         <x:n v="3.5227"/>
         <x:n v="6.5421"/>
         <x:n v="1.027"/>
         <x:n v="11.0918"/>
         <x:n v="4.2812"/>
         <x:n v="7.9508"/>
         <x:n v="1.129"/>
         <x:n v="13.361"/>
         <x:n v="7.0687"/>
         <x:n v="10.2409"/>
-        <x:n v="1.16"/>
-        <x:n v="18.4696"/>
+        <x:n v="1.33"/>
+        <x:n v="18.64"/>
         <x:n v="2.8979"/>
         <x:n v="5.3818"/>
-        <x:n v="1.12"/>
-        <x:n v="9.3997"/>
+        <x:n v="1.3"/>
+        <x:n v="9.58"/>
         <x:n v="10.17"/>
         <x:n v="18.89"/>
-        <x:n v="0.62"/>
-        <x:n v="29.68"/>
+        <x:n v="30.36"/>
+        <x:n v="10.13"/>
+        <x:n v="18.82"/>
+        <x:n v="30.25"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="ETA03C01"/>
     <s v="Tax Type"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="31"/>
     <s v="Plastic bag levy"/>
     <s v="€m"/>
     <n v="23.466"/>
   </r>
   <r>
     <s v="ETA03C01"/>
     <s v="Tax Type"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="32"/>
     <s v="Landfill levy"/>
@@ -3530,119 +3643,159 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="31"/>
     <s v="Plastic bag levy"/>
     <s v="€m"/>
     <n v="7.0687"/>
   </r>
   <r>
     <s v="ETA03C01"/>
     <s v="Tax Type"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="32"/>
     <s v="Landfill levy"/>
     <s v="€m"/>
     <n v="10.2409"/>
   </r>
   <r>
     <s v="ETA03C01"/>
     <s v="Tax Type"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="33"/>
     <s v="Fisheries protection"/>
     <s v="€m"/>
-    <n v="1.16"/>
+    <n v="1.33"/>
   </r>
   <r>
     <s v="ETA03C01"/>
     <s v="Tax Type"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All Pollution and Resource taxes"/>
     <s v="€m"/>
-    <n v="18.4696"/>
+    <n v="18.64"/>
   </r>
   <r>
     <s v="ETA03C01"/>
     <s v="Tax Type"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="31"/>
     <s v="Plastic bag levy"/>
     <s v="€m"/>
     <n v="2.8979"/>
   </r>
   <r>
     <s v="ETA03C01"/>
     <s v="Tax Type"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="32"/>
     <s v="Landfill levy"/>
     <s v="€m"/>
     <n v="5.3818"/>
   </r>
   <r>
     <s v="ETA03C01"/>
     <s v="Tax Type"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="33"/>
     <s v="Fisheries protection"/>
     <s v="€m"/>
-    <n v="1.12"/>
+    <n v="1.3"/>
   </r>
   <r>
     <s v="ETA03C01"/>
     <s v="Tax Type"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All Pollution and Resource taxes"/>
     <s v="€m"/>
-    <n v="9.3997"/>
+    <n v="9.58"/>
   </r>
   <r>
     <s v="ETA03C01"/>
     <s v="Tax Type"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="31"/>
     <s v="Plastic bag levy"/>
     <s v="€m"/>
     <n v="10.17"/>
   </r>
   <r>
     <s v="ETA03C01"/>
     <s v="Tax Type"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="32"/>
     <s v="Landfill levy"/>
     <s v="€m"/>
     <n v="18.89"/>
   </r>
   <r>
     <s v="ETA03C01"/>
     <s v="Tax Type"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="33"/>
     <s v="Fisheries protection"/>
     <s v="€m"/>
-    <n v="0.62"/>
+    <n v="1.3"/>
   </r>
   <r>
     <s v="ETA03C01"/>
     <s v="Tax Type"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All Pollution and Resource taxes"/>
     <s v="€m"/>
-    <n v="29.68"/>
+    <n v="30.36"/>
+  </r>
+  <r>
+    <s v="ETA03C01"/>
+    <s v="Tax Type"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="31"/>
+    <s v="Plastic bag levy"/>
+    <s v="€m"/>
+    <n v="10.13"/>
+  </r>
+  <r>
+    <s v="ETA03C01"/>
+    <s v="Tax Type"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="32"/>
+    <s v="Landfill levy"/>
+    <s v="€m"/>
+    <n v="18.82"/>
+  </r>
+  <r>
+    <s v="ETA03C01"/>
+    <s v="Tax Type"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="33"/>
+    <s v="Fisheries protection"/>
+    <s v="€m"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="ETA03C01"/>
+    <s v="Tax Type"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Pollution and Resource taxes"/>
+    <s v="€m"/>
+    <n v="30.25"/>
   </r>
 </pivotCacheRecords>
 </file>