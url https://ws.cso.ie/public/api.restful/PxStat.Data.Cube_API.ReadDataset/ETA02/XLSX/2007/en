--- v3 (2026-03-30)
+++ v4 (2026-05-30)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7fe6d7bcaf34619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa58bf41a5874bda8196dded41018d95.psmdcp" Id="R6e0ca8fe341248be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc33124d80c7245fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9fa016ac8ff14f04b77a40e15e491269.psmdcp" Id="R8a3d096a9d504cab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>