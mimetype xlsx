--- v4 (2026-05-30)
+++ v5 (2026-07-15)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc33124d80c7245fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9fa016ac8ff14f04b77a40e15e491269.psmdcp" Id="R8a3d096a9d504cab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdfd3aead08848ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04628ef9ba7e4a2288e2f7de2ec105d1.psmdcp" Id="R8124b7d2000d47fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>