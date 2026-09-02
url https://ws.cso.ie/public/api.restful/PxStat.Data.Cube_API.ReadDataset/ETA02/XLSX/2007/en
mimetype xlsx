--- v5 (2026-07-15)
+++ v6 (2026-09-02)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdfd3aead08848ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04628ef9ba7e4a2288e2f7de2ec105d1.psmdcp" Id="R8124b7d2000d47fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bbe71e8264f48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c3d0f0878c843f89cd548e22bd6cbb4.psmdcp" Id="R64bf01566b9444a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>ETA02</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Environment Taxes</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>30/09/2025 11:00:00</x:t>
+    <x:t>24/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ETA02/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>ETA</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Clare O'Hara</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -255,50 +255,53 @@
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -450,137 +453,139 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="16">
+      <items count="17">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
+        <item x="16"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="16">
+      <items count="17">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
+        <item x="16"/>
       </items>
     </pivotField>
     <pivotField name="C03812V04561" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
       </items>
     </pivotField>
     <pivotField name="Transport taxes" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="7">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H113" totalsRowShown="0">
-  <x:autoFilter ref="A1:H113"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H120" totalsRowShown="0">
+  <x:autoFilter ref="A1:H120"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03812V04561"/>
     <x:tableColumn id="6" name="Transport taxes"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1079,51 +1084,51 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H113"/>
+  <x:dimension ref="A1:H120"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="33.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -3926,51 +3931,51 @@
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H109" s="0">
-        <x:v>41.35</x:v>
+        <x:v>35.39</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H110" s="0">
@@ -4004,77 +4009,259 @@
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H112" s="0">
-        <x:v>28.47</x:v>
+        <x:v>29.66</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:8">
       <x:c r="A113" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H113" s="0">
-        <x:v>1965.05</x:v>
+        <x:v>1960.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:8">
+      <x:c r="A114" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F114" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G114" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H114" s="0">
+        <x:v>933.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:8">
+      <x:c r="A115" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F115" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G115" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H115" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:8">
+      <x:c r="A116" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F116" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G116" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H116" s="0">
+        <x:v>35.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:8">
+      <x:c r="A117" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F117" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G117" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H117" s="0">
+        <x:v>231.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:8">
+      <x:c r="A118" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F118" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G118" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H118" s="0">
+        <x:v>694.94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:8">
+      <x:c r="A119" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F119" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G119" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H119" s="0">
+        <x:v>29.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:8">
+      <x:c r="A120" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F120" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G120" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H120" s="0">
+        <x:v>1925.09</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -4120,118 +4307,120 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="ETA02C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Tax type"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="16">
+      <x:sharedItems count="17">
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="16">
+      <x:sharedItems count="17">
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03812V04561">
       <x:sharedItems count="7">
         <x:s v="21"/>
         <x:s v="22"/>
         <x:s v="23"/>
         <x:s v="24"/>
         <x:s v="25"/>
         <x:s v="26"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Transport taxes">
       <x:sharedItems count="7">
         <x:s v="Vehicle registration tax"/>
         <x:s v="Air travel tax"/>
         <x:s v="National Car Test (NCT) Levy"/>
         <x:s v="Motor tax (business)"/>
         <x:s v="Motor tax (households)"/>
         <x:s v="Vehicle and driving licence expenses"/>
         <x:s v="All Transport Taxes"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="€m"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0" maxValue="1986.75" count="98">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0" maxValue="1986.75" count="104">
         <x:n v="372.99"/>
         <x:n v="91.91"/>
         <x:n v="0"/>
         <x:n v="264.45"/>
         <x:n v="787.36"/>
         <x:n v="6"/>
         <x:n v="1522.71"/>
         <x:n v="394.88"/>
         <x:n v="103.39"/>
         <x:n v="255.94"/>
         <x:n v="760.83"/>
         <x:n v="7"/>
         <x:n v="1522.04"/>
         <x:n v="394.49"/>
         <x:n v="43.97"/>
         <x:n v="252.59"/>
         <x:n v="748.77"/>
         <x:n v="9"/>
         <x:n v="1448.82"/>
         <x:n v="383.73"/>
         <x:n v="33.66"/>
         <x:n v="263.67"/>
         <x:n v="781.02"/>
         <x:n v="10"/>
         <x:n v="1472.09"/>
@@ -4283,53 +4472,59 @@
         <x:n v="716.93"/>
         <x:n v="31.88"/>
         <x:n v="234.88"/>
         <x:n v="704.63"/>
         <x:n v="19.84"/>
         <x:n v="1708.16"/>
         <x:n v="763.22"/>
         <x:n v="43"/>
         <x:n v="226.94"/>
         <x:n v="680.83"/>
         <x:n v="23.19"/>
         <x:n v="1737.18"/>
         <x:n v="782.49"/>
         <x:n v="42.4"/>
         <x:n v="225.57"/>
         <x:n v="676.71"/>
         <x:n v="34.5"/>
         <x:n v="1761.67"/>
         <x:n v="911.62"/>
         <x:n v="41.35"/>
         <x:n v="227.69"/>
         <x:n v="683.08"/>
         <x:n v="28.47"/>
         <x:n v="1892.2"/>
         <x:n v="960.23"/>
+        <x:n v="35.39"/>
         <x:n v="233.75"/>
         <x:n v="701.26"/>
-        <x:n v="1965.05"/>
+        <x:n v="29.66"/>
+        <x:n v="1960.28"/>
+        <x:n v="933.46"/>
+        <x:n v="231.65"/>
+        <x:n v="694.94"/>
+        <x:n v="1925.09"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="ETA02C01"/>
     <s v="Tax type"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="21"/>
     <s v="Vehicle registration tax"/>
     <s v="€m"/>
     <n v="372.99"/>
   </r>
   <r>
     <s v="ETA02C01"/>
     <s v="Tax type"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="22"/>
     <s v="Air travel tax"/>
@@ -5372,69 +5567,139 @@
     <s v="2024"/>
     <s v="2024"/>
     <s v="21"/>
     <s v="Vehicle registration tax"/>
     <s v="€m"/>
     <n v="960.23"/>
   </r>
   <r>
     <s v="ETA02C01"/>
     <s v="Tax type"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="22"/>
     <s v="Air travel tax"/>
     <s v="€m"/>
     <n v="0"/>
   </r>
   <r>
     <s v="ETA02C01"/>
     <s v="Tax type"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="23"/>
     <s v="National Car Test (NCT) Levy"/>
     <s v="€m"/>
-    <n v="41.35"/>
+    <n v="35.39"/>
   </r>
   <r>
     <s v="ETA02C01"/>
     <s v="Tax type"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="24"/>
     <s v="Motor tax (business)"/>
     <s v="€m"/>
     <n v="233.75"/>
   </r>
   <r>
     <s v="ETA02C01"/>
     <s v="Tax type"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="25"/>
     <s v="Motor tax (households)"/>
     <s v="€m"/>
     <n v="701.26"/>
   </r>
   <r>
     <s v="ETA02C01"/>
     <s v="Tax type"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="26"/>
     <s v="Vehicle and driving licence expenses"/>
     <s v="€m"/>
-    <n v="28.47"/>
+    <n v="29.66"/>
   </r>
   <r>
     <s v="ETA02C01"/>
     <s v="Tax type"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All Transport Taxes"/>
     <s v="€m"/>
-    <n v="1965.05"/>
+    <n v="1960.28"/>
+  </r>
+  <r>
+    <s v="ETA02C01"/>
+    <s v="Tax type"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="21"/>
+    <s v="Vehicle registration tax"/>
+    <s v="€m"/>
+    <n v="933.46"/>
+  </r>
+  <r>
+    <s v="ETA02C01"/>
+    <s v="Tax type"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="22"/>
+    <s v="Air travel tax"/>
+    <s v="€m"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ETA02C01"/>
+    <s v="Tax type"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="23"/>
+    <s v="National Car Test (NCT) Levy"/>
+    <s v="€m"/>
+    <n v="35.39"/>
+  </r>
+  <r>
+    <s v="ETA02C01"/>
+    <s v="Tax type"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="24"/>
+    <s v="Motor tax (business)"/>
+    <s v="€m"/>
+    <n v="231.65"/>
+  </r>
+  <r>
+    <s v="ETA02C01"/>
+    <s v="Tax type"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="25"/>
+    <s v="Motor tax (households)"/>
+    <s v="€m"/>
+    <n v="694.94"/>
+  </r>
+  <r>
+    <s v="ETA02C01"/>
+    <s v="Tax type"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="26"/>
+    <s v="Vehicle and driving licence expenses"/>
+    <s v="€m"/>
+    <n v="29.66"/>
+  </r>
+  <r>
+    <s v="ETA02C01"/>
+    <s v="Tax type"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All Transport Taxes"/>
+    <s v="€m"/>
+    <n v="1925.09"/>
   </r>
 </pivotCacheRecords>
 </file>