--- v1 (2026-01-27)
+++ v2 (2026-04-07)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9af140f952934830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/faa94e745a6649a3a9f60e6cfd8f570b.psmdcp" Id="Rb9010a75f8454c83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R207f552f77064c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a44c65632e7c4223ab05f0c643b216ea.psmdcp" Id="Ra79889835d394fa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>