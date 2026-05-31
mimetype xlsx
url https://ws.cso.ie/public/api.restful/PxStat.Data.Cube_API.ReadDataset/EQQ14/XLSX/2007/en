--- v2 (2026-04-07)
+++ v3 (2026-05-31)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R207f552f77064c17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a44c65632e7c4223ab05f0c643b216ea.psmdcp" Id="Ra79889835d394fa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R187cec000be64293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3245e8259fef4b17aa6214d6a7f2e0fa.psmdcp" Id="R387c0a308bf5440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>