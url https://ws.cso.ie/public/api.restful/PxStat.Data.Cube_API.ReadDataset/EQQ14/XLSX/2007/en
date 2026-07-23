--- v3 (2026-05-31)
+++ v4 (2026-07-23)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R187cec000be64293" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3245e8259fef4b17aa6214d6a7f2e0fa.psmdcp" Id="R387c0a308bf5440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362de3e1c8f144bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54292cdc1d974669b2f732c0249d658c.psmdcp" Id="R9191c63330174950" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>