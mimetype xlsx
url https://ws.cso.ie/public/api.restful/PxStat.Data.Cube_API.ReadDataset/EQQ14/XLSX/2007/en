--- v4 (2026-07-23)
+++ v5 (2026-09-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362de3e1c8f144bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/54292cdc1d974669b2f732c0249d658c.psmdcp" Id="R9191c63330174950" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc253243e0c04cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00104f9eb694410ab9e1438e4ad3a2f1.psmdcp" Id="R2cec81b5305e4f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Persons aged 18 years and over who have experienced discrimination</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>21/09/2020 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Experience of discrimination has increased in Q1 2019, care should be taken in interpreting this increase. There are a number of factors that may have contributed to this increase including an additional category of discrimination included in Q1 2019, discrimination experienced 'In contact with An Garda Síochána' and also an increase in knowledge of rights.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EQQ14/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EQQ14/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>QEQ</x:t>
   </x:si>
   <x:si>
     <x:t>Equality 2019</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Maureen Delamere</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>socialmodules@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -776,51 +776,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EQQ14/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EQQ14/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">