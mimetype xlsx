--- v0 (2025-10-27)
+++ v1 (2026-06-15)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5399dbbc79354c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b1e58fb4c034b86ae261855efe55228.psmdcp" Id="R45d25317dafe4ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3bc88e622e240c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e19d671e3b424c1783d7b9db98dca19c.psmdcp" Id="Rb7d7b66478e946de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>EQA72</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals who experienced discrimination in accessing/using health services</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>6/16/2025 11:00:00 AM</x:t>
+    <x:t>16/06/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals aged 18 years and over who experienced discrimination in the previous 2 years. &lt;br&gt;Accessing/using health services includes primary care such as GP dentist etc, community care such as your local public health nurse or local community care centre, access to hospital, access to specialist treatment.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EQA72/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EQA</x:t>
   </x:si>
   <x:si>
     <x:t>Equality &amp; Discrimination</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -382,179 +382,112 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...127 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04449V05232" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Frequency of Occurrence" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H6" totalsRowShown="0">
   <x:autoFilter ref="A1:H6"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04449V05232"/>
     <x:tableColumn id="6" name="Frequency of Occurrence"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -823,51 +756,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EQA72/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1056,51 +989,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H6"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="70.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="25.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -1244,51 +1177,51 @@
       <x:c r="E6" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H6" s="0">
         <x:v>5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -1305,51 +1238,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H6" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="EQA72C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Individuals who experienced discrimination in accessing/using health services"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04449V05232">
       <x:sharedItems count="5">
         <x:s v="-"/>
@@ -1365,27 +1298,78 @@
         <x:s v="Frequently"/>
         <x:s v="On a few occasions"/>
         <x:s v="Just once"/>
         <x:s v="Frequency not stated"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="5" maxValue="100" count="5">
         <x:n v="100"/>
         <x:n v="11"/>
         <x:n v="58"/>
         <x:n v="27"/>
         <x:n v="5"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
-</file>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="EQA72C01"/>
+    <s v="Individuals who experienced discrimination in accessing/using health services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All frequencies"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EQA72C01"/>
+    <s v="Individuals who experienced discrimination in accessing/using health services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="20"/>
+    <s v="Frequently"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="EQA72C01"/>
+    <s v="Individuals who experienced discrimination in accessing/using health services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="30"/>
+    <s v="On a few occasions"/>
+    <s v="%"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="EQA72C01"/>
+    <s v="Individuals who experienced discrimination in accessing/using health services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="40"/>
+    <s v="Just once"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="EQA72C01"/>
+    <s v="Individuals who experienced discrimination in accessing/using health services"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="50"/>
+    <s v="Frequency not stated"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+</pivotCacheRecords>
+</file>