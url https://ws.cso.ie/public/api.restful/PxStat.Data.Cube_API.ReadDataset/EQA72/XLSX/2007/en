--- v1 (2026-06-15)
+++ v2 (2026-08-19)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3bc88e622e240c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e19d671e3b424c1783d7b9db98dca19c.psmdcp" Id="Rb7d7b66478e946de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9982ec4591c24b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a06190df0e09477386ed7df748377789.psmdcp" Id="R318a3dcbc8244470" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>