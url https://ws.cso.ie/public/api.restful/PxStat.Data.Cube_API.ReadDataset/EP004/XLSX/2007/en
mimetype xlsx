--- v5 (2026-07-31)
+++ v6 (2026-09-20)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ffb517bbf8843d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6f435c4375b41f792bc63806319c37b.psmdcp" Id="Rc677960078f44dd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R040c6bf2e56746ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65f8b65393c64c0583e4a22abaa7647b.psmdcp" Id="R81dc1e41d52d417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Components of Population Change 2011 to 2016</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2020 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The data for births and deaths relate to events registered in the five year period ended 31 March 2016. The figures for the first quarter of 2016 are provisional. Migration figures are estimated.#The data for births and deaths relate to events registered in the five year period ended 31 March 2016. The figures for the first quarter of 2016 are provisional. Migration figures are estimated.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EP004/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EP004/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>C2016SR1</x:t>
   </x:si>
   <x:si>
     <x:t>Census 2016 Summary Results Part 1</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Bernie Casey</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>census@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -876,51 +876,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EP004/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EP004/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">