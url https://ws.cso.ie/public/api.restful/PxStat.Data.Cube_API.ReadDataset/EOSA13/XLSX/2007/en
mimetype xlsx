--- v0 (2025-10-05)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17bcfe1fc9dc4b12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15dfb61911b3484da13861bc7524cf51.psmdcp" Id="Rcae1f88276784fa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c7c607b9784d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/392740cf49ee48ef8b4e42a55cfd09f3.psmdcp" Id="Rb88ace6792024864" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>EOSA13</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Certificate Outcomes for Post Leaving Certificate Learners 2017 - 2021</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/27/2024 11:00:00 AM</x:t>
+    <x:t>27/09/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Certificate Outcomes for learners who finished courses in years 2017, 2018, 2019, 2020 and 2021. There is only one record per learner, and because learners often finish more than one course, the total numbers may underestimate overall Post Leaving Certificate activity. Records are excluded where PPSN is missing or invalid, as these cannot be matched to other administrative data sources. For more information, please refer to the Background Notes and Methodology chapters on the statistical release page(https://www.cso.ie/en/statistics/education/EducationandOtherOutcomesforSUSISupportRecipients/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA13/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EOSSR</x:t>
   </x:si>
   <x:si>
     <x:t>Education and Other Outcomes for SUSI Support Recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -252,50 +252,53 @@
     <x:t>Major: Pass</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
     <x:t>Any Minor, Special Purpose or Supplemental Award</x:t>
   </x:si>
   <x:si>
     <x:t>15</x:t>
   </x:si>
   <x:si>
     <x:t>No award</x:t>
   </x:si>
   <x:si>
     <x:t>402</x:t>
   </x:si>
   <x:si>
     <x:t>23 years and over</x:t>
   </x:si>
   <x:si>
     <x:t>All ages</x:t>
   </x:si>
   <x:si>
     <x:t>Received SUSI support</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>Did not receive SUSI support</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
@@ -436,275 +439,148 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...223 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04304V05083" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="SUSI Support" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V03371" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="SUSI Maturity Category" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04308V05087" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="Certificate Outcome" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L64" totalsRowShown="0">
   <x:autoFilter ref="A1:L64"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04304V05083"/>
     <x:tableColumn id="6" name="SUSI Support"/>
     <x:tableColumn id="7" name="C02076V03371"/>
     <x:tableColumn id="8" name="SUSI Maturity Category"/>
     <x:tableColumn id="9" name="C04308V05087"/>
     <x:tableColumn id="10" name="Certificate Outcome"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -977,51 +853,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA13/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1210,51 +1086,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L64"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="29.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="9.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="26.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="24.139196" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="47.139196" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -2408,50 +2284,53 @@
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
+      <x:c r="L31" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
     </x:row>
     <x:row r="32" spans="1:12">
       <x:c r="A32" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
         <x:v>74</x:v>
@@ -2882,844 +2761,844 @@
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L43" s="0">
         <x:v>5305</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12">
       <x:c r="A44" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H44" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I44" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J44" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K44" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L44" s="0">
         <x:v>43232</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12">
       <x:c r="A45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L45" s="0">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12">
       <x:c r="A46" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I46" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J46" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K46" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L46" s="0">
         <x:v>15494</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12">
       <x:c r="A47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E47" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F47" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L47" s="0">
         <x:v>7305</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12">
       <x:c r="A48" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B48" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C48" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D48" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E48" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F48" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G48" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H48" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I48" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J48" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K48" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L48" s="0">
         <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12">
       <x:c r="A49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L49" s="0">
         <x:v>8276</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12">
       <x:c r="A50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L50" s="0">
         <x:v>11279</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12">
       <x:c r="A51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L51" s="0">
         <x:v>28149</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12">
       <x:c r="A52" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L52" s="0">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12">
       <x:c r="A53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L53" s="0">
         <x:v>13105</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12">
       <x:c r="A54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K54" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L54" s="0">
         <x:v>3676</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12">
       <x:c r="A55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L55" s="0">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12">
       <x:c r="A56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K56" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L56" s="0">
         <x:v>3875</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12">
       <x:c r="A57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L57" s="0">
         <x:v>7120</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12">
       <x:c r="A58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L58" s="0">
         <x:v>71381</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12">
       <x:c r="A59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L59" s="0">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12">
       <x:c r="A60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K60" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L60" s="0">
         <x:v>28599</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12">
       <x:c r="A61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L61" s="0">
         <x:v>10981</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12">
       <x:c r="A62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K62" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L62" s="0">
         <x:v>1143</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12">
       <x:c r="A63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L63" s="0">
         <x:v>12151</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12">
       <x:c r="A64" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L64" s="0">
         <x:v>18399</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3736,51 +3615,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L64" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="EOSA13C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Post Leaving Certificate Learners"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2017/21"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="1">
         <x:s v="2017-2021"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04304V05083">
       <x:sharedItems count="3">
         <x:s v="-"/>
@@ -3883,27 +3762,910 @@
         <x:n v="15494"/>
         <x:n v="7305"/>
         <x:n v="816"/>
         <x:n v="8276"/>
         <x:n v="11279"/>
         <x:n v="28149"/>
         <x:n v="13105"/>
         <x:n v="3676"/>
         <x:n v="327"/>
         <x:n v="3875"/>
         <x:n v="7120"/>
         <x:n v="71381"/>
         <x:n v="108"/>
         <x:n v="28599"/>
         <x:n v="10981"/>
         <x:n v="1143"/>
         <x:n v="12151"/>
         <x:n v="18399"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="-"/>
+    <s v="All certificate course outcomes"/>
+    <s v="Number"/>
+    <n v="69780"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="10"/>
+    <s v="Other Major Award"/>
+    <s v="Number"/>
+    <n v="117"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="11"/>
+    <s v="Major: Distinction"/>
+    <s v="Number"/>
+    <n v="24739"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="12"/>
+    <s v="Major: Merit"/>
+    <s v="Number"/>
+    <n v="12523"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="13"/>
+    <s v="Major: Pass"/>
+    <s v="Number"/>
+    <n v="1480"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="14"/>
+    <s v="Any Minor, Special Purpose or Supplemental Award"/>
+    <s v="Number"/>
+    <n v="14572"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="15"/>
+    <s v="No award"/>
+    <s v="Number"/>
+    <n v="16349"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="-"/>
+    <s v="All certificate course outcomes"/>
+    <s v="Number"/>
+    <n v="29716"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="10"/>
+    <s v="Other Major Award"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="11"/>
+    <s v="Major: Distinction"/>
+    <s v="Number"/>
+    <n v="13979"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="12"/>
+    <s v="Major: Merit"/>
+    <s v="Number"/>
+    <n v="3894"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="13"/>
+    <s v="Major: Pass"/>
+    <s v="Number"/>
+    <n v="349"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="14"/>
+    <s v="Any Minor, Special Purpose or Supplemental Award"/>
+    <s v="Number"/>
+    <n v="4093"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="15"/>
+    <s v="No award"/>
+    <s v="Number"/>
+    <n v="7355"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="All certificate course outcomes"/>
+    <s v="Number"/>
+    <n v="99496"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="10"/>
+    <s v="Other Major Award"/>
+    <s v="Number"/>
+    <n v="163"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="11"/>
+    <s v="Major: Distinction"/>
+    <s v="Number"/>
+    <n v="38718"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="12"/>
+    <s v="Major: Merit"/>
+    <s v="Number"/>
+    <n v="16417"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="13"/>
+    <s v="Major: Pass"/>
+    <s v="Number"/>
+    <n v="1829"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="14"/>
+    <s v="Any Minor, Special Purpose or Supplemental Award"/>
+    <s v="Number"/>
+    <n v="18665"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="15"/>
+    <s v="No award"/>
+    <s v="Number"/>
+    <n v="23704"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="-"/>
+    <s v="All certificate course outcomes"/>
+    <s v="Number"/>
+    <n v="26548"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="10"/>
+    <s v="Other Major Award"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="11"/>
+    <s v="Major: Distinction"/>
+    <s v="Number"/>
+    <n v="9245"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="12"/>
+    <s v="Major: Merit"/>
+    <s v="Number"/>
+    <n v="5218"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="13"/>
+    <s v="Major: Pass"/>
+    <s v="Number"/>
+    <n v="664"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="14"/>
+    <s v="Any Minor, Special Purpose or Supplemental Award"/>
+    <s v="Number"/>
+    <n v="6296"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="15"/>
+    <s v="No award"/>
+    <s v="Number"/>
+    <n v="5070"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="-"/>
+    <s v="All certificate course outcomes"/>
+    <s v="Number"/>
+    <n v="1567"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="10"/>
+    <s v="Other Major Award"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="11"/>
+    <s v="Major: Distinction"/>
+    <s v="Number"/>
+    <n v="874"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="12"/>
+    <s v="Major: Merit"/>
+    <s v="Number"/>
+    <n v="218"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="13"/>
+    <s v="Major: Pass"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="14"/>
+    <s v="Any Minor, Special Purpose or Supplemental Award"/>
+    <s v="Number"/>
+    <n v="218"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="15"/>
+    <s v="No award"/>
+    <s v="Number"/>
+    <n v="235"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="All certificate course outcomes"/>
+    <s v="Number"/>
+    <n v="28115"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="10"/>
+    <s v="Other Major Award"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="11"/>
+    <s v="Major: Distinction"/>
+    <s v="Number"/>
+    <n v="10119"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="12"/>
+    <s v="Major: Merit"/>
+    <s v="Number"/>
+    <n v="5436"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="13"/>
+    <s v="Major: Pass"/>
+    <s v="Number"/>
+    <n v="686"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="14"/>
+    <s v="Any Minor, Special Purpose or Supplemental Award"/>
+    <s v="Number"/>
+    <n v="6514"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="15"/>
+    <s v="No award"/>
+    <s v="Number"/>
+    <n v="5305"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="-"/>
+    <s v="All certificate course outcomes"/>
+    <s v="Number"/>
+    <n v="43232"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="10"/>
+    <s v="Other Major Award"/>
+    <s v="Number"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="11"/>
+    <s v="Major: Distinction"/>
+    <s v="Number"/>
+    <n v="15494"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="12"/>
+    <s v="Major: Merit"/>
+    <s v="Number"/>
+    <n v="7305"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="13"/>
+    <s v="Major: Pass"/>
+    <s v="Number"/>
+    <n v="816"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="14"/>
+    <s v="Any Minor, Special Purpose or Supplemental Award"/>
+    <s v="Number"/>
+    <n v="8276"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="15"/>
+    <s v="No award"/>
+    <s v="Number"/>
+    <n v="11279"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="-"/>
+    <s v="All certificate course outcomes"/>
+    <s v="Number"/>
+    <n v="28149"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="10"/>
+    <s v="Other Major Award"/>
+    <s v="Number"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="11"/>
+    <s v="Major: Distinction"/>
+    <s v="Number"/>
+    <n v="13105"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="12"/>
+    <s v="Major: Merit"/>
+    <s v="Number"/>
+    <n v="3676"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="13"/>
+    <s v="Major: Pass"/>
+    <s v="Number"/>
+    <n v="327"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="14"/>
+    <s v="Any Minor, Special Purpose or Supplemental Award"/>
+    <s v="Number"/>
+    <n v="3875"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="15"/>
+    <s v="No award"/>
+    <s v="Number"/>
+    <n v="7120"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="All certificate course outcomes"/>
+    <s v="Number"/>
+    <n v="71381"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="10"/>
+    <s v="Other Major Award"/>
+    <s v="Number"/>
+    <n v="108"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="11"/>
+    <s v="Major: Distinction"/>
+    <s v="Number"/>
+    <n v="28599"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="12"/>
+    <s v="Major: Merit"/>
+    <s v="Number"/>
+    <n v="10981"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="13"/>
+    <s v="Major: Pass"/>
+    <s v="Number"/>
+    <n v="1143"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="14"/>
+    <s v="Any Minor, Special Purpose or Supplemental Award"/>
+    <s v="Number"/>
+    <n v="12151"/>
+  </r>
+  <r>
+    <s v="EOSA13C01"/>
+    <s v="Post Leaving Certificate Learners"/>
+    <s v="2017/21"/>
+    <s v="2017-2021"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="15"/>
+    <s v="No award"/>
+    <s v="Number"/>
+    <n v="18399"/>
+  </r>
+</pivotCacheRecords>
 </file>