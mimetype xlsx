--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c7c607b9784d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/392740cf49ee48ef8b4e42a55cfd09f3.psmdcp" Id="Rb88ace6792024864" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2042325c324b47ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/14c4eda830d24603a71029f3dbd9a7c9.psmdcp" Id="R130be9a9d73540f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>