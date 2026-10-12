--- v0 (2025-10-05)
+++ v1 (2026-10-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59051cbf4194f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/21f7cc9af4ba4b228de161fe2addbd0d.psmdcp" Id="Rfa8132a14d304a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c692a02f48472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98e9be345e254fe4a75e258fafd508b2.psmdcp" Id="R2307a7d8f82343f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>EOSA12</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Destination Outcomes for New Entrants to a General Degree 5 years after enrolment for the 2012 to 2017 Academic Years</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/27/2024 11:00:00 AM</x:t>
+    <x:t>27/09/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Destination Outcomes for New Entrants who started full-time courses for academic years 2012/2013, 2013/2014, 2014/2015, 2015/2016, 2016/2017 and 2017/2018. Adjacency refers to the distance between the students normal residence and the college. The Adjacency status for those New Entrants who did not receive SUSI support is estimated using a different method to SUSI. Records are excluded where PPSN is missing or invalid, as these cannot be matched to other administrative data sources. For more information, please refer to the Background Notes and Methodology chapters on the statistical release page(https://www.cso.ie/en/statistics/education/EducationandOtherOutcomesforSUSISupportRecipients/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA12/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EOSSR</x:t>
   </x:si>
   <x:si>
     <x:t>Education and Other Outcomes for SUSI Support Recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -255,50 +255,53 @@
     <x:t>Employment and Education</x:t>
   </x:si>
   <x:si>
     <x:t>3</x:t>
   </x:si>
   <x:si>
     <x:t>Education only</x:t>
   </x:si>
   <x:si>
     <x:t>4</x:t>
   </x:si>
   <x:si>
     <x:t>Neither Employment nor Education</x:t>
   </x:si>
   <x:si>
     <x:t>5</x:t>
   </x:si>
   <x:si>
     <x:t>Not Captured</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
     <x:t>Received SUSI support</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>11</x:t>
   </x:si>
   <x:si>
     <x:t>Did not receive SUSI support</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
@@ -442,275 +445,148 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...223 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Academic Years" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04304V05083" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="SUSI Support" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03544V04280" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Type of Graduation Outcome" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04307V05086" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="SUSI Adjacency" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L73" totalsRowShown="0">
   <x:autoFilter ref="A1:L73"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Academic Years"/>
     <x:tableColumn id="5" name="C04304V05083"/>
     <x:tableColumn id="6" name="SUSI Support"/>
     <x:tableColumn id="7" name="C03544V04280"/>
     <x:tableColumn id="8" name="Type of Graduation Outcome"/>
     <x:tableColumn id="9" name="C04307V05086"/>
     <x:tableColumn id="10" name="SUSI Adjacency"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -983,51 +859,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA12/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1216,51 +1092,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L73"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="30.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="16.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="26.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="32.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="28.139196" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -2338,50 +2214,53 @@
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
+      <x:c r="L29" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
     </x:row>
     <x:row r="30" spans="1:12">
       <x:c r="A30" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H30" s="0" t="s">
         <x:v>67</x:v>
@@ -2487,50 +2366,53 @@
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
+      <x:c r="L33" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
     </x:row>
     <x:row r="34" spans="1:12">
       <x:c r="A34" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H34" s="0" t="s">
         <x:v>69</x:v>
@@ -2636,50 +2518,53 @@
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
+      <x:c r="L37" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
     </x:row>
     <x:row r="38" spans="1:12">
       <x:c r="A38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
         <x:v>71</x:v>
@@ -2785,50 +2670,53 @@
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
+      <x:c r="L41" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
     </x:row>
     <x:row r="42" spans="1:12">
       <x:c r="A42" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
         <x:v>73</x:v>
@@ -2934,50 +2822,53 @@
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
+      <x:c r="L45" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
     </x:row>
     <x:row r="46" spans="1:12">
       <x:c r="A46" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
         <x:v>75</x:v>
@@ -3083,976 +2974,979 @@
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
+      <x:c r="L49" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
     </x:row>
     <x:row r="50" spans="1:12">
       <x:c r="A50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I50" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J50" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K50" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L50" s="0">
         <x:v>15149</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12">
       <x:c r="A51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L51" s="0">
         <x:v>7741</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12">
       <x:c r="A52" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H52" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I52" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J52" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K52" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L52" s="0">
         <x:v>5595</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12">
       <x:c r="A53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L53" s="0">
         <x:v>1813</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12">
       <x:c r="A54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I54" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J54" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K54" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L54" s="0">
         <x:v>9328</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12">
       <x:c r="A55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L55" s="0">
         <x:v>4872</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12">
       <x:c r="A56" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K56" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L56" s="0">
         <x:v>3571</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12">
       <x:c r="A57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L57" s="0">
         <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12">
       <x:c r="A58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L58" s="0">
         <x:v>2787</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12">
       <x:c r="A59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L59" s="0">
         <x:v>1504</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12">
       <x:c r="A60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K60" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L60" s="0">
         <x:v>967</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12">
       <x:c r="A61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L61" s="0">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12">
       <x:c r="A62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K62" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L62" s="0">
         <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12">
       <x:c r="A63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L63" s="0">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12">
       <x:c r="A64" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L64" s="0">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12">
       <x:c r="A65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L65" s="0">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12">
       <x:c r="A66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J66" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K66" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L66" s="0">
         <x:v>1234</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12">
       <x:c r="A67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L67" s="0">
         <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12">
       <x:c r="A68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K68" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L68" s="0">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12">
       <x:c r="A69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L69" s="0">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12">
       <x:c r="A70" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K70" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L70" s="0">
         <x:v>1091</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12">
       <x:c r="A71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L71" s="0">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12">
       <x:c r="A72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J72" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K72" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L72" s="0">
         <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12">
       <x:c r="A73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L73" s="0">
         <x:v>319</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -4069,51 +3963,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L73" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="EOSA12C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="New Entrants to a General Degree"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2012/17"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Academic Years">
       <x:sharedItems count="1">
         <x:s v="2012-2017"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04304V05083">
       <x:sharedItems count="3">
         <x:s v="-"/>
@@ -4217,27 +4111,1036 @@
         <x:n v="15149"/>
         <x:n v="7741"/>
         <x:n v="5595"/>
         <x:n v="9328"/>
         <x:n v="4872"/>
         <x:n v="3571"/>
         <x:n v="2787"/>
         <x:n v="1504"/>
         <x:n v="967"/>
         <x:n v="709"/>
         <x:n v="368"/>
         <x:n v="256"/>
         <x:n v="1234"/>
         <x:n v="571"/>
         <x:n v="455"/>
         <x:n v="1091"/>
         <x:n v="426"/>
         <x:n v="346"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="39575"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="20572"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="17190"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="1813"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="24663"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="12969"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="10809"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="885"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="6672"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="3536"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="2820"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="316"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="1988"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="1075"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="828"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="3628"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="1888"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="1532"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="208"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="2624"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="1104"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="1201"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="319"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="24426"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="12831"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="11595"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="15335"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="8097"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="7238"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="3885"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="2032"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="1853"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="1279"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="707"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="572"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="2394"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="1317"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="1077"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="1533"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="678"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="855"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="15149"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="7741"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="5595"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="1813"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="9328"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="4872"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="3571"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="885"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="2787"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="1504"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="967"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="316"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="709"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="368"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="256"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="1234"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="571"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="455"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="208"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="1091"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="426"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="346"/>
+  </r>
+  <r>
+    <s v="EOSA12C01"/>
+    <s v="New Entrants to a General Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="319"/>
+  </r>
+</pivotCacheRecords>
 </file>