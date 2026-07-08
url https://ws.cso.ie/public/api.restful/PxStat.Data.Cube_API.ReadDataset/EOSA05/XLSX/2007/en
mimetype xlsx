--- v0 (2025-11-02)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd420cd831ce434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77135b26874d43f09647b9e4c02951e5.psmdcp" Id="Rac716574d555455e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb583462d9bef4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/adcffa3bce4c47c0acb6c3ea407d4250.psmdcp" Id="R404f4425537345cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>EOSA05</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Destination Outcomes for New Entrants Aged 23 years and over to an Honours Degree 5 years after enrolment for the 2012 to 2017 Academic Years</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/27/2024 11:00:00 AM</x:t>
+    <x:t>27/09/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Destination Outcomes for New Entrants who started full-time courses for academic years 2012/2013, 2013/2014, 2014/2015, 2015/2016, 2016/2017 and 2017/2018. The Dependence status for those New Entrants who did not receive SUSI support is estimated using an AI model. Records are excluded where PPSN is missing or invalid, as these cannot be matched to other administrative data sources. For more information, please refer to the Background Notes and Methodology chapters on the statistical release page(https://www.cso.ie/en/statistics/education/EducationandOtherOutcomesforSUSISupportRecipients/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA05/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EOSSR</x:t>
   </x:si>
   <x:si>
     <x:t>Education and Other Outcomes for SUSI Support Recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -430,267 +430,146 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...215 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Academic Years" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04304V05083" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="SUSI Support" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03544V04280" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Type of Graduation Outcome" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04306V05085" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="SUSI Dependence" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L55" totalsRowShown="0">
   <x:autoFilter ref="A1:L55"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Academic Years"/>
     <x:tableColumn id="5" name="C04304V05083"/>
     <x:tableColumn id="6" name="SUSI Support"/>
     <x:tableColumn id="7" name="C03544V04280"/>
     <x:tableColumn id="8" name="Type of Graduation Outcome"/>
     <x:tableColumn id="9" name="C04306V05085"/>
     <x:tableColumn id="10" name="SUSI Dependence"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -963,51 +842,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA05/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1196,51 +1075,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L55"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="16.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="26.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="32.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="21.996339" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -3322,51 +3201,51 @@
       <x:c r="I55" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L55" s="0">
         <x:v>168</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3383,51 +3262,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L55" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="EOSA05C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="New Entrants to an Honours Degree"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2012/17"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Academic Years">
       <x:sharedItems count="1">
         <x:s v="2012-2017"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04304V05083">
       <x:sharedItems count="3">
         <x:s v="-"/>
@@ -3521,27 +3400,784 @@
         <x:n v="322"/>
         <x:n v="4999"/>
         <x:n v="2958"/>
         <x:n v="2041"/>
         <x:n v="2891"/>
         <x:n v="1766"/>
         <x:n v="1125"/>
         <x:n v="655"/>
         <x:n v="424"/>
         <x:n v="231"/>
         <x:n v="369"/>
         <x:n v="204"/>
         <x:n v="165"/>
         <x:n v="715"/>
         <x:n v="363"/>
         <x:n v="352"/>
         <x:n v="201"/>
         <x:n v="168"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="Number"/>
+    <n v="15739"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="10"/>
+    <s v="Mature Dependent"/>
+    <s v="Number"/>
+    <n v="5975"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="12"/>
+    <s v="Mature Independent"/>
+    <s v="Number"/>
+    <n v="9764"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="Number"/>
+    <n v="9106"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="10"/>
+    <s v="Mature Dependent"/>
+    <s v="Number"/>
+    <n v="3588"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="12"/>
+    <s v="Mature Independent"/>
+    <s v="Number"/>
+    <n v="5518"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="Number"/>
+    <n v="1890"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="10"/>
+    <s v="Mature Dependent"/>
+    <s v="Number"/>
+    <n v="744"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="12"/>
+    <s v="Mature Independent"/>
+    <s v="Number"/>
+    <n v="1146"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="Number"/>
+    <n v="1227"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="10"/>
+    <s v="Mature Dependent"/>
+    <s v="Number"/>
+    <n v="437"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="12"/>
+    <s v="Mature Independent"/>
+    <s v="Number"/>
+    <n v="790"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="Number"/>
+    <n v="2697"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="10"/>
+    <s v="Mature Dependent"/>
+    <s v="Number"/>
+    <n v="877"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="12"/>
+    <s v="Mature Independent"/>
+    <s v="Number"/>
+    <n v="1820"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="Number"/>
+    <n v="819"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="10"/>
+    <s v="Mature Dependent"/>
+    <s v="Number"/>
+    <n v="329"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="12"/>
+    <s v="Mature Independent"/>
+    <s v="Number"/>
+    <n v="490"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="Number"/>
+    <n v="10740"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="10"/>
+    <s v="Mature Dependent"/>
+    <s v="Number"/>
+    <n v="3017"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="12"/>
+    <s v="Mature Independent"/>
+    <s v="Number"/>
+    <n v="7723"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="Number"/>
+    <n v="6215"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="10"/>
+    <s v="Mature Dependent"/>
+    <s v="Number"/>
+    <n v="1822"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="12"/>
+    <s v="Mature Independent"/>
+    <s v="Number"/>
+    <n v="4393"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="Number"/>
+    <n v="1235"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="10"/>
+    <s v="Mature Dependent"/>
+    <s v="Number"/>
+    <n v="320"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="12"/>
+    <s v="Mature Independent"/>
+    <s v="Number"/>
+    <n v="915"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="Number"/>
+    <n v="858"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="10"/>
+    <s v="Mature Dependent"/>
+    <s v="Number"/>
+    <n v="233"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="12"/>
+    <s v="Mature Independent"/>
+    <s v="Number"/>
+    <n v="625"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="Number"/>
+    <n v="1982"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="10"/>
+    <s v="Mature Dependent"/>
+    <s v="Number"/>
+    <n v="514"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="12"/>
+    <s v="Mature Independent"/>
+    <s v="Number"/>
+    <n v="1468"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="Number"/>
+    <n v="450"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="10"/>
+    <s v="Mature Dependent"/>
+    <s v="Number"/>
+    <n v="128"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="12"/>
+    <s v="Mature Independent"/>
+    <s v="Number"/>
+    <n v="322"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="Number"/>
+    <n v="4999"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="10"/>
+    <s v="Mature Dependent"/>
+    <s v="Number"/>
+    <n v="2958"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All Graduate Outcomes"/>
+    <s v="12"/>
+    <s v="Mature Independent"/>
+    <s v="Number"/>
+    <n v="2041"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="Number"/>
+    <n v="2891"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="10"/>
+    <s v="Mature Dependent"/>
+    <s v="Number"/>
+    <n v="1766"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="1"/>
+    <s v="Employment only"/>
+    <s v="12"/>
+    <s v="Mature Independent"/>
+    <s v="Number"/>
+    <n v="1125"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="Number"/>
+    <n v="655"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="10"/>
+    <s v="Mature Dependent"/>
+    <s v="Number"/>
+    <n v="424"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="2"/>
+    <s v="Employment and Education"/>
+    <s v="12"/>
+    <s v="Mature Independent"/>
+    <s v="Number"/>
+    <n v="231"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="Number"/>
+    <n v="369"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="10"/>
+    <s v="Mature Dependent"/>
+    <s v="Number"/>
+    <n v="204"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="3"/>
+    <s v="Education only"/>
+    <s v="12"/>
+    <s v="Mature Independent"/>
+    <s v="Number"/>
+    <n v="165"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="Number"/>
+    <n v="715"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="10"/>
+    <s v="Mature Dependent"/>
+    <s v="Number"/>
+    <n v="363"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="4"/>
+    <s v="Neither Employment nor Education"/>
+    <s v="12"/>
+    <s v="Mature Independent"/>
+    <s v="Number"/>
+    <n v="352"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="Number"/>
+    <n v="369"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="10"/>
+    <s v="Mature Dependent"/>
+    <s v="Number"/>
+    <n v="201"/>
+  </r>
+  <r>
+    <s v="EOSA05C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="5"/>
+    <s v="Not Captured"/>
+    <s v="12"/>
+    <s v="Mature Independent"/>
+    <s v="Number"/>
+    <n v="168"/>
+  </r>
+</pivotCacheRecords>
 </file>