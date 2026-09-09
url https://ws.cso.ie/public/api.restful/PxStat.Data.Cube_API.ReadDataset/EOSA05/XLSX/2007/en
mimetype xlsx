--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb583462d9bef4a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/adcffa3bce4c47c0acb6c3ea407d4250.psmdcp" Id="R404f4425537345cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b60ef3ced947d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9334b01f1ad54d21a64256a6e551e524.psmdcp" Id="R6ea94af7ea1b4607" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Destination Outcomes for New Entrants Aged 23 years and over to an Honours Degree 5 years after enrolment for the 2012 to 2017 Academic Years</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>27/09/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Destination Outcomes for New Entrants who started full-time courses for academic years 2012/2013, 2013/2014, 2014/2015, 2015/2016, 2016/2017 and 2017/2018. The Dependence status for those New Entrants who did not receive SUSI support is estimated using an AI model. Records are excluded where PPSN is missing or invalid, as these cannot be matched to other administrative data sources. For more information, please refer to the Background Notes and Methodology chapters on the statistical release page(https://www.cso.ie/en/statistics/education/EducationandOtherOutcomesforSUSISupportRecipients/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA05/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA05/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EOSSR</x:t>
   </x:si>
   <x:si>
     <x:t>Education and Other Outcomes for SUSI Support Recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Tadgh Hegarty</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Tadgh.Hegarty@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -832,51 +832,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA05/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA05/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">