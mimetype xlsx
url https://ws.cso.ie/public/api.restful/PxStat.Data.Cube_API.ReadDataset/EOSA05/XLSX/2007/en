--- v2 (2026-09-09)
+++ v3 (2026-11-04)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b60ef3ced947d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9334b01f1ad54d21a64256a6e551e524.psmdcp" Id="R6ea94af7ea1b4607" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf8c9e06957e4b53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/326dad3e4f0441d99744383fa63bb66a.psmdcp" Id="Re57d7298b7da4a42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Destination Outcomes for New Entrants Aged 23 years and over to an Honours Degree 5 years after enrolment for the 2012 to 2017 Academic Years</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>27/09/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Destination Outcomes for New Entrants who started full-time courses for academic years 2012/2013, 2013/2014, 2014/2015, 2015/2016, 2016/2017 and 2017/2018. The Dependence status for those New Entrants who did not receive SUSI support is estimated using an AI model. Records are excluded where PPSN is missing or invalid, as these cannot be matched to other administrative data sources. For more information, please refer to the Background Notes and Methodology chapters on the statistical release page(https://www.cso.ie/en/statistics/education/EducationandOtherOutcomesforSUSISupportRecipients/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA05/XLSX/2007/en</x:t>
+    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA05/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EOSSR</x:t>
   </x:si>
   <x:si>
     <x:t>Education and Other Outcomes for SUSI Support Recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Tadgh Hegarty</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Tadgh.Hegarty@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -832,51 +832,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA05/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA05/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">