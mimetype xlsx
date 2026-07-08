--- v0 (2025-11-02)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb9148a5ee145a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/32dd466c110e4d138302e0641cd8196c.psmdcp" Id="R95310f20e1ee4d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3bbd3d7aa144ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/963ba5276ef8409c913f9978b4b6ca2c.psmdcp" Id="R00dd98f00a494abb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>EOSA03</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Degree Outcomes for New Entrants to an Honours Degree for the 2012 to 2017 Academic Years</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/27/2024 11:00:00 AM</x:t>
+    <x:t>27/09/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Degree Outcomes for New Entrants who started full-time courses for academic years 2012/2013, 2013/2014, 2014/2015, 2015/2016, 2016/2017 and 2017/2018. Adjacency refers to the distance between the students normal residence and the college. The Adjacency status for those New Entrants who did not receive SUSI support is estimated using a different method to SUSI. There is only one record per individual, and records are excluded where PPSN is missing or invalid, as these cannot be matched to other administrative data sources. For more information, please refer to the Background Notes and Methodology chapters on the statistical release page(https://www.cso.ie/en/statistics/education/EducationandOtherOutcomesforSUSISupportRecipients/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA03/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EOSSR</x:t>
   </x:si>
   <x:si>
     <x:t>Education and Other Outcomes for SUSI Support Recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -258,50 +258,53 @@
     <x:t>12</x:t>
   </x:si>
   <x:si>
     <x:t>Grade H2.2</x:t>
   </x:si>
   <x:si>
     <x:t>13</x:t>
   </x:si>
   <x:si>
     <x:t>Grade H2.1</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
     <x:t>Grade H1</x:t>
   </x:si>
   <x:si>
     <x:t>15</x:t>
   </x:si>
   <x:si>
     <x:t>Grade H3</x:t>
   </x:si>
   <x:si>
     <x:t>Received SUSI support</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
   <x:si>
     <x:t>Did not receive SUSI support</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
@@ -442,283 +445,150 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...231 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Academic Years" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04304V05083" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="SUSI Support" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04305V05084" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="Degree Outcome" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04307V05086" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="SUSI Adjacency" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L85" totalsRowShown="0">
   <x:autoFilter ref="A1:L85"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Academic Years"/>
     <x:tableColumn id="5" name="C04304V05083"/>
     <x:tableColumn id="6" name="SUSI Support"/>
     <x:tableColumn id="7" name="C04305V05084"/>
     <x:tableColumn id="8" name="Degree Outcome"/>
     <x:tableColumn id="9" name="C04307V05086"/>
     <x:tableColumn id="10" name="SUSI Adjacency"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -991,51 +861,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA03/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1224,51 +1094,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L85"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="16.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="26.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="25.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="28.139196" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -2498,50 +2368,53 @@
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
+      <x:c r="L33" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
     </x:row>
     <x:row r="34" spans="1:12">
       <x:c r="A34" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H34" s="0" t="s">
         <x:v>67</x:v>
@@ -2647,50 +2520,53 @@
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I37" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
+      <x:c r="L37" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
     </x:row>
     <x:row r="38" spans="1:12">
       <x:c r="A38" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H38" s="0" t="s">
         <x:v>69</x:v>
@@ -2796,50 +2672,53 @@
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
+      <x:c r="L41" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
     </x:row>
     <x:row r="42" spans="1:12">
       <x:c r="A42" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H42" s="0" t="s">
         <x:v>71</x:v>
@@ -2945,50 +2824,53 @@
       </x:c>
       <x:c r="D45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
+      <x:c r="L45" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
     </x:row>
     <x:row r="46" spans="1:12">
       <x:c r="A46" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F46" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G46" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H46" s="0" t="s">
         <x:v>73</x:v>
@@ -3094,50 +2976,53 @@
       </x:c>
       <x:c r="D49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E49" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F49" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
+      <x:c r="L49" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
     </x:row>
     <x:row r="50" spans="1:12">
       <x:c r="A50" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H50" s="0" t="s">
         <x:v>75</x:v>
@@ -3243,50 +3128,53 @@
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I53" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
+      <x:c r="L53" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
     </x:row>
     <x:row r="54" spans="1:12">
       <x:c r="A54" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H54" s="0" t="s">
         <x:v>77</x:v>
@@ -3392,1128 +3280,1131 @@
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
+      <x:c r="L57" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
     </x:row>
     <x:row r="58" spans="1:12">
       <x:c r="A58" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L58" s="0">
         <x:v>96713</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12">
       <x:c r="A59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L59" s="0">
         <x:v>51952</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12">
       <x:c r="A60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I60" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J60" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K60" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L60" s="0">
         <x:v>35361</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12">
       <x:c r="A61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L61" s="0">
         <x:v>9400</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12">
       <x:c r="A62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K62" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L62" s="0">
         <x:v>14356</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12">
       <x:c r="A63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L63" s="0">
         <x:v>7343</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12">
       <x:c r="A64" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L64" s="0">
         <x:v>5105</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12">
       <x:c r="A65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L65" s="0">
         <x:v>1908</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12">
       <x:c r="A66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I66" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J66" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K66" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L66" s="0">
         <x:v>2915</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12">
       <x:c r="A67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L67" s="0">
         <x:v>1769</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12">
       <x:c r="A68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K68" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L68" s="0">
         <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12">
       <x:c r="A69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L69" s="0">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12">
       <x:c r="A70" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K70" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L70" s="0">
         <x:v>16257</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12">
       <x:c r="A71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L71" s="0">
         <x:v>8484</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12">
       <x:c r="A72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I72" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J72" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K72" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L72" s="0">
         <x:v>6290</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12">
       <x:c r="A73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D73" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E73" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I73" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L73" s="0">
         <x:v>1483</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12">
       <x:c r="A74" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B74" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C74" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D74" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J74" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K74" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L74" s="0">
         <x:v>42416</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12">
       <x:c r="A75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L75" s="0">
         <x:v>22888</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12">
       <x:c r="A76" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H76" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I76" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J76" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K76" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L76" s="0">
         <x:v>15641</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12">
       <x:c r="A77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L77" s="0">
         <x:v>3887</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12">
       <x:c r="A78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K78" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L78" s="0">
         <x:v>18161</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12">
       <x:c r="A79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L79" s="0">
         <x:v>10212</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12">
       <x:c r="A80" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K80" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L80" s="0">
         <x:v>6308</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12">
       <x:c r="A81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L81" s="0">
         <x:v>1641</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12">
       <x:c r="A82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H82" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K82" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L82" s="0">
         <x:v>2608</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12">
       <x:c r="A83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I83" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L83" s="0">
         <x:v>1256</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12">
       <x:c r="A84" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H84" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I84" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J84" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K84" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L84" s="0">
         <x:v>1092</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12">
       <x:c r="A85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L85" s="0">
         <x:v>260</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -4530,51 +4421,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L85" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="EOSA03C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="New Entrants to an Honours Degree"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2012/17"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Academic Years">
       <x:sharedItems count="1">
         <x:s v="2012-2017"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04304V05083">
       <x:sharedItems count="3">
         <x:s v="-"/>
@@ -4690,27 +4581,1204 @@
         <x:n v="14356"/>
         <x:n v="7343"/>
         <x:n v="5105"/>
         <x:n v="2915"/>
         <x:n v="1769"/>
         <x:n v="925"/>
         <x:n v="16257"/>
         <x:n v="8484"/>
         <x:n v="6290"/>
         <x:n v="42416"/>
         <x:n v="22888"/>
         <x:n v="15641"/>
         <x:n v="18161"/>
         <x:n v="10212"/>
         <x:n v="6308"/>
         <x:n v="2608"/>
         <x:n v="1256"/>
         <x:n v="1092"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All degree course outcomes"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="176348"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All degree course outcomes"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="87811"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All degree course outcomes"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="79137"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All degree course outcomes"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="9400"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="10"/>
+    <s v="Not completed"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="31741"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="10"/>
+    <s v="Not completed"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="16007"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="10"/>
+    <s v="Not completed"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="13826"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="10"/>
+    <s v="Not completed"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="1908"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="11"/>
+    <s v="Other Grade Outcome"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="4833"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="11"/>
+    <s v="Other Grade Outcome"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="2614"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="11"/>
+    <s v="Other Grade Outcome"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="1998"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="11"/>
+    <s v="Other Grade Outcome"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="221"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="12"/>
+    <s v="Grade H2.2"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="31500"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="12"/>
+    <s v="Grade H2.2"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="15007"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="12"/>
+    <s v="Grade H2.2"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="15010"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="12"/>
+    <s v="Grade H2.2"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="1483"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="13"/>
+    <s v="Grade H2.1"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="73085"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="13"/>
+    <s v="Grade H2.1"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="36131"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="13"/>
+    <s v="Grade H2.1"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="33067"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="13"/>
+    <s v="Grade H2.1"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="3887"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="14"/>
+    <s v="Grade H1"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="29774"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="14"/>
+    <s v="Grade H1"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="15551"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="14"/>
+    <s v="Grade H1"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="12582"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="14"/>
+    <s v="Grade H1"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="1641"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="15"/>
+    <s v="Grade H3"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="5415"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="15"/>
+    <s v="Grade H3"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="2501"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="15"/>
+    <s v="Grade H3"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="2654"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="15"/>
+    <s v="Grade H3"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="260"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All degree course outcomes"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="79635"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All degree course outcomes"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="35859"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All degree course outcomes"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="43776"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All degree course outcomes"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="10"/>
+    <s v="Not completed"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="17385"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="10"/>
+    <s v="Not completed"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="8664"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="10"/>
+    <s v="Not completed"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="8721"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="10"/>
+    <s v="Not completed"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="11"/>
+    <s v="Other Grade Outcome"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="1918"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="11"/>
+    <s v="Other Grade Outcome"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="845"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="11"/>
+    <s v="Other Grade Outcome"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="1073"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="11"/>
+    <s v="Other Grade Outcome"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="12"/>
+    <s v="Grade H2.2"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="15243"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="12"/>
+    <s v="Grade H2.2"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="6523"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="12"/>
+    <s v="Grade H2.2"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="8720"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="12"/>
+    <s v="Grade H2.2"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="13"/>
+    <s v="Grade H2.1"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="30669"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="13"/>
+    <s v="Grade H2.1"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="13243"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="13"/>
+    <s v="Grade H2.1"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="17426"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="13"/>
+    <s v="Grade H2.1"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="14"/>
+    <s v="Grade H1"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="11613"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="14"/>
+    <s v="Grade H1"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="5339"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="14"/>
+    <s v="Grade H1"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="6274"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="14"/>
+    <s v="Grade H1"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="15"/>
+    <s v="Grade H3"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="2807"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="15"/>
+    <s v="Grade H3"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="1245"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="15"/>
+    <s v="Grade H3"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="1562"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="15"/>
+    <s v="Grade H3"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All degree course outcomes"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="96713"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All degree course outcomes"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="51952"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All degree course outcomes"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="35361"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All degree course outcomes"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="9400"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="10"/>
+    <s v="Not completed"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="14356"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="10"/>
+    <s v="Not completed"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="7343"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="10"/>
+    <s v="Not completed"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="5105"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="10"/>
+    <s v="Not completed"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="1908"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="11"/>
+    <s v="Other Grade Outcome"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="2915"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="11"/>
+    <s v="Other Grade Outcome"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="1769"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="11"/>
+    <s v="Other Grade Outcome"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="925"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="11"/>
+    <s v="Other Grade Outcome"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="221"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="12"/>
+    <s v="Grade H2.2"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="16257"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="12"/>
+    <s v="Grade H2.2"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="8484"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="12"/>
+    <s v="Grade H2.2"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="6290"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="12"/>
+    <s v="Grade H2.2"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="1483"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="13"/>
+    <s v="Grade H2.1"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="42416"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="13"/>
+    <s v="Grade H2.1"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="22888"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="13"/>
+    <s v="Grade H2.1"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="15641"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="13"/>
+    <s v="Grade H2.1"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="3887"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="14"/>
+    <s v="Grade H1"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="18161"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="14"/>
+    <s v="Grade H1"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="10212"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="14"/>
+    <s v="Grade H1"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="6308"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="14"/>
+    <s v="Grade H1"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="1641"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="15"/>
+    <s v="Grade H3"/>
+    <s v="-"/>
+    <s v="All distances"/>
+    <s v="Number"/>
+    <n v="2608"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="15"/>
+    <s v="Grade H3"/>
+    <s v="20"/>
+    <s v="Adjacent (Less than 45km)"/>
+    <s v="Number"/>
+    <n v="1256"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="15"/>
+    <s v="Grade H3"/>
+    <s v="21"/>
+    <s v="Non- Adjacent (45km or more)"/>
+    <s v="Number"/>
+    <n v="1092"/>
+  </r>
+  <r>
+    <s v="EOSA03C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="15"/>
+    <s v="Grade H3"/>
+    <s v="99"/>
+    <s v="Adjacency/distance unknown"/>
+    <s v="Number"/>
+    <n v="260"/>
+  </r>
+</pivotCacheRecords>
 </file>