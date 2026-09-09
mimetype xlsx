--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3bbd3d7aa144ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/963ba5276ef8409c913f9978b4b6ca2c.psmdcp" Id="R00dd98f00a494abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12d1bd160702442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/925476f12ac7449ebff2e6b11e4b9d6c.psmdcp" Id="Re9014b4975354f9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -59,51 +59,51 @@
   <x:si>
     <x:t>Degree Outcomes for New Entrants to an Honours Degree for the 2012 to 2017 Academic Years</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
     <x:t>27/09/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Degree Outcomes for New Entrants who started full-time courses for academic years 2012/2013, 2013/2014, 2014/2015, 2015/2016, 2016/2017 and 2017/2018. Adjacency refers to the distance between the students normal residence and the college. The Adjacency status for those New Entrants who did not receive SUSI support is estimated using a different method to SUSI. There is only one record per individual, and records are excluded where PPSN is missing or invalid, as these cannot be matched to other administrative data sources. For more information, please refer to the Background Notes and Methodology chapters on the statistical release page(https://www.cso.ie/en/statistics/education/EducationandOtherOutcomesforSUSISupportRecipients/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA03/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA03/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EOSSR</x:t>
   </x:si>
   <x:si>
     <x:t>Education and Other Outcomes for SUSI Support Recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Tadgh Hegarty</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>Tadgh.Hegarty@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
@@ -851,51 +851,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA03/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA03/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">