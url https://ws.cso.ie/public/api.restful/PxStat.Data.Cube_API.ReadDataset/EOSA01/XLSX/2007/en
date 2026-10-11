--- v0 (2025-11-07)
+++ v1 (2026-10-11)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5af2a4f6c05483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/482ea64c95d149b796ad5ed6bd273315.psmdcp" Id="R68eb9b74fcfa4abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ab26c34a5834cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1a6160a119444a1966f442e74485658.psmdcp" Id="R87daf4d925da4a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>EOSA01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Degree Outcomes for New Entrants to an Honours Degree for the 2012 to 2017 Academic Years</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/27/2024 11:00:00 AM</x:t>
+    <x:t>27/09/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Degree Outcomes for New Entrants who started full-time courses for academic years 2012/2013, 2013/2014, 2014/2015, 2015/2016, 2016/2017 and 2017/2018. There is only one record per individual, and records are excluded where PPSN is missing or invalid, as these cannot be matched to other administrative data sources. For more information, please refer to the Background Notes and Methodology chapters on the statistical release page(https://www.cso.ie/en/statistics/education/EducationandOtherOutcomesforSUSISupportRecipients/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EOSSR</x:t>
   </x:si>
   <x:si>
     <x:t>Education and Other Outcomes for SUSI Support Recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -436,275 +436,148 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...223 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Academic Years" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04304V05083" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="SUSI Support" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V03371" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="SUSI Maturity Category" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04305V05084" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="Degree Outcome" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L64" totalsRowShown="0">
   <x:autoFilter ref="A1:L64"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Academic Years"/>
     <x:tableColumn id="5" name="C04304V05083"/>
     <x:tableColumn id="6" name="SUSI Support"/>
     <x:tableColumn id="7" name="C02076V03371"/>
     <x:tableColumn id="8" name="SUSI Maturity Category"/>
     <x:tableColumn id="9" name="C04305V05084"/>
     <x:tableColumn id="10" name="Degree Outcome"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -977,51 +850,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EOSA01/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1210,51 +1083,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L64"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="16.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="26.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="24.139196" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="25.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -3678,51 +3551,51 @@
       <x:c r="I64" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L64" s="0">
         <x:v>2608</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -3739,51 +3612,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L64" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="EOSA01C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="New Entrants to an Honours Degree"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2012/17"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Academic Years">
       <x:sharedItems count="1">
         <x:s v="2012-2017"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04304V05083">
       <x:sharedItems count="3">
         <x:s v="-"/>
@@ -3889,27 +3762,910 @@
         <x:n v="15700"/>
         <x:n v="40926"/>
         <x:n v="17283"/>
         <x:n v="2453"/>
         <x:n v="4999"/>
         <x:n v="1736"/>
         <x:n v="183"/>
         <x:n v="557"/>
         <x:n v="1490"/>
         <x:n v="878"/>
         <x:n v="155"/>
         <x:n v="96713"/>
         <x:n v="14356"/>
         <x:n v="2915"/>
         <x:n v="16257"/>
         <x:n v="42416"/>
         <x:n v="18161"/>
         <x:n v="2608"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="-"/>
+    <s v="All degree course outcomes"/>
+    <s v="Number"/>
+    <n v="160609"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="10"/>
+    <s v="Not completed"/>
+    <s v="Number"/>
+    <n v="26897"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="11"/>
+    <s v="Other Grade Outcome"/>
+    <s v="Number"/>
+    <n v="4333"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="12"/>
+    <s v="Grade H2.2"/>
+    <s v="Number"/>
+    <n v="29379"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="13"/>
+    <s v="Grade H2.1"/>
+    <s v="Number"/>
+    <n v="67987"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="14"/>
+    <s v="Grade H1"/>
+    <s v="Number"/>
+    <n v="27104"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="15"/>
+    <s v="Grade H3"/>
+    <s v="Number"/>
+    <n v="4909"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="-"/>
+    <s v="All degree course outcomes"/>
+    <s v="Number"/>
+    <n v="15739"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="10"/>
+    <s v="Not completed"/>
+    <s v="Number"/>
+    <n v="4844"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="11"/>
+    <s v="Other Grade Outcome"/>
+    <s v="Number"/>
+    <n v="500"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="12"/>
+    <s v="Grade H2.2"/>
+    <s v="Number"/>
+    <n v="2121"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="13"/>
+    <s v="Grade H2.1"/>
+    <s v="Number"/>
+    <n v="5098"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="14"/>
+    <s v="Grade H1"/>
+    <s v="Number"/>
+    <n v="2670"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="15"/>
+    <s v="Grade H3"/>
+    <s v="Number"/>
+    <n v="506"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="All degree course outcomes"/>
+    <s v="Number"/>
+    <n v="176348"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="10"/>
+    <s v="Not completed"/>
+    <s v="Number"/>
+    <n v="31741"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="11"/>
+    <s v="Other Grade Outcome"/>
+    <s v="Number"/>
+    <n v="4833"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="12"/>
+    <s v="Grade H2.2"/>
+    <s v="Number"/>
+    <n v="31500"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="13"/>
+    <s v="Grade H2.1"/>
+    <s v="Number"/>
+    <n v="73085"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="14"/>
+    <s v="Grade H1"/>
+    <s v="Number"/>
+    <n v="29774"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="-"/>
+    <s v="All Students or Learners"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="15"/>
+    <s v="Grade H3"/>
+    <s v="Number"/>
+    <n v="5415"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="-"/>
+    <s v="All degree course outcomes"/>
+    <s v="Number"/>
+    <n v="68895"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="10"/>
+    <s v="Not completed"/>
+    <s v="Number"/>
+    <n v="14277"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="11"/>
+    <s v="Other Grade Outcome"/>
+    <s v="Number"/>
+    <n v="1601"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="12"/>
+    <s v="Grade H2.2"/>
+    <s v="Number"/>
+    <n v="13679"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="13"/>
+    <s v="Grade H2.1"/>
+    <s v="Number"/>
+    <n v="27061"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="14"/>
+    <s v="Grade H1"/>
+    <s v="Number"/>
+    <n v="9821"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="15"/>
+    <s v="Grade H3"/>
+    <s v="Number"/>
+    <n v="2456"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="-"/>
+    <s v="All degree course outcomes"/>
+    <s v="Number"/>
+    <n v="10740"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="10"/>
+    <s v="Not completed"/>
+    <s v="Number"/>
+    <n v="3108"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="11"/>
+    <s v="Other Grade Outcome"/>
+    <s v="Number"/>
+    <n v="317"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="12"/>
+    <s v="Grade H2.2"/>
+    <s v="Number"/>
+    <n v="1564"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="13"/>
+    <s v="Grade H2.1"/>
+    <s v="Number"/>
+    <n v="3608"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="14"/>
+    <s v="Grade H1"/>
+    <s v="Number"/>
+    <n v="1792"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="15"/>
+    <s v="Grade H3"/>
+    <s v="Number"/>
+    <n v="351"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="All degree course outcomes"/>
+    <s v="Number"/>
+    <n v="79635"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="10"/>
+    <s v="Not completed"/>
+    <s v="Number"/>
+    <n v="17385"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="11"/>
+    <s v="Other Grade Outcome"/>
+    <s v="Number"/>
+    <n v="1918"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="12"/>
+    <s v="Grade H2.2"/>
+    <s v="Number"/>
+    <n v="15243"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="13"/>
+    <s v="Grade H2.1"/>
+    <s v="Number"/>
+    <n v="30669"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="14"/>
+    <s v="Grade H1"/>
+    <s v="Number"/>
+    <n v="11613"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="10"/>
+    <s v="Received SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="15"/>
+    <s v="Grade H3"/>
+    <s v="Number"/>
+    <n v="2807"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="-"/>
+    <s v="All degree course outcomes"/>
+    <s v="Number"/>
+    <n v="91714"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="10"/>
+    <s v="Not completed"/>
+    <s v="Number"/>
+    <n v="12620"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="11"/>
+    <s v="Other Grade Outcome"/>
+    <s v="Number"/>
+    <n v="2732"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="12"/>
+    <s v="Grade H2.2"/>
+    <s v="Number"/>
+    <n v="15700"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="13"/>
+    <s v="Grade H2.1"/>
+    <s v="Number"/>
+    <n v="40926"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="14"/>
+    <s v="Grade H1"/>
+    <s v="Number"/>
+    <n v="17283"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="4016"/>
+    <s v="Under 23 years"/>
+    <s v="15"/>
+    <s v="Grade H3"/>
+    <s v="Number"/>
+    <n v="2453"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="-"/>
+    <s v="All degree course outcomes"/>
+    <s v="Number"/>
+    <n v="4999"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="10"/>
+    <s v="Not completed"/>
+    <s v="Number"/>
+    <n v="1736"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="11"/>
+    <s v="Other Grade Outcome"/>
+    <s v="Number"/>
+    <n v="183"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="12"/>
+    <s v="Grade H2.2"/>
+    <s v="Number"/>
+    <n v="557"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="13"/>
+    <s v="Grade H2.1"/>
+    <s v="Number"/>
+    <n v="1490"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="14"/>
+    <s v="Grade H1"/>
+    <s v="Number"/>
+    <n v="878"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="402"/>
+    <s v="23 years and over"/>
+    <s v="15"/>
+    <s v="Grade H3"/>
+    <s v="Number"/>
+    <n v="155"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="-"/>
+    <s v="All degree course outcomes"/>
+    <s v="Number"/>
+    <n v="96713"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="10"/>
+    <s v="Not completed"/>
+    <s v="Number"/>
+    <n v="14356"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="11"/>
+    <s v="Other Grade Outcome"/>
+    <s v="Number"/>
+    <n v="2915"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="12"/>
+    <s v="Grade H2.2"/>
+    <s v="Number"/>
+    <n v="16257"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="13"/>
+    <s v="Grade H2.1"/>
+    <s v="Number"/>
+    <n v="42416"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="14"/>
+    <s v="Grade H1"/>
+    <s v="Number"/>
+    <n v="18161"/>
+  </r>
+  <r>
+    <s v="EOSA01C01"/>
+    <s v="New Entrants to an Honours Degree"/>
+    <s v="2012/17"/>
+    <s v="2012-2017"/>
+    <s v="11"/>
+    <s v="Did not receive SUSI support"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="15"/>
+    <s v="Grade H3"/>
+    <s v="Number"/>
+    <n v="2608"/>
+  </r>
+</pivotCacheRecords>
 </file>