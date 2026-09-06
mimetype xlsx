--- v0 (2025-10-25)
+++ v1 (2026-09-06)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc732f9dbdbb749d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ef5c94bc531488fb9815d9d86db0da5.psmdcp" Id="Rf6c5ca0ae4a14918" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1e76d16ed7448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48743d3a59b246169dc17c7d657de532.psmdcp" Id="R18e3955b185e4d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>EINO06</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Employments and Percentage of Employments</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>2/6/2025 11:00:00 AM</x:t>
+    <x:t>06/02/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EINO06/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EINO</x:t>
   </x:si>
   <x:si>
     <x:t>Employment and Earnings Insights by Nationality of Enterprise Ownership</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Eimear Heffernan</x:t>
   </x:si>
@@ -481,331 +481,156 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...279 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04358V05139" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="13">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+      </items>
+    </pivotField>
+    <pivotField name="Nationality of Employee" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="13">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03366V04051" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Nationality of Ownership" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J521" totalsRowShown="0">
   <x:autoFilter ref="A1:J521"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04358V05139"/>
     <x:tableColumn id="6" name="Nationality of Employee"/>
     <x:tableColumn id="7" name="C03366V04051"/>
     <x:tableColumn id="8" name="Nationality of Ownership"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1076,51 +901,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EINO06/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1307,51 +1132,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J521"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="26.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="53.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="52.139196" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -18013,51 +17838,51 @@
       <x:c r="G521" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H521" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I521" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J521" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -18074,51 +17899,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J521" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="EINO6C01"/>
         <x:s v="EINO6C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Employments"/>
         <x:s v="Percentage of Employments"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="4">
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="4">
         <x:s v="2020"/>
@@ -18627,27 +18452,6268 @@
         <x:n v="34.5"/>
         <x:n v="9.9"/>
         <x:n v="67.6"/>
         <x:n v="32.3"/>
         <x:n v="3.4"/>
         <x:n v="74.4"/>
         <x:n v="6.2"/>
         <x:n v="19"/>
         <x:n v="25.2"/>
         <x:n v="82"/>
         <x:n v="13.5"/>
         <x:n v="66.9"/>
         <x:n v="6.9"/>
         <x:n v="26"/>
         <x:n v="32.9"/>
         <x:n v="26.2"/>
         <x:n v="19.8"/>
         <x:n v="25"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="15050"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="1431"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="6948"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="8379"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="23490"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="6988"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="1086"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="5412"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="6498"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="13617"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="45314"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="3379"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="14480"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="17859"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="63546"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="1265183"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="76684"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="294501"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="371185"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="1643626"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="15959"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="2219"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="8226"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="10445"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="26738"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="7939"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="1527"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="6642"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="8169"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="16169"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="18945"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="2383"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="5524"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="7907"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="26912"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="100099"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="11125"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="48277"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="59402"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="160165"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="51900"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="6647"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="17910"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="24557"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="77149"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="27196"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="1832"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="6389"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="8221"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="35532"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="1269"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="810"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="906"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="2181"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="290659"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="31725"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="120618"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="152343"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="445499"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="1555842"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="108409"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="415119"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="523528"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="2089125"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="15941"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="1488"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="7697"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="9185"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="25223"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="9141"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="1269"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="5746"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="7015"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="16235"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="48306"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="3691"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="15780"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="19471"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="68274"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="1347730"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="82756"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="318172"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="400928"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="1761393"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="22241"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="3007"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="11505"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="14512"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="36884"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="9052"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="1564"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="7203"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="8767"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="17909"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="19813"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="2439"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="5625"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="8064"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="27952"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="115029"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="12343"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="54791"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="67134"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="182945"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="54055"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="6798"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="18971"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="25769"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="80212"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="30609"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="2177"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="7447"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="9624"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="40345"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="1319"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="124"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="861"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="985"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="2313"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="325506"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="34900"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="135626"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="170526"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="498292"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="1673236"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="117656"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="453798"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="571454"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="2259685"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="25915"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="2292"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="10872"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="13164"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="39306"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="11849"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="1566"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="6638"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="8204"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="20097"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="50149"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="3745"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="16017"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="19762"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="70089"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="1396225"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="85389"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="328412"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="413801"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="1813803"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="30003"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="3811"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="16567"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="20378"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="50583"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="11354"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="1745"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="8380"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="10125"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="21546"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="20277"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="2534"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="5842"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="8376"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="28719"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="138887"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="13818"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="64858"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="78676"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="218285"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="55924"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="7209"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="19742"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="26951"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="83066"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="34378"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="2552"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="8915"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="11467"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="45973"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="9258"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="498"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="1859"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="2357"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="11636"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="387994"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="39770"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="159690"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="199460"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="589300"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="1784219"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="125159"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="488102"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="613261"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="2403103"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="30700"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="3046"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="12238"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="15284"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="46137"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="13206"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="1728"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="6548"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="8276"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="21492"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="50597"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="3744"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="15489"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="19233"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="69984"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="1412641"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="83359"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="320007"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="403366"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="1818839"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="39472"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="5098"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="20280"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="25378"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="65034"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="12722"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="1903"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="8391"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="10294"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="23039"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="20039"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="2540"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="5693"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="8233"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="28301"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="158938"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="15825"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="67981"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="83806"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="243116"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="55735"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="7159"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="19471"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="26630"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="82505"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="34893"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="2918"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="8919"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="11837"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="46886"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="15966"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="856"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="2631"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="3487"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="19468"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="432268"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="44817"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="167641"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="212458"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="645962"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="Number"/>
+    <n v="1844909"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="Number"/>
+    <n v="128176"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="Number"/>
+    <n v="487648"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="Number"/>
+    <n v="615824"/>
+  </r>
+  <r>
+    <s v="EINO6C01"/>
+    <s v="Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="Number"/>
+    <n v="2464801"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="64.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="29.6"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="35.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="51.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="39.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="47.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="71.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="22.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="17.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="22.6"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="78.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="59.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="30.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="39.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="49.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="41.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="50.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="70.4"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="29.4"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="62.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="30.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="37.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="67.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="23.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="31.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="76.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="58.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="37.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="41.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="65.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="27.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="34.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="21.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="74.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="25.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="63.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="30.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="36.4"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="56.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="35.4"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="43.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="70.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="23.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="28.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="76.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="18.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="22.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="78"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="60.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="31.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="39.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="50.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="40.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="70.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="28.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="62.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="36.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="67.4"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="32.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="75.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="18.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="23.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="5.4"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="37.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="42.6"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="65.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="27.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="34.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="25.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="65.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="27.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="33.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="40.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="71.6"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="22.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="28.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="77"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="18.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="22.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="75.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="59.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="32.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="40.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="52.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="38.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="70.6"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="29.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="63.6"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="29.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="67.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="23.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="32.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="74.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="19.4"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="24.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="79.6"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="0.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="65.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="27.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="33.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="24.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="74.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="20.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="25.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="66.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="26.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="33.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="61.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="30.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="38.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="72.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="22.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="27.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="77.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="17.6"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="22.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="73.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="60.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="31.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="55.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="36.4"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="44.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="70.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="20.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="29.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="65.4"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="34.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="67.6"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="32.3"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="74.4"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="25.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="17.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="66.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="32.9"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ZZWORA"/>
+    <s v="All countries excluding Ireland"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="26.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="01"/>
+    <s v="Irish-owned affiliates"/>
+    <s v="%"/>
+    <n v="74.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="02"/>
+    <s v="Foreign-owned affiliates owned by EU multinationals"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="03"/>
+    <s v="Foreign-owned affiliates owned by non-EU multinationals"/>
+    <s v="%"/>
+    <n v="19.8"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="04"/>
+    <s v="All foreign-owned affiliates"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="EINO6C02"/>
+    <s v="Percentage of Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="All enterprises"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+</pivotCacheRecords>
 </file>