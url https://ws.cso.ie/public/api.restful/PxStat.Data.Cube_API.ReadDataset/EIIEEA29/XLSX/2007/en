--- v0 (2026-07-08)
+++ v1 (2026-09-09)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R035489cc00ab45fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9421d81c528145bbb6952c6565d9bf16.psmdcp" Id="R718dbec3ac254515" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a7145e2bbec4d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1658ea7fdb394c00983fafed270d3fe4.psmdcp" Id="Rdf2a56125c5945bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>EIIEEA29</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Percentage of new private cars licensed for the first time</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>19/12/2025 11:00:00</x:t>
+    <x:t>23/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EIIEEA29/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EIIEEE</x:t>
   </x:si>
   <x:si>
     <x:t>Economy, Emissions and Energy</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Reamonn McKeever</x:t>
   </x:si>
@@ -146,51 +146,51 @@
   <x:si>
     <x:t>Language</x:t>
   </x:si>
   <x:si>
     <x:t>ISO Code</x:t>
   </x:si>
   <x:si>
     <x:t>en</x:t>
   </x:si>
   <x:si>
     <x:t>ISO Name</x:t>
   </x:si>
   <x:si>
     <x:t>English</x:t>
   </x:si>
   <x:si>
     <x:t>STATISTIC</x:t>
   </x:si>
   <x:si>
     <x:t>Statistic Label</x:t>
   </x:si>
   <x:si>
     <x:t>TLIST(A1)</x:t>
   </x:si>
   <x:si>
-    <x:t>Census Year</x:t>
+    <x:t>Year</x:t>
   </x:si>
   <x:si>
     <x:t>C01841V02268</x:t>
   </x:si>
   <x:si>
     <x:t>Type of Fuel</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT</x:t>
   </x:si>
   <x:si>
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>EIIEEA29C01</x:t>
   </x:si>
   <x:si>
     <x:t>New private cars licensed for the first time</x:t>
   </x:si>
   <x:si>
     <x:t>2000</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
@@ -496,51 +496,51 @@
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
       </items>
     </pivotField>
-    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="25">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
@@ -573,51 +573,51 @@
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H126" totalsRowShown="0">
   <x:autoFilter ref="A1:H126"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
-    <x:tableColumn id="4" name="Census Year"/>
+    <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C01841V02268"/>
     <x:tableColumn id="6" name="Type of Fuel"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1120,51 +1120,51 @@
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H126"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="15.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -4518,51 +4518,51 @@
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
-    <x:cacheField name="Census Year">
+    <x:cacheField name="Year">
       <x:sharedItems count="25">
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>