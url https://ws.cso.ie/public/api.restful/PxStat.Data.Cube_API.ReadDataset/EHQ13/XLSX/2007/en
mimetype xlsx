--- v2 (2026-03-13)
+++ v3 (2026-04-28)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f52e6a5f96741b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fd839f16ae24458a981f51595cb5e1b.psmdcp" Id="R691b3969807a4099" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81581dea880b4fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95e27b41765d41279466ae6ce6feeccd.psmdcp" Id="Rdfe75615e09f493c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>