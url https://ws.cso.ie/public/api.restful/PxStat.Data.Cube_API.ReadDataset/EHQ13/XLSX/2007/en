--- v3 (2026-04-28)
+++ v4 (2026-06-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81581dea880b4fbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95e27b41765d41279466ae6ce6feeccd.psmdcp" Id="Rdfe75615e09f493c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182e367f8a22474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b2a00c508fc4885b4e364f0ae1485e8.psmdcp" Id="R4ced8454eaad4613" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>EHQ13</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Estimates of Average Earnings</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>24/02/2026 11:00:00</x:t>
+    <x:t>26/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Estimates in relation to Defence and public sector have been updated from Q2 2021 due to a revision in our input data processes. This update primarily impacts employment and job vacancy estimates and does not have a significant impact on previously published sectoral trends in relation to earnings.&lt;br&gt;&lt;br&gt;The Public Sector Pay Agreement 2024-2026 introduced an increase in the annualised basic salaries for public servants of 2.25%, which was backdated to 1 January 2024, with some or all backdated pay received in Q2 2024.&lt;br&gt;&lt;br&gt;ELC quarterly estimates were updated on 29/05/2024 to incorporate updated population estimates for the period 2016 Q3 to 2023 Q4, based on the results of Census 2022.&lt;br&gt;&lt;br&gt;The Building Momentum Public Service Agreement 2021-2022 introduced an increase in the annualised basic salaries for public servants of 3%, which was backdated to 02 February 2022, with some or all backdated pay received in Q4 2022.&lt;br&gt;&lt;br&gt;For more information, please go to the statistical release(https://www.cso.ie/en/statistics/earnings/earningsandlabourcosts/) page and Background Notes(https://www.cso.ie/en/methods/earnings/earningshoursandemploymentcostssurvey/).</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EHQ13/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>ELCQ</x:t>
   </x:si>
   <x:si>
     <x:t>EHECS Earnings Hours and Employment Costs Survey - Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -586,50 +586,56 @@
   </x:si>
   <x:si>
     <x:t>20244</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>20251</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>20252</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>20253</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
+  <x:si>
+    <x:t>20254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025Q4</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -780,51 +786,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="62">
+      <items count="63">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -843,54 +849,55 @@
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
+        <item x="62"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="62">
+      <items count="63">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -909,50 +916,51 @@
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
         <item x="57"/>
         <item x="58"/>
         <item x="59"/>
         <item x="60"/>
         <item x="61"/>
+        <item x="62"/>
       </items>
     </pivotField>
     <pivotField name="C02665V03225" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="Economic Sector NACE Rev 2" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="C02397V02888" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
@@ -967,52 +975,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J745" totalsRowShown="0">
-  <x:autoFilter ref="A1:J745"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J757" totalsRowShown="0">
+  <x:autoFilter ref="A1:J757"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="STATISTIC Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02665V03225"/>
     <x:tableColumn id="6" name="Economic Sector NACE Rev 2"/>
     <x:tableColumn id="7" name="C02397V02888"/>
     <x:tableColumn id="8" name="Type of Employee"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1515,51 +1523,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J745"/>
+  <x:dimension ref="A1:J757"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="27.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="57.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="50.139196" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="11.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -25371,50 +25379,434 @@
         <x:v>4</x:v>
       </x:c>
       <x:c r="C745" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D745" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E745" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F745" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G745" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H745" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I745" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J745" s="0">
         <x:v>749.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="746" spans="1:10">
+      <x:c r="A746" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B746" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C746" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D746" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E746" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F746" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G746" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H746" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I746" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J746" s="0">
+        <x:v>1823.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="747" spans="1:10">
+      <x:c r="A747" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B747" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C747" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D747" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E747" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F747" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G747" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H747" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I747" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J747" s="0">
+        <x:v>1080.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="748" spans="1:10">
+      <x:c r="A748" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B748" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C748" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D748" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E748" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F748" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G748" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H748" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I748" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J748" s="0">
+        <x:v>952.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="749" spans="1:10">
+      <x:c r="A749" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B749" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C749" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D749" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E749" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F749" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G749" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H749" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I749" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J749" s="0">
+        <x:v>1748.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="750" spans="1:10">
+      <x:c r="A750" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B750" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C750" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D750" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E750" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F750" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G750" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H750" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I750" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J750" s="0">
+        <x:v>747.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="751" spans="1:10">
+      <x:c r="A751" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B751" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C751" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D751" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E751" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F751" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G751" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H751" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I751" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J751" s="0">
+        <x:v>843.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="752" spans="1:10">
+      <x:c r="A752" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B752" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C752" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D752" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E752" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F752" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G752" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H752" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I752" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J752" s="0">
+        <x:v>1635.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="753" spans="1:10">
+      <x:c r="A753" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B753" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C753" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D753" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E753" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F753" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G753" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H753" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I753" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J753" s="0">
+        <x:v>752.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="754" spans="1:10">
+      <x:c r="A754" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B754" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C754" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D754" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E754" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F754" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G754" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H754" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I754" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J754" s="0">
+        <x:v>808.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="755" spans="1:10">
+      <x:c r="A755" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B755" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C755" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D755" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E755" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F755" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G755" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H755" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I755" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J755" s="0">
+        <x:v>1584.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="756" spans="1:10">
+      <x:c r="A756" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B756" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C756" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D756" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E756" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F756" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G756" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H756" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I756" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J756" s="0">
+        <x:v>779.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="757" spans="1:10">
+      <x:c r="A757" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B757" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C757" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D757" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E757" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F757" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G757" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H757" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I757" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J757" s="0">
+        <x:v>756.59</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -25460,51 +25852,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="EHQ13"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC Label">
       <x:sharedItems count="1">
         <x:s v="Estimates of Average Earnings"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="62">
+      <x:sharedItems count="63">
         <x:s v="20102"/>
         <x:s v="20103"/>
         <x:s v="20104"/>
         <x:s v="20111"/>
         <x:s v="20112"/>
         <x:s v="20113"/>
         <x:s v="20114"/>
         <x:s v="20121"/>
         <x:s v="20122"/>
         <x:s v="20123"/>
         <x:s v="20124"/>
         <x:s v="20131"/>
         <x:s v="20132"/>
         <x:s v="20133"/>
         <x:s v="20134"/>
         <x:s v="20141"/>
         <x:s v="20142"/>
         <x:s v="20143"/>
         <x:s v="20144"/>
         <x:s v="20151"/>
         <x:s v="20152"/>
         <x:s v="20153"/>
         <x:s v="20154"/>
         <x:s v="20161"/>
         <x:s v="20162"/>
@@ -25523,54 +25915,55 @@
         <x:s v="20193"/>
         <x:s v="20194"/>
         <x:s v="20201"/>
         <x:s v="20202"/>
         <x:s v="20203"/>
         <x:s v="20204"/>
         <x:s v="20211"/>
         <x:s v="20212"/>
         <x:s v="20213"/>
         <x:s v="20214"/>
         <x:s v="20221"/>
         <x:s v="20222"/>
         <x:s v="20223"/>
         <x:s v="20224"/>
         <x:s v="20231"/>
         <x:s v="20232"/>
         <x:s v="20233"/>
         <x:s v="20234"/>
         <x:s v="20241"/>
         <x:s v="20242"/>
         <x:s v="20243"/>
         <x:s v="20244"/>
         <x:s v="20251"/>
         <x:s v="20252"/>
         <x:s v="20253"/>
+        <x:s v="20254"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="62">
+      <x:sharedItems count="63">
         <x:s v="2010Q2"/>
         <x:s v="2010Q3"/>
         <x:s v="2010Q4"/>
         <x:s v="2011Q1"/>
         <x:s v="2011Q2"/>
         <x:s v="2011Q3"/>
         <x:s v="2011Q4"/>
         <x:s v="2012Q1"/>
         <x:s v="2012Q2"/>
         <x:s v="2012Q3"/>
         <x:s v="2012Q4"/>
         <x:s v="2013Q1"/>
         <x:s v="2013Q2"/>
         <x:s v="2013Q3"/>
         <x:s v="2013Q4"/>
         <x:s v="2014Q1"/>
         <x:s v="2014Q2"/>
         <x:s v="2014Q3"/>
         <x:s v="2014Q4"/>
         <x:s v="2015Q1"/>
         <x:s v="2015Q2"/>
         <x:s v="2015Q3"/>
         <x:s v="2015Q4"/>
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
@@ -25589,89 +25982,90 @@
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
+        <x:s v="2025Q4"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02665V03225">
       <x:sharedItems count="4">
         <x:s v="Y0900"/>
         <x:s v="Y1740"/>
         <x:s v="Y1750"/>
         <x:s v="Y5000"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Economic Sector NACE Rev 2">
       <x:sharedItems count="4">
         <x:s v="Industry (B to E)"/>
         <x:s v="Business and services (B to N,R,S)"/>
         <x:s v="All NACE economic sectors excluding activities A,T and U (B to S)"/>
         <x:s v="Public administration, education and health (O to Q)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02397V02888">
       <x:sharedItems count="3">
         <x:s v="1"/>
         <x:s v="2"/>
         <x:s v="3"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of Employee">
       <x:sharedItems count="3">
         <x:s v="Managers, professionals and associated professionals"/>
         <x:s v="Clerical, sales and service employees"/>
         <x:s v="Production, transport, craft and other manual workers"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Euro"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="417" maxValue="1836.12" count="742">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="417" maxValue="1836.12" count="754">
         <x:n v="1312.61"/>
         <x:n v="695.94"/>
         <x:n v="609.92"/>
         <x:n v="1113.74"/>
         <x:n v="437.24"/>
         <x:n v="518.03"/>
         <x:n v="1041.41"/>
         <x:n v="469.43"/>
         <x:n v="512.85"/>
         <x:n v="1007.71"/>
         <x:n v="581.03"/>
         <x:n v="501.65"/>
         <x:n v="1346.6"/>
         <x:n v="687.8"/>
         <x:n v="606.87"/>
         <x:n v="1151.83"/>
         <x:n v="447.03"/>
         <x:n v="503.89"/>
         <x:n v="1073.48"/>
         <x:n v="476.48"/>
         <x:n v="500.8"/>
         <x:n v="997.03"/>
         <x:n v="546.92"/>
         <x:n v="506.01"/>
         <x:n v="1330.04"/>
@@ -26370,50 +26764,62 @@
         <x:n v="734.0461713"/>
         <x:n v="1836.12"/>
         <x:n v="1039.23"/>
         <x:n v="930.91"/>
         <x:n v="1720.24"/>
         <x:n v="759.81"/>
         <x:n v="834.12"/>
         <x:n v="1605.6"/>
         <x:n v="761.99"/>
         <x:n v="798.17"/>
         <x:n v="1543.99"/>
         <x:n v="786.95"/>
         <x:n v="742.12"/>
         <x:n v="1835.08"/>
         <x:n v="1044.89"/>
         <x:n v="934.55"/>
         <x:n v="1719.51"/>
         <x:n v="741.95"/>
         <x:n v="830.01"/>
         <x:n v="1630.89"/>
         <x:n v="754.53"/>
         <x:n v="795.87"/>
         <x:n v="1601.42"/>
         <x:n v="796.56"/>
         <x:n v="749.4"/>
+        <x:n v="1823.15"/>
+        <x:n v="1080.31"/>
+        <x:n v="952.31"/>
+        <x:n v="1748.22"/>
+        <x:n v="747.81"/>
+        <x:n v="843.37"/>
+        <x:n v="1635.13"/>
+        <x:n v="752.64"/>
+        <x:n v="808.05"/>
+        <x:n v="1584.12"/>
+        <x:n v="779.43"/>
+        <x:n v="756.59"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="EHQ13"/>
     <s v="Estimates of Average Earnings"/>
     <s v="20102"/>
     <s v="2010Q2"/>
     <s v="Y0900"/>
     <s v="Industry (B to E)"/>
     <s v="1"/>
     <s v="Managers, professionals and associated professionals"/>
     <s v="Euro"/>
     <n v="1312.61"/>
   </r>
   <r>
     <s v="EHQ13"/>
     <s v="Estimates of Average Earnings"/>
     <s v="20102"/>
     <s v="2010Q2"/>
@@ -35306,27 +35712,171 @@
   </r>
   <r>
     <s v="EHQ13"/>
     <s v="Estimates of Average Earnings"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="Y5000"/>
     <s v="Public administration, education and health (O to Q)"/>
     <s v="2"/>
     <s v="Clerical, sales and service employees"/>
     <s v="Euro"/>
     <n v="796.56"/>
   </r>
   <r>
     <s v="EHQ13"/>
     <s v="Estimates of Average Earnings"/>
     <s v="20253"/>
     <s v="2025Q3"/>
     <s v="Y5000"/>
     <s v="Public administration, education and health (O to Q)"/>
     <s v="3"/>
     <s v="Production, transport, craft and other manual workers"/>
     <s v="Euro"/>
     <n v="749.4"/>
   </r>
+  <r>
+    <s v="EHQ13"/>
+    <s v="Estimates of Average Earnings"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="1"/>
+    <s v="Managers, professionals and associated professionals"/>
+    <s v="Euro"/>
+    <n v="1823.15"/>
+  </r>
+  <r>
+    <s v="EHQ13"/>
+    <s v="Estimates of Average Earnings"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="2"/>
+    <s v="Clerical, sales and service employees"/>
+    <s v="Euro"/>
+    <n v="1080.31"/>
+  </r>
+  <r>
+    <s v="EHQ13"/>
+    <s v="Estimates of Average Earnings"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="3"/>
+    <s v="Production, transport, craft and other manual workers"/>
+    <s v="Euro"/>
+    <n v="952.31"/>
+  </r>
+  <r>
+    <s v="EHQ13"/>
+    <s v="Estimates of Average Earnings"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="Y1740"/>
+    <s v="Business and services (B to N,R,S)"/>
+    <s v="1"/>
+    <s v="Managers, professionals and associated professionals"/>
+    <s v="Euro"/>
+    <n v="1748.22"/>
+  </r>
+  <r>
+    <s v="EHQ13"/>
+    <s v="Estimates of Average Earnings"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="Y1740"/>
+    <s v="Business and services (B to N,R,S)"/>
+    <s v="2"/>
+    <s v="Clerical, sales and service employees"/>
+    <s v="Euro"/>
+    <n v="747.81"/>
+  </r>
+  <r>
+    <s v="EHQ13"/>
+    <s v="Estimates of Average Earnings"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="Y1740"/>
+    <s v="Business and services (B to N,R,S)"/>
+    <s v="3"/>
+    <s v="Production, transport, craft and other manual workers"/>
+    <s v="Euro"/>
+    <n v="843.37"/>
+  </r>
+  <r>
+    <s v="EHQ13"/>
+    <s v="Estimates of Average Earnings"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="Y1750"/>
+    <s v="All NACE economic sectors excluding activities A,T and U (B to S)"/>
+    <s v="1"/>
+    <s v="Managers, professionals and associated professionals"/>
+    <s v="Euro"/>
+    <n v="1635.13"/>
+  </r>
+  <r>
+    <s v="EHQ13"/>
+    <s v="Estimates of Average Earnings"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="Y1750"/>
+    <s v="All NACE economic sectors excluding activities A,T and U (B to S)"/>
+    <s v="2"/>
+    <s v="Clerical, sales and service employees"/>
+    <s v="Euro"/>
+    <n v="752.64"/>
+  </r>
+  <r>
+    <s v="EHQ13"/>
+    <s v="Estimates of Average Earnings"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="Y1750"/>
+    <s v="All NACE economic sectors excluding activities A,T and U (B to S)"/>
+    <s v="3"/>
+    <s v="Production, transport, craft and other manual workers"/>
+    <s v="Euro"/>
+    <n v="808.05"/>
+  </r>
+  <r>
+    <s v="EHQ13"/>
+    <s v="Estimates of Average Earnings"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="Y5000"/>
+    <s v="Public administration, education and health (O to Q)"/>
+    <s v="1"/>
+    <s v="Managers, professionals and associated professionals"/>
+    <s v="Euro"/>
+    <n v="1584.12"/>
+  </r>
+  <r>
+    <s v="EHQ13"/>
+    <s v="Estimates of Average Earnings"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="Y5000"/>
+    <s v="Public administration, education and health (O to Q)"/>
+    <s v="2"/>
+    <s v="Clerical, sales and service employees"/>
+    <s v="Euro"/>
+    <n v="779.43"/>
+  </r>
+  <r>
+    <s v="EHQ13"/>
+    <s v="Estimates of Average Earnings"/>
+    <s v="20254"/>
+    <s v="2025Q4"/>
+    <s v="Y5000"/>
+    <s v="Public administration, education and health (O to Q)"/>
+    <s v="3"/>
+    <s v="Production, transport, craft and other manual workers"/>
+    <s v="Euro"/>
+    <n v="756.59"/>
+  </r>
 </pivotCacheRecords>
 </file>