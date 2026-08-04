--- v4 (2026-06-12)
+++ v5 (2026-08-04)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182e367f8a22474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b2a00c508fc4885b4e364f0ae1485e8.psmdcp" Id="R4ced8454eaad4613" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aaf7957fc684024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce87f05156f04fe79004a6421fd293ed.psmdcp" Id="R7d22555d650646fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>