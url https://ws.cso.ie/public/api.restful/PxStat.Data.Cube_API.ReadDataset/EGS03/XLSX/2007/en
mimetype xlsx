--- v2 (2026-02-14)
+++ v3 (2026-04-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf4af0c55514b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bed90fd2c0ff4f178bfe041f768e214a.psmdcp" Id="R27e02214ea6c4df4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40253607d5614a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5377be63cb3a4d56a4e280ed13f20207.psmdcp" Id="R620fef361a5e4aa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
@@ -1012,51 +1012,51 @@
         <x:v>25</x:v>
       </x:c>
       <x:c r="B30" s="2"/>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="3" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="3" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="3" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">