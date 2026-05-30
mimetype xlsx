--- v3 (2026-04-05)
+++ v4 (2026-05-30)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40253607d5614a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5377be63cb3a4d56a4e280ed13f20207.psmdcp" Id="R620fef361a5e4aa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R992468272b184960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1fc3e2f5f0d47a9a72e97b96db9daa9.psmdcp" Id="R99b25315607c4daf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>