--- v4 (2026-05-30)
+++ v5 (2026-07-23)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R992468272b184960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f1fc3e2f5f0d47a9a72e97b96db9daa9.psmdcp" Id="R99b25315607c4daf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32538d21a0a14a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cded2f9d67a24b8983a5396022923bc1.psmdcp" Id="R9a0ccb5bc2a5475a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>