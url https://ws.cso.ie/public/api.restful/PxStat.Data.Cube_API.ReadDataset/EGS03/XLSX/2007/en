--- v5 (2026-07-23)
+++ v6 (2026-09-10)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32538d21a0a14a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cded2f9d67a24b8983a5396022923bc1.psmdcp" Id="R9a0ccb5bc2a5475a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8a92cc7b89432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1cc533d48bc04e629562298e796a19a2.psmdcp" Id="R913d3270e3ac40c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>