--- v0 (2025-10-25)
+++ v1 (2026-09-01)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dd274ad4aaa44fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/895b87899bd546c7bc8865d69e8a39a6.psmdcp" Id="Re920720f24544ca1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb0906d26ec4eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6eb7f4e0bf5a46e48bcf0134a7434875.psmdcp" Id="R9ab764e6b5154e42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>ED105</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Pupils in Mainstream Classes</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/22/2025 11:00:00 AM</x:t>
+    <x:t>01/07/2026 11:01:26</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ED105/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>DOEP</x:t>
   </x:si>
   <x:si>
     <x:t>Primary Level Education</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Helen Maxwell</x:t>
   </x:si>
@@ -361,50 +361,56 @@
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2021-2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2022-2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2023-2024</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>2024-2025</x:t>
   </x:si>
+  <x:si>
+    <x:t>2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025-2026</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -541,408 +547,181 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...351 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="16">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+      </items>
+    </pivotField>
+    <pivotField name="Academic Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="16">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02445V02957" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="Class Size" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02447V03042" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="School Programme" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J1081" totalsRowShown="0">
-  <x:autoFilter ref="A1:J1081"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J1153" totalsRowShown="0">
+  <x:autoFilter ref="A1:J1153"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Academic Year"/>
     <x:tableColumn id="5" name="C02445V02957"/>
     <x:tableColumn id="6" name="Class Size"/>
     <x:tableColumn id="7" name="C02447V03042"/>
     <x:tableColumn id="8" name="School Programme"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1208,51 +987,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/ED105/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.ie" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1439,55 +1218,55 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J1081"/>
+  <x:dimension ref="A1:J1153"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="26.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="17.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="40.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>40</x:v>
@@ -36052,63 +35831,2367 @@
       <x:c r="C1081" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D1081" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E1081" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F1081" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G1081" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H1081" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I1081" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J1081" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
+    <x:row r="1082" spans="1:10">
+      <x:c r="A1082" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1082" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1082" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1082" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1082" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F1082" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G1082" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H1082" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I1082" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1082" s="0">
+        <x:v>520482</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1083" spans="1:10">
+      <x:c r="A1083" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1083" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1083" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1083" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1083" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F1083" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G1083" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H1083" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I1083" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1083" s="0">
+        <x:v>58797</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1084" spans="1:10">
+      <x:c r="A1084" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1084" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1084" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1084" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1084" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F1084" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G1084" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H1084" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I1084" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1084" s="0">
+        <x:v>60840</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1085" spans="1:10">
+      <x:c r="A1085" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1085" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1085" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1085" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1085" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F1085" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G1085" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H1085" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I1085" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1085" s="0">
+        <x:v>63032</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1086" spans="1:10">
+      <x:c r="A1086" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1086" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1086" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1086" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1086" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F1086" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G1086" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H1086" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I1086" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1086" s="0">
+        <x:v>65111</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1087" spans="1:10">
+      <x:c r="A1087" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1087" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1087" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1087" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1087" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F1087" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G1087" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H1087" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I1087" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1087" s="0">
+        <x:v>66563</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1088" spans="1:10">
+      <x:c r="A1088" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1088" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1088" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1088" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1088" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F1088" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G1088" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H1088" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I1088" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1088" s="0">
+        <x:v>66884</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1089" spans="1:10">
+      <x:c r="A1089" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1089" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1089" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1089" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1089" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F1089" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G1089" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H1089" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I1089" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1089" s="0">
+        <x:v>69225</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1090" spans="1:10">
+      <x:c r="A1090" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1090" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1090" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1090" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1090" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F1090" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G1090" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H1090" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I1090" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1090" s="0">
+        <x:v>70030</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1091" spans="1:10">
+      <x:c r="A1091" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1091" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1091" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1091" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1091" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F1091" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G1091" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H1091" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I1091" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1091" s="0">
+        <x:v>2522</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1092" spans="1:10">
+      <x:c r="A1092" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1092" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1092" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1092" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1092" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F1092" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G1092" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H1092" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I1092" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1092" s="0">
+        <x:v>346</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1093" spans="1:10">
+      <x:c r="A1093" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1093" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1093" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1093" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1093" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F1093" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G1093" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H1093" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I1093" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1093" s="0">
+        <x:v>382</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1094" spans="1:10">
+      <x:c r="A1094" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1094" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1094" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1094" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1094" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F1094" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G1094" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H1094" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I1094" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1094" s="0">
+        <x:v>344</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1095" spans="1:10">
+      <x:c r="A1095" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1095" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1095" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1095" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1095" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F1095" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G1095" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H1095" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I1095" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1095" s="0">
+        <x:v>354</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1096" spans="1:10">
+      <x:c r="A1096" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1096" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1096" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1096" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1096" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F1096" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G1096" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H1096" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I1096" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1096" s="0">
+        <x:v>257</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1097" spans="1:10">
+      <x:c r="A1097" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1097" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1097" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1097" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1097" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F1097" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G1097" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H1097" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I1097" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1097" s="0">
+        <x:v>274</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1098" spans="1:10">
+      <x:c r="A1098" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1098" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1098" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1098" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1098" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F1098" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G1098" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H1098" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I1098" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1098" s="0">
+        <x:v>283</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1099" spans="1:10">
+      <x:c r="A1099" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1099" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1099" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1099" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1099" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F1099" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G1099" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H1099" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I1099" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1099" s="0">
+        <x:v>282</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1100" spans="1:10">
+      <x:c r="A1100" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1100" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1100" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1100" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1100" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F1100" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G1100" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H1100" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I1100" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1100" s="0">
+        <x:v>108802</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1101" spans="1:10">
+      <x:c r="A1101" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1101" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1101" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1101" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1101" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F1101" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G1101" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H1101" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I1101" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1101" s="0">
+        <x:v>22992</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1102" spans="1:10">
+      <x:c r="A1102" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1102" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1102" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1102" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1102" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F1102" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G1102" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H1102" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I1102" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1102" s="0">
+        <x:v>18603</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1103" spans="1:10">
+      <x:c r="A1103" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1103" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1103" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1103" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1103" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F1103" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G1103" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H1103" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I1103" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1103" s="0">
+        <x:v>13253</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1104" spans="1:10">
+      <x:c r="A1104" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1104" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1104" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1104" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1104" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F1104" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G1104" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H1104" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I1104" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1104" s="0">
+        <x:v>12233</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1105" spans="1:10">
+      <x:c r="A1105" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1105" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1105" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1105" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1105" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F1105" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G1105" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H1105" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I1105" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1105" s="0">
+        <x:v>10748</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1106" spans="1:10">
+      <x:c r="A1106" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1106" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1106" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1106" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1106" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F1106" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G1106" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H1106" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I1106" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1106" s="0">
+        <x:v>9878</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1107" spans="1:10">
+      <x:c r="A1107" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1107" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1107" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1107" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1107" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F1107" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G1107" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H1107" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I1107" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1107" s="0">
+        <x:v>10032</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1108" spans="1:10">
+      <x:c r="A1108" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1108" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1108" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1108" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1108" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F1108" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G1108" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H1108" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I1108" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1108" s="0">
+        <x:v>11063</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1109" spans="1:10">
+      <x:c r="A1109" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1109" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1109" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1109" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1109" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F1109" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G1109" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H1109" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I1109" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1109" s="0">
+        <x:v>190347</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1110" spans="1:10">
+      <x:c r="A1110" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1110" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1110" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1110" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1110" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F1110" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G1110" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H1110" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I1110" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1110" s="0">
+        <x:v>22540</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1111" spans="1:10">
+      <x:c r="A1111" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1111" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1111" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1111" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1111" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F1111" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G1111" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H1111" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I1111" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1111" s="0">
+        <x:v>24962</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1112" spans="1:10">
+      <x:c r="A1112" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1112" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1112" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1112" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1112" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F1112" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G1112" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H1112" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I1112" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1112" s="0">
+        <x:v>26334</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1113" spans="1:10">
+      <x:c r="A1113" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1113" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1113" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1113" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1113" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F1113" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G1113" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H1113" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I1113" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1113" s="0">
+        <x:v>23101</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1114" spans="1:10">
+      <x:c r="A1114" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1114" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1114" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1114" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1114" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F1114" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G1114" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H1114" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I1114" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1114" s="0">
+        <x:v>23825</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1115" spans="1:10">
+      <x:c r="A1115" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1115" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1115" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1115" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1115" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F1115" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G1115" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H1115" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I1115" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1115" s="0">
+        <x:v>23822</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1116" spans="1:10">
+      <x:c r="A1116" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1116" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1116" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1116" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1116" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F1116" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G1116" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H1116" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I1116" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1116" s="0">
+        <x:v>22709</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1117" spans="1:10">
+      <x:c r="A1117" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1117" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1117" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1117" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1117" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F1117" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G1117" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H1117" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I1117" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1117" s="0">
+        <x:v>23054</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1118" spans="1:10">
+      <x:c r="A1118" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1118" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1118" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1118" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1118" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F1118" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G1118" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H1118" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I1118" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1118" s="0">
+        <x:v>179769</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1119" spans="1:10">
+      <x:c r="A1119" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1119" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1119" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1119" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1119" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F1119" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G1119" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H1119" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I1119" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1119" s="0">
+        <x:v>11740</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1120" spans="1:10">
+      <x:c r="A1120" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1120" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1120" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1120" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1120" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F1120" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G1120" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H1120" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I1120" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1120" s="0">
+        <x:v>15049</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1121" spans="1:10">
+      <x:c r="A1121" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1121" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1121" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1121" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1121" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F1121" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G1121" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H1121" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I1121" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1121" s="0">
+        <x:v>19371</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1122" spans="1:10">
+      <x:c r="A1122" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1122" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1122" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1122" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1122" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F1122" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G1122" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H1122" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I1122" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1122" s="0">
+        <x:v>24367</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1123" spans="1:10">
+      <x:c r="A1123" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1123" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1123" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1123" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1123" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F1123" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G1123" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H1123" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I1123" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1123" s="0">
+        <x:v>25780</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1124" spans="1:10">
+      <x:c r="A1124" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1124" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1124" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1124" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1124" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F1124" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G1124" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H1124" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I1124" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1124" s="0">
+        <x:v>26650</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1125" spans="1:10">
+      <x:c r="A1125" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1125" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1125" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1125" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1125" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F1125" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G1125" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H1125" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I1125" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1125" s="0">
+        <x:v>28743</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1126" spans="1:10">
+      <x:c r="A1126" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1126" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1126" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1126" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1126" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F1126" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G1126" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H1126" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I1126" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1126" s="0">
+        <x:v>28069</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1127" spans="1:10">
+      <x:c r="A1127" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1127" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1127" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1127" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1127" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F1127" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G1127" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H1127" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I1127" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1127" s="0">
+        <x:v>36805</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1128" spans="1:10">
+      <x:c r="A1128" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1128" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1128" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1128" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1128" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F1128" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G1128" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H1128" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I1128" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1128" s="0">
+        <x:v>1109</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1129" spans="1:10">
+      <x:c r="A1129" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1129" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1129" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1129" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1129" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F1129" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G1129" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H1129" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I1129" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1129" s="0">
+        <x:v>1737</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1130" spans="1:10">
+      <x:c r="A1130" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1130" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1130" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1130" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1130" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F1130" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G1130" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H1130" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I1130" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1130" s="0">
+        <x:v>3584</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1131" spans="1:10">
+      <x:c r="A1131" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1131" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1131" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1131" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1131" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F1131" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G1131" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H1131" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I1131" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1131" s="0">
+        <x:v>4764</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1132" spans="1:10">
+      <x:c r="A1132" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1132" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1132" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1132" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1132" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F1132" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G1132" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H1132" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I1132" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1132" s="0">
+        <x:v>5734</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1133" spans="1:10">
+      <x:c r="A1133" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1133" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1133" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1133" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1133" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F1133" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G1133" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H1133" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I1133" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1133" s="0">
+        <x:v>5797</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1134" spans="1:10">
+      <x:c r="A1134" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1134" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1134" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1134" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1134" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F1134" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G1134" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H1134" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I1134" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1134" s="0">
+        <x:v>6992</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1135" spans="1:10">
+      <x:c r="A1135" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1135" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1135" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1135" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1135" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F1135" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G1135" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H1135" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I1135" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1135" s="0">
+        <x:v>7088</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1136" spans="1:10">
+      <x:c r="A1136" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1136" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1136" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1136" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1136" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F1136" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G1136" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H1136" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I1136" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1136" s="0">
+        <x:v>2237</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1137" spans="1:10">
+      <x:c r="A1137" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1137" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1137" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1137" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1137" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F1137" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G1137" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H1137" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I1137" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1137" s="0">
+        <x:v>70</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1138" spans="1:10">
+      <x:c r="A1138" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1138" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1138" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1138" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1138" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F1138" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G1138" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H1138" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I1138" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1138" s="0">
+        <x:v>107</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1139" spans="1:10">
+      <x:c r="A1139" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1139" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1139" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1139" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1139" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F1139" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G1139" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H1139" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I1139" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1139" s="0">
+        <x:v>146</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1140" spans="1:10">
+      <x:c r="A1140" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1140" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1140" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1140" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1140" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F1140" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G1140" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H1140" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I1140" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1140" s="0">
+        <x:v>292</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1141" spans="1:10">
+      <x:c r="A1141" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1141" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1141" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1141" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1141" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F1141" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G1141" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H1141" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I1141" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1141" s="0">
+        <x:v>219</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1142" spans="1:10">
+      <x:c r="A1142" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1142" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1142" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1142" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1142" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F1142" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G1142" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H1142" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I1142" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1142" s="0">
+        <x:v>463</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1143" spans="1:10">
+      <x:c r="A1143" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1143" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1143" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1143" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1143" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F1143" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G1143" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H1143" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I1143" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1143" s="0">
+        <x:v>466</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1144" spans="1:10">
+      <x:c r="A1144" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1144" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1144" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1144" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1144" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F1144" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G1144" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H1144" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I1144" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1144" s="0">
+        <x:v>474</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1145" spans="1:10">
+      <x:c r="A1145" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1145" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1145" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1145" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1145" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F1145" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G1145" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H1145" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I1145" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1145" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1146" spans="1:10">
+      <x:c r="A1146" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1146" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1146" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1146" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1146" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F1146" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G1146" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H1146" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I1146" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1146" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1147" spans="1:10">
+      <x:c r="A1147" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1147" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1147" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1147" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1147" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F1147" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G1147" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H1147" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I1147" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1147" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1148" spans="1:10">
+      <x:c r="A1148" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1148" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1148" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1148" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1148" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F1148" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G1148" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H1148" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I1148" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1148" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1149" spans="1:10">
+      <x:c r="A1149" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1149" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1149" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1149" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1149" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F1149" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G1149" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H1149" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I1149" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1149" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1150" spans="1:10">
+      <x:c r="A1150" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1150" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1150" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1150" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1150" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F1150" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G1150" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H1150" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I1150" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1150" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1151" spans="1:10">
+      <x:c r="A1151" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1151" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1151" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1151" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1151" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F1151" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G1151" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H1151" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I1151" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1151" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1152" spans="1:10">
+      <x:c r="A1152" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1152" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1152" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1152" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1152" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F1152" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G1152" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H1152" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I1152" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1152" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="1153" spans="1:10">
+      <x:c r="A1153" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B1153" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C1153" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D1153" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E1153" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F1153" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G1153" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H1153" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I1153" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J1153" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -36125,99 +38208,101 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J1081" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="ED105"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Pupils in Mainstream Classes"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="15">
+      <x:sharedItems count="16">
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
         <x:s v="2025"/>
+        <x:s v="2026"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Academic Year">
-      <x:sharedItems count="15">
+      <x:sharedItems count="16">
         <x:s v="2010-2011"/>
         <x:s v="2011-2012"/>
         <x:s v="2012-2013"/>
         <x:s v="2013-2014"/>
         <x:s v="2014-2015"/>
         <x:s v="2015-2016"/>
         <x:s v="2016-2017"/>
         <x:s v="2017-2018"/>
         <x:s v="2018-2019"/>
         <x:s v="2019-2020"/>
         <x:s v="2020-2021"/>
         <x:s v="2021-2022"/>
         <x:s v="2022-2023"/>
         <x:s v="2023-2024"/>
         <x:s v="2024-2025"/>
+        <x:s v="2025-2026"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02445V02957">
       <x:sharedItems count="8">
         <x:s v="-"/>
         <x:s v="1"/>
         <x:s v="2"/>
         <x:s v="3"/>
         <x:s v="4"/>
         <x:s v="5"/>
         <x:s v="6"/>
         <x:s v="7"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Class Size">
       <x:sharedItems count="8">
         <x:s v="All pupils"/>
         <x:s v="0-9 pupils"/>
         <x:s v="10-19 pupils"/>
         <x:s v="20-24 pupils"/>
         <x:s v="25-29 pupils"/>
         <x:s v="30-34 pupils"/>
         <x:s v="35-39 pupils"/>
         <x:s v="40 pupils and over"/>
       </x:sharedItems>
@@ -36232,51 +38317,51 @@
         <x:s v="115"/>
         <x:s v="116"/>
         <x:s v="117"/>
         <x:s v="118"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="School Programme">
       <x:sharedItems count="9">
         <x:s v="All mainstream national school programmes"/>
         <x:s v="Junior infants"/>
         <x:s v="Senior infants"/>
         <x:s v="1st class"/>
         <x:s v="2nd class"/>
         <x:s v="3rd class"/>
         <x:s v="4th class"/>
         <x:s v="5th class"/>
         <x:s v="6th class"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="553319" count="925">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="553319" count="985">
         <x:n v="492742"/>
         <x:n v="63784"/>
         <x:n v="63782"/>
         <x:n v="64134"/>
         <x:n v="62416"/>
         <x:n v="61487"/>
         <x:n v="59605"/>
         <x:n v="58545"/>
         <x:n v="58989"/>
         <x:n v="2129"/>
         <x:n v="415"/>
         <x:n v="329"/>
         <x:n v="291"/>
         <x:n v="239"/>
         <x:n v="178"/>
         <x:n v="219"/>
         <x:n v="213"/>
         <x:n v="245"/>
         <x:n v="66657"/>
         <x:n v="12323"/>
         <x:n v="10219"/>
         <x:n v="8228"/>
         <x:n v="7377"/>
         <x:n v="6616"/>
         <x:n v="6164"/>
@@ -37158,34 +39243,13919 @@
         <x:n v="12478"/>
         <x:n v="18196"/>
         <x:n v="22578"/>
         <x:n v="25332"/>
         <x:n v="27106"/>
         <x:n v="29105"/>
         <x:n v="29505"/>
         <x:n v="28503"/>
         <x:n v="41673"/>
         <x:n v="1441"/>
         <x:n v="1889"/>
         <x:n v="3941"/>
         <x:n v="5784"/>
         <x:n v="5853"/>
         <x:n v="7154"/>
         <x:n v="7577"/>
         <x:n v="8034"/>
         <x:n v="1743"/>
         <x:n v="84"/>
         <x:n v="92"/>
         <x:n v="145"/>
         <x:n v="248"/>
         <x:n v="287"/>
         <x:n v="462"/>
         <x:n v="30"/>
+        <x:n v="520482"/>
+        <x:n v="58797"/>
+        <x:n v="60840"/>
+        <x:n v="63032"/>
+        <x:n v="65111"/>
+        <x:n v="66563"/>
+        <x:n v="66884"/>
+        <x:n v="69225"/>
+        <x:n v="70030"/>
+        <x:n v="2522"/>
+        <x:n v="346"/>
+        <x:n v="382"/>
+        <x:n v="344"/>
+        <x:n v="257"/>
+        <x:n v="274"/>
+        <x:n v="283"/>
+        <x:n v="282"/>
+        <x:n v="108802"/>
+        <x:n v="22992"/>
+        <x:n v="18603"/>
+        <x:n v="13253"/>
+        <x:n v="12233"/>
+        <x:n v="10748"/>
+        <x:n v="9878"/>
+        <x:n v="10032"/>
+        <x:n v="11063"/>
+        <x:n v="190347"/>
+        <x:n v="22540"/>
+        <x:n v="24962"/>
+        <x:n v="26334"/>
+        <x:n v="23101"/>
+        <x:n v="23825"/>
+        <x:n v="23822"/>
+        <x:n v="22709"/>
+        <x:n v="23054"/>
+        <x:n v="179769"/>
+        <x:n v="11740"/>
+        <x:n v="15049"/>
+        <x:n v="19371"/>
+        <x:n v="24367"/>
+        <x:n v="25780"/>
+        <x:n v="26650"/>
+        <x:n v="28743"/>
+        <x:n v="28069"/>
+        <x:n v="36805"/>
+        <x:n v="1109"/>
+        <x:n v="1737"/>
+        <x:n v="3584"/>
+        <x:n v="4764"/>
+        <x:n v="5734"/>
+        <x:n v="5797"/>
+        <x:n v="6992"/>
+        <x:n v="7088"/>
+        <x:n v="2237"/>
+        <x:n v="70"/>
+        <x:n v="107"/>
+        <x:n v="146"/>
+        <x:n v="292"/>
+        <x:n v="463"/>
+        <x:n v="474"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="492742"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="63784"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="63782"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="64134"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="62416"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="61487"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="59605"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="58545"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="58989"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="2129"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="415"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="329"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="291"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="239"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="178"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="219"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="213"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="245"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="66657"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="12323"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="10219"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="8228"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="7377"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="6616"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="6164"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="7329"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="8401"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="126317"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="20194"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="16516"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="16598"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="15931"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="13562"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="13886"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="14916"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="14714"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="199882"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="22896"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="27032"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="27203"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="26160"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="26874"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="24800"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="21885"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="23032"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="90733"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="7383"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="9123"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="10846"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="11863"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="13414"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="13540"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="12929"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="11635"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="6939"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="533"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="563"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="968"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="846"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="843"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="996"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="1255"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="935"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2011"/>
+    <s v="2010-2011"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="506216"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="68745"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="64104"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="64151"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="64477"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="63142"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="61987"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="60408"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="59202"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="1785"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="246"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="224"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="200"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="204"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="225"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="242"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="234"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="58487"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="10767"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="9230"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="7130"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="6565"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="5534"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="5632"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="6217"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="7412"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="124451"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="19096"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="17182"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="14921"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="15981"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="13897"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="13095"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="14341"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="15938"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="208672"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="27102"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="26318"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="27946"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="27437"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="27866"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="27152"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="23345"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="21506"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="105385"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="10650"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="10530"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="13326"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="13138"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="14773"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="14987"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="15237"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="12744"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="7141"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="750"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="582"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="585"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="1146"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="868"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="896"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="1007"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="1307"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="295"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2012"/>
+    <s v="2011-2012"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="61"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="515676"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="71435"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="67852"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="63607"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="63629"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="64291"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="62792"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="61986"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="60084"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="1733"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="232"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="216"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="202"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="195"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="211"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="215"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="233"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="229"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="52712"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="9840"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="7706"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="6560"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="6031"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="5798"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="4651"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="5732"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="6394"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="124603"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="20163"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="18027"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="15224"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="14540"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="13876"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="13864"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="13212"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="15697"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="215275"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="27148"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="28079"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="28004"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="27625"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="27488"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="27621"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="26501"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="22809"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="111935"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="13408"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="13033"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="12645"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="14188"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="15300"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="14837"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="14905"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="13619"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="9257"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="603"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="791"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="949"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="1033"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="1603"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="1579"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="1380"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="1319"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="161"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2013"/>
+    <s v="2012-2013"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="525141"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="72392"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="70642"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="67277"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="63208"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="63432"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="63904"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="62644"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="61642"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="1357"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="179"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="177"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="188"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="173"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="159"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="151"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="156"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="174"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="52170"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="9570"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="7019"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="6318"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="6407"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="5286"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="5350"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="5544"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="6676"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="126298"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="20218"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="17660"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="16267"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="14803"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="13683"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="14668"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="14341"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="14658"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="220823"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="28317"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="29936"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="28996"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="26267"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="27963"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="27676"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="26654"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="25014"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="114733"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="13669"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="14928"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="14618"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="14172"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="14694"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="14513"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="14284"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="13855"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="9639"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="439"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="922"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="890"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="1386"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="1647"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="1546"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="1629"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="1180"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="121"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2014"/>
+    <s v="2013-2014"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="85"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="532931"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="71662"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="71727"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="70256"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="66954"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="62958"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="63279"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="63864"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="62231"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="1226"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="172"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="172"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="172"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="174"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="143"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="137"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="137"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="119"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="52093"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="10385"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="7688"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="5361"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="5659"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="5440"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="5174"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="6025"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="6361"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="126766"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="19979"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="17370"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="15674"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="15487"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="14130"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="13795"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="14091"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="16240"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="227218"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="28291"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="30353"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="30549"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="29026"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="27119"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="27656"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="28423"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="25801"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="115683"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="12162"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="15552"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="17348"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="15564"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="14556"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="14670"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="13603"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="12228"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="9905"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="673"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="592"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="1152"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="1028"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="1556"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="1837"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="1585"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="1482"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2015"/>
+    <s v="2014-2015"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="540955"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="71565"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="71280"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="71403"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="70021"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="66943"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="62844"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="63365"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="63534"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="1142"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="167"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="172"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="173"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="147"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="123"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="113"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="53984"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="10605"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="8511"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="6302"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="5871"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="5355"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="5182"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="5487"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="6671"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="125749"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="19915"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="17211"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="14576"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="14224"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="14300"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="13977"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="15063"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="16483"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="230705"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="29281"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="30361"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="31802"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="30133"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="28971"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="26831"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="27213"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="26113"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="120665"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="11303"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="14271"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="17846"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="18508"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="16872"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="15223"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="14166"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="12476"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="8290"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="249"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="690"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="669"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="1091"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="1277"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="1406"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="1287"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="1621"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="420"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="112"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2016"/>
+    <s v="2015-2016"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="545364"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="68438"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="71270"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="71027"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="71451"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="69954"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="66937"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="63007"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="63280"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="1359"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="189"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="176"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="182"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="124"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="170"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="163"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="162"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="56947"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="11651"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="8659"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="7207"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="6597"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="4834"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="5056"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="5908"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="7035"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="135693"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="22981"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="19004"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="16652"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="15101"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="14894"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="15466"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="15536"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="16059"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="233039"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="26455"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="31558"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="31258"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="31375"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="31161"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="28866"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="25793"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="26573"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="110295"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="6939"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="11581"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="14896"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="17306"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="17604"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="16006"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="13834"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="12129"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="7745"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="178"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="279"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="816"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="872"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="1270"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="1357"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="1671"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="1302"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="286"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="67"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="102"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2017"/>
+    <s v="2016-2017"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="549679"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="67662"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="68415"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="71078"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="70910"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="71403"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="70058"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="67118"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="63035"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="1599"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="233"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="212"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="225"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="212"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="150"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="161"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="196"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="60898"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="12893"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="9693"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="7194"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="6991"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="5180"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="5360"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="6473"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="7114"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="134503"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="21751"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="20844"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="16697"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="15267"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="14670"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="14188"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="15081"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="16005"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="233436"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="25606"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="28510"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="31262"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="30860"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="32255"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="31181"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="28355"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="25407"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="111303"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="6845"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="8703"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="15106"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="16585"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="17956"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="17887"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="15535"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="12686"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="7858"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="334"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="453"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="594"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="995"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="1174"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="1257"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="1461"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="1590"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2018"/>
+    <s v="2017-2018"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="553319"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="67058"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="67445"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="68285"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="70914"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="70849"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="71372"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="70297"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="67099"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="1643"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="213"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="243"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="224"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="259"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="143"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="178"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="178"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="205"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="62901"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="14007"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="10346"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="7512"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="6924"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="5885"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="5309"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="5704"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="7214"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="141251"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="23120"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="21031"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="18663"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="16459"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="15540"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="15280"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="14760"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="16398"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="237910"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="24219"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="28007"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="30654"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="32355"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="31663"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="32449"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="30327"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="28236"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="103944"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="5233"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="7583"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="10765"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="14314"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="17011"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="17137"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="17992"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="13909"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="5382"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="266"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="235"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="425"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="603"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="607"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="1019"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="1193"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="1034"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="288"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="143"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2019"/>
+    <s v="2018-2019"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="103"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="552543"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="66120"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="66943"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="67333"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="68307"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="70955"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="71003"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="71579"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="70303"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="1931"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="354"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="235"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="280"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="286"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="191"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="218"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="174"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="67808"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="15267"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="10909"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="8518"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="7612"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="6123"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="6051"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="6108"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="7220"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="147155"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="22960"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="21489"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="19230"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="18174"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="16690"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="15597"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="15874"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="17141"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="237503"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="23278"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="27943"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="29570"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="30817"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="31964"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="32300"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="32707"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="28924"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="93045"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="3999"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="6111"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="9396"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="11033"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="15124"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="15910"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="15651"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="15821"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="4985"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="250"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="237"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="339"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="363"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="843"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="949"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="1003"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="1001"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="116"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2020"/>
+    <s v="2019-2020"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="545493"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="63427"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="65931"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="66932"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="67359"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="68213"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="70930"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="71160"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="71541"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="3111"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="640"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="649"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="327"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="394"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="268"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="316"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="299"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="218"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="79738"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="17057"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="12818"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="9319"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="9224"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="7394"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="7163"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="7839"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="8924"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="156737"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="22541"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="22002"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="20477"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="19486"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="18954"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="18078"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="17280"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="17919"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="227677"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="19918"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="25402"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="29195"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="28567"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="31667"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="31107"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="31166"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="30655"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="74622"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="3212"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="4791"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="7385"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="9303"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="9510"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="13696"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="13724"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="13001"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="3608"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="269"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="229"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="385"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="420"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="570"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="852"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="824"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2021"/>
+    <s v="2020-2021"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="537366"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="63583"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="63506"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="65822"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="66949"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="67251"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="68259"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="70924"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="71072"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="3971"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="764"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="736"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="517"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="485"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="390"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="389"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="388"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="302"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="86863"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="18046"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="13533"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="10654"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="9599"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="8961"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="7969"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="8344"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="9757"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="165593"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="23269"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="22846"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="21821"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="20064"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="19398"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="19432"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="19460"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="19303"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="214835"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="18406"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="22176"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="26249"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="28680"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="28893"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="30310"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="30280"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="29841"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="63356"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="2899"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="4110"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="6523"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="7904"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="9143"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="9558"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="12080"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="11139"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="2748"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="199"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="105"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="217"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="466"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="601"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="372"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="730"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2022"/>
+    <s v="2021-2022"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="539075"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="63459"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="64782"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="64892"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="67258"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="68276"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="68498"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="69769"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="72141"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="2109"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="327"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="300"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="289"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="286"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="188"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="220"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="250"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="249"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="91596"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="19246"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="14624"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="11280"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="10902"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="9389"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="7906"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="8537"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="9712"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="171511"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="23418"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="22773"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="22103"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="21111"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="20349"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="20552"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="20180"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="21025"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="212514"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="17591"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="22666"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="25606"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="27490"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="29895"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="30189"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="30122"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="28955"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="58910"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="2842"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="4384"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="5438"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="7247"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="7930"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="9213"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="10056"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="11800"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="2354"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="176"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="199"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="507"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="418"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="599"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="385"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="81"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2023"/>
+    <s v="2022-2023"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="535111"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="62154"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="64196"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="65639"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="65844"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="68238"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="69182"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="69427"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="70431"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="2177"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="320"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="364"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="280"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="329"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="218"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="232"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="223"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="211"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="100910"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="21125"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="16565"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="12182"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="10908"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="10424"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="9392"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="9716"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="10598"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="181100"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="24212"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="24202"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="23545"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="21989"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="22896"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="21340"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="20625"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="22291"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="199896"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="14493"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="19882"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="24505"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="26262"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="27136"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="30102"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="30137"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="27379"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="49324"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="2004"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="3109"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="4993"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="6095"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="7353"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="7804"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="8408"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="9558"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="1704"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="134"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="261"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="211"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="312"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="318"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="394"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2024"/>
+    <s v="2023-2024"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="529062"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="60715"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="62633"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="64665"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="66192"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="66461"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="68770"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="69807"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="69819"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="2298"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="364"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="384"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="308"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="300"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="204"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="206"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="219"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="313"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="106948"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="22590"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="17081"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="12959"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="11497"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="10987"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="9925"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="10507"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="11402"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="183555"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="23758"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="24991"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="24734"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="23142"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="22051"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="22063"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="21711"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="21105"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="192803"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="12478"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="18196"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="22578"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="25332"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="27106"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="29105"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="29505"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="28503"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="41673"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="1441"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="1889"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="3941"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="5784"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="5853"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="7154"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="7577"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="8034"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="1743"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="84"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="92"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="145"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="137"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="248"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="287"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="288"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="462"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2025"/>
+    <s v="2024-2025"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="520482"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="58797"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="60840"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="63032"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="65111"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="66563"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="66884"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="69225"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="-"/>
+    <s v="All pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="70030"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="2522"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="346"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="382"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="344"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="354"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="257"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="274"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="283"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="1"/>
+    <s v="0-9 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="282"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="108802"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="22992"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="18603"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="13253"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="12233"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="10748"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="9878"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="10032"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="2"/>
+    <s v="10-19 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="11063"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="190347"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="22540"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="24962"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="26334"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="23101"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="23825"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="23822"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="22709"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="3"/>
+    <s v="20-24 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="23054"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="179769"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="11740"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="15049"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="19371"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="24367"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="25780"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="26650"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="28743"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="4"/>
+    <s v="25-29 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="28069"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="36805"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="1109"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="1737"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="3584"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="4764"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="5734"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="5797"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="6992"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="5"/>
+    <s v="30-34 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="7088"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="2237"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="107"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="146"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="292"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="219"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="463"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="466"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="6"/>
+    <s v="35-39 pupils"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="474"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="11"/>
+    <s v="All mainstream national school programmes"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="111"/>
+    <s v="Junior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="112"/>
+    <s v="Senior infants"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="113"/>
+    <s v="1st class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="114"/>
+    <s v="2nd class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="115"/>
+    <s v="3rd class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="116"/>
+    <s v="4th class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="117"/>
+    <s v="5th class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="ED105"/>
+    <s v="Pupils in Mainstream Classes"/>
+    <s v="2026"/>
+    <s v="2025-2026"/>
+    <s v="7"/>
+    <s v="40 pupils and over"/>
+    <s v="118"/>
+    <s v="6th class"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+</pivotCacheRecords>
 </file>