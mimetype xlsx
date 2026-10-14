--- v1 (2026-02-25)
+++ v2 (2026-10-14)
@@ -1,136 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d28827c6aa43c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/48fe5ed5a93142299b643868d0980efd.psmdcp" Id="R7fd5447a3d3b4f90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed1880356ef4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c585c7974cb4a33b996bddfb1e12539.psmdcp" Id="R7a650f37f7654675" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>EATR05</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Early School Leavers as a Percentage of Persons aged 18-24 in EU Member States</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>11/09/2025 11:00:00</x:t>
+    <x:t>25/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-eda/educationalattainmentthematicreport2024/backgroundnotes/) for definition of a higher secondary level education.&lt;br&gt;Care should be taken interpreting the data due to small cell sizes.&lt;br&gt;2023 Eurostat data extracted 12.09.2024.&lt;br&gt;11 September 2025 - Data from Educational Attainment Thematic Report 2022(https://www.cso.ie/en/releasesandpublications/ep/p-eda/educationalattainmentthematicreport2022/irelandtheeuandeducationalattainment/) &amp; 2023(https://www.cso.ie/en/releasesandpublications/ep/p-eda/educationalattainmentthematicreport2023/irelandtheeuandeducationalattainment/) added.</x:t>
+    <x:t>Early school leavers are defined as persons aged 18 to 24 whose highest level of education attained is lower secondary or below and have not received education (either formal or non-formal) in the four weeks prior to the survey.&lt;br&gt;Care should be taken interpreting the data due to small cell sizes.&lt;br&gt;.. Data not available.&lt;br&gt;2025 Eurostat data extracted 11 September 2026.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EATR05/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EDA</x:t>
   </x:si>
   <x:si>
     <x:t>Educational Attainment</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Kevin Healy</x:t>
+    <x:t>Eimear Clancy</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>education@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5370</x:t>
+    <x:t>(+353) 21 453 5113</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>ESTAT</x:t>
   </x:si>
   <x:si>
     <x:t>Eurostat</x:t>
   </x:si>
   <x:si>
     <x:t>https://ec.europa.eu/eurostat</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -348,50 +348,59 @@
     <x:t>Slovakia</x:t>
   </x:si>
   <x:si>
     <x:t>SI</x:t>
   </x:si>
   <x:si>
     <x:t>Slovenia</x:t>
   </x:si>
   <x:si>
     <x:t>ES</x:t>
   </x:si>
   <x:si>
     <x:t>Spain</x:t>
   </x:si>
   <x:si>
     <x:t>SE</x:t>
   </x:si>
   <x:si>
     <x:t>Sweden</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t/>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -543,61 +552,65 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="3">
+      <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="3">
+      <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="C04026V04786" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="28">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
@@ -644,52 +657,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H85" totalsRowShown="0">
-  <x:autoFilter ref="A1:H85"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H141" totalsRowShown="0">
+  <x:autoFilter ref="A1:H141"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04026V04786"/>
     <x:tableColumn id="6" name="EU Member State"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1190,51 +1203,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H85"/>
+  <x:dimension ref="A1:H141"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="53.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="24.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -2841,51 +2854,51 @@
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H63" s="0">
-        <x:v>11</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H64" s="0">
@@ -3413,50 +3426,1506 @@
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H85" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:8">
+      <x:c r="A86" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B86" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C86" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D86" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E86" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F86" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G86" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H86" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:8">
+      <x:c r="A87" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B87" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C87" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D87" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E87" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F87" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G87" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H87" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:8">
+      <x:c r="A88" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B88" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C88" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D88" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E88" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F88" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G88" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H88" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:8">
+      <x:c r="A89" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B89" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C89" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D89" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E89" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F89" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G89" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H89" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:8">
+      <x:c r="A90" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B90" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C90" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D90" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E90" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F90" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G90" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H90" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:8">
+      <x:c r="A91" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B91" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C91" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D91" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E91" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F91" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G91" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H91" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:8">
+      <x:c r="A92" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B92" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C92" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D92" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E92" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F92" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G92" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H92" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:8">
+      <x:c r="A93" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B93" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C93" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D93" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E93" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F93" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G93" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H93" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:8">
+      <x:c r="A94" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B94" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C94" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D94" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E94" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F94" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G94" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H94" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:8">
+      <x:c r="A95" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B95" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C95" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D95" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E95" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F95" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G95" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H95" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:8">
+      <x:c r="A96" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B96" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C96" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D96" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E96" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F96" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G96" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H96" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:8">
+      <x:c r="A97" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B97" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C97" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D97" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E97" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F97" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G97" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H97" s="0">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:8">
+      <x:c r="A98" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B98" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C98" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D98" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E98" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F98" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G98" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H98" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:8">
+      <x:c r="A99" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B99" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C99" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D99" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E99" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F99" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G99" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H99" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:8">
+      <x:c r="A100" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B100" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C100" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D100" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E100" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F100" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G100" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H100" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:8">
+      <x:c r="A101" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B101" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C101" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D101" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E101" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F101" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G101" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H101" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:8">
+      <x:c r="A102" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B102" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C102" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D102" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E102" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F102" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G102" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H102" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:8">
+      <x:c r="A103" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B103" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C103" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D103" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E103" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F103" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G103" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H103" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:8">
+      <x:c r="A104" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B104" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C104" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D104" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E104" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F104" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="G104" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H104" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:8">
+      <x:c r="A105" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B105" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C105" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D105" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E105" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F105" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G105" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H105" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:8">
+      <x:c r="A106" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B106" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C106" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D106" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E106" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F106" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="G106" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H106" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:8">
+      <x:c r="A107" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B107" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C107" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D107" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E107" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F107" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G107" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H107" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:8">
+      <x:c r="A108" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B108" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C108" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D108" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E108" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F108" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G108" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H108" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:8">
+      <x:c r="A109" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B109" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C109" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D109" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E109" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F109" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G109" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H109" s="0">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:8">
+      <x:c r="A110" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F110" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G110" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H110" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:8">
+      <x:c r="A111" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F111" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G111" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H111" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:8">
+      <x:c r="A112" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F112" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="G112" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H112" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:8">
+      <x:c r="A113" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F113" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="G113" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H113" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:8">
+      <x:c r="A114" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F114" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G114" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H114" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:8">
+      <x:c r="A115" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F115" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G115" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H115" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:8">
+      <x:c r="A116" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F116" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G116" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H116" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:8">
+      <x:c r="A117" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F117" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G117" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H117" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:8">
+      <x:c r="A118" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F118" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G118" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H118" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:8">
+      <x:c r="A119" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F119" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G119" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H119" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:8">
+      <x:c r="A120" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F120" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G120" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H120" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:8">
+      <x:c r="A121" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F121" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G121" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H121" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:8">
+      <x:c r="A122" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F122" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G122" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H122" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:8">
+      <x:c r="A123" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F123" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G123" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H123" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:8">
+      <x:c r="A124" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B124" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F124" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G124" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H124" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:8">
+      <x:c r="A125" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F125" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G125" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H125" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:8">
+      <x:c r="A126" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F126" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G126" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H126" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:8">
+      <x:c r="A127" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B127" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F127" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G127" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H127" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:8">
+      <x:c r="A128" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B128" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F128" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G128" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H128" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:8">
+      <x:c r="A129" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B129" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F129" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G129" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H129" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:8">
+      <x:c r="A130" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B130" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F130" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G130" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H130" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:8">
+      <x:c r="A131" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B131" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F131" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G131" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H131" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:8">
+      <x:c r="A132" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B132" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F132" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="G132" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H132" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:8">
+      <x:c r="A133" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B133" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F133" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G133" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H133" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:8">
+      <x:c r="A134" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B134" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E134" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F134" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="G134" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H134" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:8">
+      <x:c r="A135" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B135" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F135" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G135" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H135" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:8">
+      <x:c r="A136" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B136" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C136" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F136" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G136" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H136" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:8">
+      <x:c r="A137" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B137" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C137" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D137" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E137" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F137" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G137" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H137" s="0">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:8">
+      <x:c r="A138" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B138" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C138" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D138" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E138" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F138" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G138" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H138" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:8">
+      <x:c r="A139" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B139" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C139" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D139" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E139" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F139" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G139" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H139" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:8">
+      <x:c r="A140" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B140" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C140" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D140" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E140" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F140" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="G140" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H140" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:8">
+      <x:c r="A141" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B141" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C141" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D141" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E141" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F141" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="G141" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H141" s="0">
         <x:v>7</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
@@ -3503,61 +4972,65 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="EATR05C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Early school leavers as a percentage of persons aged 18-24"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="3">
+      <x:sharedItems count="5">
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="3">
+      <x:sharedItems count="5">
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04026V04786">
       <x:sharedItems count="28">
         <x:s v="EU272020"/>
         <x:s v="AT"/>
         <x:s v="BE"/>
         <x:s v="BG"/>
         <x:s v="HR"/>
         <x:s v="CY"/>
         <x:s v="CZ"/>
         <x:s v="DK"/>
         <x:s v="EE"/>
         <x:s v="FI"/>
         <x:s v="FR"/>
         <x:s v="DE"/>
         <x:s v="GR"/>
         <x:s v="HU"/>
         <x:s v="IE"/>
         <x:s v="IT"/>
         <x:s v="LV"/>
         <x:s v="LT"/>
         <x:s v="LU"/>
         <x:s v="MT"/>
         <x:s v="NL"/>
@@ -3586,67 +5059,68 @@
         <x:s v="Germany"/>
         <x:s v="Greece"/>
         <x:s v="Hungary"/>
         <x:s v="Ireland"/>
         <x:s v="Italy"/>
         <x:s v="Latvia"/>
         <x:s v="Lithuania"/>
         <x:s v="Luxembourg"/>
         <x:s v="Malta"/>
         <x:s v="Netherlands (the)"/>
         <x:s v="Poland"/>
         <x:s v="Portugal"/>
         <x:s v="Romania"/>
         <x:s v="Slovakia"/>
         <x:s v="Slovenia"/>
         <x:s v="Spain"/>
         <x:s v="Sweden"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="2" maxValue="17" count="16">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="2" maxValue="17" count="17">
         <x:n v="10"/>
         <x:n v="8"/>
         <x:n v="7"/>
         <x:n v="12"/>
         <x:n v="2"/>
         <x:n v="6"/>
         <x:n v="3"/>
         <x:n v="13"/>
         <x:n v="5"/>
         <x:n v="9"/>
         <x:n v="11"/>
         <x:n v="15"/>
         <x:n v="4"/>
         <x:n v="16"/>
         <x:n v="14"/>
         <x:n v="17"/>
+        <x:s v=""/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="EATR05C01"/>
     <s v="Early school leavers as a percentage of persons aged 18-24"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="EU272020"/>
     <s v="EU27 countries (from 2020)"/>
     <s v="%"/>
     <n v="10"/>
   </r>
   <r>
     <s v="EATR05C01"/>
     <s v="Early school leavers as a percentage of persons aged 18-24"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="AT"/>
     <s v="Austria"/>
@@ -4229,51 +5703,51 @@
     <s v="2023"/>
     <s v="2023"/>
     <s v="BG"/>
     <s v="Bulgaria"/>
     <s v="%"/>
     <n v="9"/>
   </r>
   <r>
     <s v="EATR05C01"/>
     <s v="Early school leavers as a percentage of persons aged 18-24"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="HR"/>
     <s v="Croatia"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="EATR05C01"/>
     <s v="Early school leavers as a percentage of persons aged 18-24"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="CY"/>
     <s v="Cyprus"/>
     <s v="%"/>
-    <n v="11"/>
+    <n v="10"/>
   </r>
   <r>
     <s v="EATR05C01"/>
     <s v="Early school leavers as a percentage of persons aged 18-24"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="CZ"/>
     <s v="Czechia"/>
     <s v="%"/>
     <n v="6"/>
   </r>
   <r>
     <s v="EATR05C01"/>
     <s v="Early school leavers as a percentage of persons aged 18-24"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="DK"/>
     <s v="Denmark"/>
     <s v="%"/>
     <n v="10"/>
   </r>
   <r>
     <s v="EATR05C01"/>
     <s v="Early school leavers as a percentage of persons aged 18-24"/>
     <s v="2023"/>
@@ -4451,27 +5925,587 @@
     <s v="SI"/>
     <s v="Slovenia"/>
     <s v="%"/>
     <n v="5"/>
   </r>
   <r>
     <s v="EATR05C01"/>
     <s v="Early school leavers as a percentage of persons aged 18-24"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="ES"/>
     <s v="Spain"/>
     <s v="%"/>
     <n v="14"/>
   </r>
   <r>
     <s v="EATR05C01"/>
     <s v="Early school leavers as a percentage of persons aged 18-24"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="SE"/>
     <s v="Sweden"/>
     <s v="%"/>
     <n v="7"/>
   </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="EU272020"/>
+    <s v="EU27 countries (from 2020)"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="EU272020"/>
+    <s v="EU27 countries (from 2020)"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="AT"/>
+    <s v="Austria"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="BE"/>
+    <s v="Belgium"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="BG"/>
+    <s v="Bulgaria"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="HR"/>
+    <s v="Croatia"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CY"/>
+    <s v="Cyprus"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CZ"/>
+    <s v="Czechia"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="DK"/>
+    <s v="Denmark"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="EE"/>
+    <s v="Estonia"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="FI"/>
+    <s v="Finland"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="FR"/>
+    <s v="France"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="DE"/>
+    <s v="Germany"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="GR"/>
+    <s v="Greece"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="HU"/>
+    <s v="Hungary"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LV"/>
+    <s v="Latvia"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="LU"/>
+    <s v="Luxembourg"/>
+    <s v="%"/>
+    <s v=""/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="MT"/>
+    <s v="Malta"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="NL"/>
+    <s v="Netherlands (the)"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="PT"/>
+    <s v="Portugal"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="SK"/>
+    <s v="Slovakia"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="SI"/>
+    <s v="Slovenia"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="EATR05C01"/>
+    <s v="Early school leavers as a percentage of persons aged 18-24"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="SE"/>
+    <s v="Sweden"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
 </pivotCacheRecords>
 </file>