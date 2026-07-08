--- v0 (2025-11-07)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ea3c540558423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7de9828afee4609b2e2a052e54f17e8.psmdcp" Id="Rf1adcfda160e4446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5480819b77f2439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c85eeafe92ce4f9db9cf94057028d90a.psmdcp" Id="R5ca84cc86eb649bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>EATR01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Percentage of Early School Leavers and Other Persons aged 18-24</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>11/13/2024 11:00:00 AM</x:t>
+    <x:t>13/11/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-eda/educationalattainmentthematicreport2024/backgroundnotes/) for definition of an early school leaver and labour market (ILO employment) status.&lt;br&gt;Care should be taken when comparing year to year changes due to small cell sizes in certain subgroups.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EATR01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EDA</x:t>
   </x:si>
   <x:si>
     <x:t>Educational Attainment</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -427,283 +427,138 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...231 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="13">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="13">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+      </items>
+    </pivotField>
+    <pivotField name="C01999V02434" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Labour Market Status" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H157" totalsRowShown="0">
   <x:autoFilter ref="A1:H157"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C01999V02434"/>
     <x:tableColumn id="6" name="Labour Market Status"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -972,51 +827,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EATR01/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1205,51 +1060,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H157"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="23.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="38.567768" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -5319,51 +5174,51 @@
       <x:c r="E157" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H157" s="0">
         <x:v>29</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -5380,51 +5235,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H157" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="3">
         <x:s v="EATR01C01"/>
         <x:s v="EATR01C02"/>
         <x:s v="EATR01C03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="3">
         <x:s v="Early school leaver"/>
         <x:s v="Other persons aged 18-24"/>
         <x:s v="All persons aged 18-24"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="13">
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
@@ -5520,27 +5375,1588 @@
         <x:n v="15"/>
         <x:n v="52"/>
         <x:n v="12"/>
         <x:n v="57"/>
         <x:n v="9"/>
         <x:n v="8"/>
         <x:n v="62"/>
         <x:n v="6"/>
         <x:n v="63"/>
         <x:n v="70"/>
         <x:n v="72"/>
         <x:n v="22"/>
         <x:n v="19"/>
         <x:n v="16"/>
         <x:n v="13"/>
         <x:n v="10"/>
         <x:n v="42"/>
         <x:n v="71"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="74"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="40"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="66"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="26"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="45"/>
+  </r>
+  <r>
+    <s v="EATR01C01"/>
+    <s v="Early school leaver"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="52"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="57"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="63"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="72"/>
+  </r>
+  <r>
+    <s v="EATR01C02"/>
+    <s v="Other persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="46"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="22"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="68"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="56"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="65"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="42"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="36"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="69"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="62"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="70"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="In employment"/>
+    <s v="%"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="Unemployed"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="In Labour force"/>
+    <s v="%"/>
+    <n v="71"/>
+  </r>
+  <r>
+    <s v="EATR01C03"/>
+    <s v="All persons aged 18-24"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="15"/>
+    <s v="Not in labour force (economically inactive)"/>
+    <s v="%"/>
+    <n v="29"/>
+  </r>
+</pivotCacheRecords>
 </file>