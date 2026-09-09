--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5480819b77f2439e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c85eeafe92ce4f9db9cf94057028d90a.psmdcp" Id="R5ca84cc86eb649bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f7b6a5c8b63475a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/420bec5cfc004988a4bfbc5d9d576c60.psmdcp" Id="R830b98a8a8684d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>EATR01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Percentage of Early School Leavers and Other Persons aged 18-24</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>13/11/2024 11:00:00</x:t>
+    <x:t>14/08/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-eda/educationalattainmentthematicreport2024/backgroundnotes/) for definition of an early school leaver and labour market (ILO employment) status.&lt;br&gt;Care should be taken when comparing year to year changes due to small cell sizes in certain subgroups.</x:t>
+    <x:t>We are aware of an issue affecting the Unemployment figures in this dataset. We are currently working to rectify this issue and will publish the corrected figures as soon as possible. We apologise for any inconvenience this may cause.&lt;br&gt;&lt;br&gt;See Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-eda/educationalattainmentthematicreport2024/backgroundnotes/) for definition of an early school leaver and labour market (ILO employment) status.&lt;br&gt;Care should be taken when comparing year to year changes due to small cell sizes in certain subgroups.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EATR01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EDA</x:t>
   </x:si>
   <x:si>
     <x:t>Educational Attainment</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Kevin Healy</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>