--- v0 (2025-10-25)
+++ v1 (2026-10-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1d767a70b5436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1e74913675e748cdb68c2496320b8eb0.psmdcp" Id="Re7a192be27fb4d01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015eab30df1f4a3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f22c98737df43be85e4e833f4f7b2f0.psmdcp" Id="Rb9068d5486804f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>EAPI02</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Mean and Median Weekly Earnings Amongst Parents</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/2/2024 11:00:00 AM</x:t>
+    <x:t>02/07/2024 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Estimates are based on the annual Earnings Analysis using Administrative Data Sources (EAADS)(https://www.cso.ie/en/statistics/earnings/earningsanalysisusingadministrativedatasources/) dataset among those aged 25 to 59 years. The term ‘parents’ refers to reference persons and their partner/spouse who have at least one normally resident child under the age of 18. Parents were identified through linkage to the Census of Population(https://www.cso.ie/en/statistics/population/) in relevant reference years.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EAPI02/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>EAPI</x:t>
   </x:si>
   <x:si>
     <x:t>Earnings among Parents in Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -451,291 +451,152 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...239 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04282V05059" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Employment Cohorts" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V02508" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="5">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L361" totalsRowShown="0">
   <x:autoFilter ref="A1:L361"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C04282V05059"/>
     <x:tableColumn id="8" name="Employment Cohorts"/>
     <x:tableColumn id="9" name="C02076V02508"/>
     <x:tableColumn id="10" name="Age Group"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1008,51 +869,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EAPI02/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1241,51 +1102,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L361"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="26.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="34.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="12.567768" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="7.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -14995,51 +14856,51 @@
       <x:c r="I361" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="L361" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -15056,51 +14917,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L361" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="3">
         <x:s v="EAPI02C01"/>
         <x:s v="EAPI02C02"/>
         <x:s v="EAPI02C03"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="3">
         <x:s v="Mean Weekly Earnings"/>
         <x:s v="Median Weekly Earnings"/>
         <x:s v="Percentage of Employments"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="2">
         <x:s v="2016"/>
         <x:s v="2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Census Year">
       <x:sharedItems count="2">
         <x:s v="2016"/>
@@ -15473,27 +15334,5068 @@
         <x:n v="3.1"/>
         <x:n v="12.1"/>
         <x:n v="34.1"/>
         <x:n v="10.4"/>
         <x:n v="30.4"/>
         <x:n v="33"/>
         <x:n v="26.9"/>
         <x:n v="9.6"/>
         <x:n v="7.8"/>
         <x:n v="47.6"/>
         <x:n v="39.5"/>
         <x:n v="30.6"/>
         <x:n v="18"/>
         <x:n v="21.1"/>
         <x:n v="41.6"/>
         <x:n v="29.3"/>
         <x:n v="27.5"/>
         <x:n v="10.1"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="648.02"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="882.58"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="966.07"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="971.55"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="885.45"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="513.75"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="667.48"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="748.93"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="746.07"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="615.17"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="357.23"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="501.72"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="589.36"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="635.56"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="491.82"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="614.07"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="803.48"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="838.49"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="775.78"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="747.68"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="768.97"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="1042.68"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="1186.95"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="1124.48"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="1069.67"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="601.58"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="742.57"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="831.69"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="807.85"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="701.49"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="555.03"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="733.89"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="849.18"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="845.1"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="765.53"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="654.88"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="900.56"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="1005.36"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="939.06"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="848.89"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="554.92"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="722.03"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="706.28"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="700.76"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="691.95"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="431.66"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="586.43"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="637.73"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="618.08"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="524.15"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="348.97"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="483.95"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="556.29"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="581.48"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="468.35"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="573.17"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="702.56"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="674.71"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="621.83"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="646.05"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="882.09"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="1123.32"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="1235.17"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="1223.62"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="1159.37"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="716.95"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="864.2"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="948.92"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="932.12"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="840.02"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="434.81"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="617.96"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="786.67"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="839.23"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="649.21"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="808.99"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="1000.31"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="1060.21"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="968.53"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="956.28"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="1062.74"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="1340.25"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="1487.09"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="1423.12"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="1393.14"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="855.93"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="983.53"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="1050.01"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="981.16"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="963.2"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="748.27"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="976.49"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="1121.19"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="1140.7"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="1028.71"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="863.24"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="1128.19"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="1241.68"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="1162.4"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="1081.41"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="743.24"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="919.8"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="956.88"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="903.62"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="919.84"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="591.03"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="745.35"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="825.87"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="815.19"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="713.56"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="415.62"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="586.76"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="739.89"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="766.69"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="609.02"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="752.04"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="870.96"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="879.99"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="782.84"/>
+  </r>
+  <r>
+    <s v="EAPI02C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="829.62"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="564.11"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="730.23"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="734.27"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="770.46"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="706.24"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="469.96"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="576.75"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="600"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="582.43"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="527.93"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="290.71"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="385.82"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="448.27"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="480.75"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="368.97"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="538.89"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="662.98"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="648.26"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="619.62"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="606.13"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="649.08"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="846.6"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="917.82"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="892.75"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="842.94"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="550.17"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="630.75"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="656.82"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="625.89"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="597.23"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="515.85"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="636.13"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="677.67"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="681.12"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="631.87"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="565.2"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="717.62"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="761.6"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="739.69"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="663.85"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="481.72"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="622.1"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="560.3"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="579.29"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="577"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="384.66"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="497.5"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="500.23"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="460.65"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="436.26"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="283.75"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="368.12"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="419.25"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="430.35"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="351.25"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="508.38"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="602.03"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="541.34"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="513.92"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="545.45"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="757.66"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="914.27"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="944.68"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="913.46"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="911.35"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="635.99"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="735.13"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="754.94"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="735.52"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="707.35"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="337.92"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="484.69"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="600.83"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="635.64"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="491.2"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="693.79"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="805.17"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="804.9"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="740.88"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="761.05"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="877.26"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="1076.36"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="1146.93"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="1057.69"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="1085.17"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="750.64"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="827.62"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="825.43"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="766.66"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="802.4"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="697.21"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="793.75"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="854.54"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="831.42"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="801.83"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="725.49"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="886.02"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="921.79"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="859.86"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="832.83"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="651.18"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="768.25"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="752.49"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="697.12"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="748.5"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="518.71"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="622.87"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="649.99"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="633.97"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="588.05"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="322"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="456.61"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="562.03"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="587.44"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="458.53"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="Euro"/>
+    <n v="656.58"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="Euro"/>
+    <n v="713.28"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="Euro"/>
+    <n v="688.3"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="Euro"/>
+    <n v="625"/>
+  </r>
+  <r>
+    <s v="EAPI02C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="Euro"/>
+    <n v="678.95"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="49"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="33.8"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="41.7"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="43.9"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="41.5"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="28.1"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="32.7"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="34.2"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="24.3"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="47.9"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="35.7"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="39.2"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="44.4"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="13.7"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="37.3"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="40.2"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="32.6"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="34.8"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="24.1"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="14.6"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="50.1"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="31.9"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="44.2"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="43.4"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="11.5"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="28.2"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="41.8"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="27.1"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="32.7"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="33.6"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="24.6"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="45.6"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="41.1"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="28.8"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="49.3"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="19.7"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="20.2"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="40.9"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="33.8"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="29.9"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="33.1"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="27.2"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="43.6"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="42.6"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="48.6"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="21.4"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="12.1"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="34.1"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="43.4"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="30.4"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="26.9"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="47.6"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="39.5"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="Married couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="30.6"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="50.1"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="18"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="Cohabiting couple with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="21.1"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="41.6"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="32.7"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="One parent family with children"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="415"/>
+    <s v="25 - 34 years"/>
+    <s v="%"/>
+    <n v="29.3"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="465"/>
+    <s v="35 - 44 years"/>
+    <s v="%"/>
+    <n v="33.1"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="500"/>
+    <s v="45 - 54 years"/>
+    <s v="%"/>
+    <n v="27.5"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="%"/>
+    <n v="10.1"/>
+  </r>
+  <r>
+    <s v="EAPI02C03"/>
+    <s v="Percentage of Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="-"/>
+    <s v="Total EAADS Employment Population"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+</pivotCacheRecords>
 </file>