--- v3 (2026-03-11)
+++ v4 (2026-06-09)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dad5620c7284f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7fe47b1141942ddbe168c7716fdf920.psmdcp" Id="Rcd8cbc8307a446b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9aaf06967204dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a966ae8a8594ef0a1f7304af256b268.psmdcp" Id="R412ed9c501394219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>EAA12</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Net Material Accumulation</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/07/2025 11:00:00</x:t>
+    <x:t>05/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Revisions are made annually. &lt;br&gt;&lt;br&gt;From 29 April 2021, Balancing Input Gases (6) and Balancing Output Gases (7) are now listed as Balancing Items Input Side and Balancing Items Output Side.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EAA12/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>MFA</x:t>
   </x:si>
   <x:si>
     <x:t>Material Flow Accounts</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -442,50 +442,53 @@
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
+  <x:si>
+    <x:t>2024</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -636,115 +639,117 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="C02681V03248" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
@@ -797,52 +802,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H931" totalsRowShown="0">
-  <x:autoFilter ref="A1:H931"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H962" totalsRowShown="0">
+  <x:autoFilter ref="A1:H962"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02681V03248"/>
     <x:tableColumn id="6" name="Component"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1343,51 +1348,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H931"/>
+  <x:dimension ref="A1:H962"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="24.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="51.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="14.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -1408,77 +1413,77 @@
       </x:c>
     </x:row>
     <x:row r="2" spans="1:8">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H2" s="0">
-        <x:v>81.1</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H3" s="0">
-        <x:v>41.6</x:v>
+        <x:v>42.4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H4" s="0">
@@ -1512,51 +1517,51 @@
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H6" s="0">
-        <x:v>7.9</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H7" s="0">
@@ -1850,77 +1855,77 @@
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H19" s="0">
-        <x:v>95.7</x:v>
+        <x:v>96.5</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H20" s="0">
-        <x:v>43.5</x:v>
+        <x:v>44.3</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H21" s="0">
@@ -1954,51 +1959,51 @@
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H23" s="0">
-        <x:v>17.6</x:v>
+        <x:v>17.7</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H24" s="0">
@@ -2006,51 +2011,51 @@
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H25" s="0">
-        <x:v>50.5</x:v>
+        <x:v>50.6</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H26" s="0">
@@ -2110,181 +2115,181 @@
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H29" s="0">
-        <x:v>13.1</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>59.4</x:v>
+        <x:v>59.7</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H31" s="0">
-        <x:v>68.4</x:v>
+        <x:v>68.5</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H32" s="0">
-        <x:v>36.2</x:v>
+        <x:v>37.2</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H33" s="0">
-        <x:v>82.6</x:v>
+        <x:v>83.3</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H34" s="0">
-        <x:v>42.6</x:v>
+        <x:v>43.2</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H35" s="0">
@@ -2318,51 +2323,51 @@
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H37" s="0">
-        <x:v>10.5</x:v>
+        <x:v>10.6</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H38" s="0">
@@ -2656,77 +2661,77 @@
       </x:c>
     </x:row>
     <x:row r="50" spans="1:8">
       <x:c r="A50" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B50" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C50" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D50" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E50" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F50" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G50" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H50" s="0">
-        <x:v>96.2</x:v>
+        <x:v>96.9</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:8">
       <x:c r="A51" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C51" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D51" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E51" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F51" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H51" s="0">
-        <x:v>44</x:v>
+        <x:v>44.6</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:8">
       <x:c r="A52" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B52" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C52" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D52" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E52" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F52" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G52" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H52" s="0">
@@ -2760,51 +2765,51 @@
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H54" s="0">
-        <x:v>18.1</x:v>
+        <x:v>18.2</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:8">
       <x:c r="A55" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C55" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D55" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E55" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H55" s="0">
@@ -2812,77 +2817,77 @@
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H56" s="0">
-        <x:v>52.2</x:v>
+        <x:v>52.3</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H57" s="0">
-        <x:v>38.1</x:v>
+        <x:v>38.2</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H58" s="0">
@@ -2942,155 +2947,155 @@
       </x:c>
     </x:row>
     <x:row r="61" spans="1:8">
       <x:c r="A61" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C61" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D61" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H61" s="0">
-        <x:v>60.6</x:v>
+        <x:v>60.9</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:8">
       <x:c r="A62" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H62" s="0">
-        <x:v>68.8</x:v>
+        <x:v>69.1</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:8">
       <x:c r="A63" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H63" s="0">
-        <x:v>35.8</x:v>
+        <x:v>36.4</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:8">
       <x:c r="A64" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H64" s="0">
-        <x:v>85.8</x:v>
+        <x:v>86.7</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:8">
       <x:c r="A65" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H65" s="0">
-        <x:v>42.7</x:v>
+        <x:v>43.5</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:8">
       <x:c r="A66" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H66" s="0">
@@ -3124,51 +3129,51 @@
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H68" s="0">
-        <x:v>8.1</x:v>
+        <x:v>8.2</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H69" s="0">
@@ -3462,77 +3467,77 @@
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H81" s="0">
-        <x:v>100.6</x:v>
+        <x:v>101.5</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H82" s="0">
-        <x:v>43.9</x:v>
+        <x:v>44.7</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H83" s="0">
@@ -3566,51 +3571,51 @@
       </x:c>
     </x:row>
     <x:row r="85" spans="1:8">
       <x:c r="A85" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H85" s="0">
-        <x:v>16.5</x:v>
+        <x:v>16.6</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:8">
       <x:c r="A86" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H86" s="0">
@@ -3748,129 +3753,129 @@
       </x:c>
     </x:row>
     <x:row r="92" spans="1:8">
       <x:c r="A92" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H92" s="0">
-        <x:v>63</x:v>
+        <x:v>63.3</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:8">
       <x:c r="A93" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C93" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D93" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H93" s="0">
-        <x:v>70.3</x:v>
+        <x:v>71.4</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H94" s="0">
-        <x:v>39.3</x:v>
+        <x:v>39.4</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H95" s="0">
-        <x:v>89.8</x:v>
+        <x:v>89.9</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H96" s="0">
@@ -3930,51 +3935,51 @@
       </x:c>
     </x:row>
     <x:row r="99" spans="1:8">
       <x:c r="A99" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H99" s="0">
-        <x:v>5.5</x:v>
+        <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:8">
       <x:c r="A100" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H100" s="0">
@@ -4450,51 +4455,51 @@
       </x:c>
     </x:row>
     <x:row r="119" spans="1:8">
       <x:c r="A119" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H119" s="0">
-        <x:v>41.2</x:v>
+        <x:v>41.1</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:8">
       <x:c r="A120" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B120" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C120" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D120" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E120" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F120" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G120" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H120" s="0">
@@ -4554,155 +4559,155 @@
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H123" s="0">
-        <x:v>65.8</x:v>
+        <x:v>66.1</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:8">
       <x:c r="A124" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B124" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C124" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D124" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E124" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F124" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G124" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H124" s="0">
-        <x:v>71.5</x:v>
+        <x:v>73.3</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:8">
       <x:c r="A125" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C125" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D125" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E125" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H125" s="0">
-        <x:v>44.6</x:v>
+        <x:v>43.1</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:8">
       <x:c r="A126" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B126" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C126" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D126" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E126" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F126" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G126" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H126" s="0">
-        <x:v>95.9</x:v>
+        <x:v>95.8</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:8">
       <x:c r="A127" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C127" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D127" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E127" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H127" s="0">
-        <x:v>43</x:v>
+        <x:v>42.7</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:8">
       <x:c r="A128" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B128" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C128" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D128" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E128" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F128" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G128" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H128" s="0">
@@ -4736,51 +4741,51 @@
       </x:c>
     </x:row>
     <x:row r="130" spans="1:8">
       <x:c r="A130" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B130" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C130" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D130" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E130" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F130" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G130" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H130" s="0">
-        <x:v>5.5</x:v>
+        <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:8">
       <x:c r="A131" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C131" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D131" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E131" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H131" s="0">
@@ -5074,77 +5079,77 @@
       </x:c>
     </x:row>
     <x:row r="143" spans="1:8">
       <x:c r="A143" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C143" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D143" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E143" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F143" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H143" s="0">
-        <x:v>114.1</x:v>
+        <x:v>113.9</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:8">
       <x:c r="A144" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B144" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C144" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D144" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E144" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F144" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G144" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H144" s="0">
-        <x:v>45.2</x:v>
+        <x:v>44.9</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:8">
       <x:c r="A145" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C145" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D145" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H145" s="0">
@@ -5178,51 +5183,51 @@
       </x:c>
     </x:row>
     <x:row r="147" spans="1:8">
       <x:c r="A147" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C147" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D147" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E147" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F147" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H147" s="0">
-        <x:v>15.2</x:v>
+        <x:v>15.3</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H148" s="0">
@@ -5282,51 +5287,51 @@
       </x:c>
     </x:row>
     <x:row r="151" spans="1:8">
       <x:c r="A151" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C151" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D151" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E151" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H151" s="0">
-        <x:v>0.3</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:8">
       <x:c r="A152" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B152" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C152" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D152" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E152" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F152" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G152" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H152" s="0">
@@ -5360,753 +5365,753 @@
       </x:c>
     </x:row>
     <x:row r="154" spans="1:8">
       <x:c r="A154" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B154" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C154" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D154" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E154" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F154" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G154" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H154" s="0">
-        <x:v>68.4</x:v>
+        <x:v>68.7</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:8">
       <x:c r="A155" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C155" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D155" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E155" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F155" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H155" s="0">
-        <x:v>72.6</x:v>
+        <x:v>74.8</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:8">
       <x:c r="A156" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B156" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C156" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D156" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E156" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F156" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G156" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H156" s="0">
-        <x:v>52.5</x:v>
+        <x:v>50.5</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:8">
       <x:c r="A157" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C157" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D157" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E157" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F157" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H157" s="0">
-        <x:v>106.5</x:v>
+        <x:v>117.6</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:8">
       <x:c r="A158" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B158" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C158" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D158" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E158" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F158" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G158" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H158" s="0">
-        <x:v>43.1</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:8">
       <x:c r="A159" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C159" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D159" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E159" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F159" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H159" s="0">
-        <x:v>2.8</x:v>
+        <x:v>3.5</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:8">
       <x:c r="A160" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B160" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C160" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D160" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E160" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F160" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G160" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H160" s="0">
-        <x:v>53.6</x:v>
+        <x:v>63.8</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H161" s="0">
-        <x:v>7</x:v>
+        <x:v>6.3</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H162" s="0">
-        <x:v>29.6</x:v>
+        <x:v>31.9</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H163" s="0">
-        <x:v>6.7</x:v>
+        <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H164" s="0">
-        <x:v>5.8</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H165" s="0">
-        <x:v>4.5</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H166" s="0">
-        <x:v>11.2</x:v>
+        <x:v>11.8</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:8">
       <x:c r="A167" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C167" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D167" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E167" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F167" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H167" s="0">
-        <x:v>1.5</x:v>
+        <x:v>2.9</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:8">
       <x:c r="A168" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B168" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C168" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D168" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E168" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F168" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G168" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H168" s="0">
-        <x:v>12.1</x:v>
+        <x:v>13.5</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:8">
       <x:c r="A169" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C169" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D169" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E169" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F169" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H169" s="0">
-        <x:v>4.3</x:v>
+        <x:v>4.4</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:8">
       <x:c r="A170" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B170" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C170" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D170" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E170" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F170" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G170" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H170" s="0">
-        <x:v>2.9</x:v>
+        <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:8">
       <x:c r="A171" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C171" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D171" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E171" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F171" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H171" s="0">
-        <x:v>1.6</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:8">
       <x:c r="A172" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B172" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C172" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D172" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E172" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F172" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G172" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H172" s="0">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:8">
       <x:c r="A173" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C173" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D173" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E173" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H173" s="0">
-        <x:v>1.1</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:8">
       <x:c r="A174" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B174" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C174" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D174" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E174" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F174" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G174" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H174" s="0">
-        <x:v>124</x:v>
+        <x:v>136.1</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:8">
       <x:c r="A175" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C175" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D175" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E175" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F175" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H175" s="0">
-        <x:v>45.5</x:v>
+        <x:v>46.1</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H176" s="0">
-        <x:v>5.7</x:v>
+        <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H177" s="0">
-        <x:v>56.4</x:v>
+        <x:v>67.4</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:8">
       <x:c r="A178" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B178" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C178" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D178" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E178" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F178" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G178" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H178" s="0">
-        <x:v>16</x:v>
+        <x:v>16.1</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:8">
       <x:c r="A179" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C179" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D179" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E179" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F179" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H179" s="0">
-        <x:v>0.4</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:8">
       <x:c r="A180" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B180" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C180" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D180" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E180" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F180" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G180" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H180" s="0">
-        <x:v>58.8</x:v>
+        <x:v>61.5</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:8">
       <x:c r="A181" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C181" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D181" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E181" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F181" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H181" s="0">
-        <x:v>44.8</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:8">
       <x:c r="A182" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B182" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C182" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D182" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E182" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F182" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G182" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H182" s="0">
@@ -6140,155 +6145,155 @@
       </x:c>
     </x:row>
     <x:row r="184" spans="1:8">
       <x:c r="A184" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B184" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C184" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D184" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E184" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F184" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G184" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H184" s="0">
-        <x:v>13.6</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:8">
       <x:c r="A185" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C185" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D185" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E185" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F185" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H185" s="0">
-        <x:v>69.1</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:8">
       <x:c r="A186" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B186" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C186" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D186" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E186" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F186" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G186" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H186" s="0">
-        <x:v>72.5</x:v>
+        <x:v>72.2</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:8">
       <x:c r="A187" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C187" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D187" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E187" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F187" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H187" s="0">
-        <x:v>61.9</x:v>
+        <x:v>74.5</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:8">
       <x:c r="A188" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B188" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C188" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D188" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E188" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F188" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G188" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H188" s="0">
-        <x:v>117.2</x:v>
+        <x:v>118.2</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H189" s="0">
@@ -6296,623 +6301,623 @@
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H190" s="0">
-        <x:v>3.5</x:v>
+        <x:v>3.7</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H191" s="0">
-        <x:v>63.8</x:v>
+        <x:v>65.1</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H192" s="0">
-        <x:v>6.3</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H193" s="0">
-        <x:v>31.9</x:v>
+        <x:v>31.7</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:8">
       <x:c r="A194" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B194" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C194" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D194" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E194" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F194" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G194" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H194" s="0">
-        <x:v>6.5</x:v>
+        <x:v>6.8</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:8">
       <x:c r="A195" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C195" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D195" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E195" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F195" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H195" s="0">
-        <x:v>6</x:v>
+        <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:8">
       <x:c r="A196" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B196" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C196" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D196" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E196" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F196" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G196" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H196" s="0">
-        <x:v>4.7</x:v>
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:8">
       <x:c r="A197" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C197" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D197" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E197" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F197" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H197" s="0">
-        <x:v>11.8</x:v>
+        <x:v>12.3</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:8">
       <x:c r="A198" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B198" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C198" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D198" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E198" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F198" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G198" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H198" s="0">
-        <x:v>2.9</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:8">
       <x:c r="A199" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C199" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D199" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E199" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F199" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H199" s="0">
-        <x:v>13.5</x:v>
+        <x:v>12.8</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:8">
       <x:c r="A200" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B200" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C200" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D200" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E200" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F200" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G200" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H200" s="0">
-        <x:v>4.4</x:v>
+        <x:v>4.5</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:8">
       <x:c r="A201" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C201" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D201" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E201" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F201" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H201" s="0">
-        <x:v>3.6</x:v>
+        <x:v>3.4</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H202" s="0">
-        <x:v>1.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H203" s="0">
-        <x:v>2</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:8">
       <x:c r="A204" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B204" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C204" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D204" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E204" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F204" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G204" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H204" s="0">
-        <x:v>2.4</x:v>
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:8">
       <x:c r="A205" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C205" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D205" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E205" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H205" s="0">
-        <x:v>135.7</x:v>
+        <x:v>137.1</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:8">
       <x:c r="A206" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B206" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C206" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D206" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E206" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F206" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G206" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H206" s="0">
-        <x:v>45.7</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:8">
       <x:c r="A207" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C207" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D207" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E207" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F207" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H207" s="0">
-        <x:v>5.9</x:v>
+        <x:v>6.1</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:8">
       <x:c r="A208" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B208" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C208" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D208" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E208" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F208" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G208" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H208" s="0">
-        <x:v>67.4</x:v>
+        <x:v>68.1</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:8">
       <x:c r="A209" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C209" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D209" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E209" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F209" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H209" s="0">
-        <x:v>16</x:v>
+        <x:v>15.8</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:8">
       <x:c r="A210" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B210" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C210" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D210" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E210" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F210" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G210" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H210" s="0">
-        <x:v>0.6</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:8">
       <x:c r="A211" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C211" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D211" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E211" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F211" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H211" s="0">
-        <x:v>61</x:v>
+        <x:v>63.8</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:8">
       <x:c r="A212" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B212" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C212" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D212" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E212" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F212" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G212" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H212" s="0">
-        <x:v>47.6</x:v>
+        <x:v>50.5</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:8">
       <x:c r="A213" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C213" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D213" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E213" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F213" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H213" s="0">
@@ -6946,545 +6951,545 @@
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H215" s="0">
-        <x:v>13</x:v>
+        <x:v>12.9</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:8">
       <x:c r="A216" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H216" s="0">
-        <x:v>71.3</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H217" s="0">
-        <x:v>72.1</x:v>
+        <x:v>73.3</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H218" s="0">
-        <x:v>73.9</x:v>
+        <x:v>74.9</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:8">
       <x:c r="A219" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H219" s="0">
-        <x:v>117.7</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:8">
       <x:c r="A220" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H220" s="0">
-        <x:v>43.3</x:v>
+        <x:v>41.3</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:8">
       <x:c r="A221" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C221" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D221" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E221" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F221" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H221" s="0">
-        <x:v>3.7</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:8">
       <x:c r="A222" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B222" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C222" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D222" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E222" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F222" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G222" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H222" s="0">
-        <x:v>65.1</x:v>
+        <x:v>68.5</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:8">
       <x:c r="A223" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C223" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D223" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E223" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F223" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H223" s="0">
-        <x:v>5.6</x:v>
+        <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:8">
       <x:c r="A224" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B224" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C224" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D224" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E224" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F224" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G224" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H224" s="0">
-        <x:v>31.7</x:v>
+        <x:v>34.3</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:8">
       <x:c r="A225" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C225" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D225" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E225" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F225" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H225" s="0">
-        <x:v>6.8</x:v>
+        <x:v>7.2</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:8">
       <x:c r="A226" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B226" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C226" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D226" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E226" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F226" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G226" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H226" s="0">
-        <x:v>5.9</x:v>
+        <x:v>6.2</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:8">
       <x:c r="A227" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C227" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D227" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E227" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F227" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H227" s="0">
-        <x:v>4.3</x:v>
+        <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:8">
       <x:c r="A228" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B228" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C228" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D228" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E228" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F228" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G228" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H228" s="0">
-        <x:v>12.3</x:v>
+        <x:v>12.2</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:8">
       <x:c r="A229" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H229" s="0">
-        <x:v>2.5</x:v>
+        <x:v>4.5</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:8">
       <x:c r="A230" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H230" s="0">
-        <x:v>12.8</x:v>
+        <x:v>13.6</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:8">
       <x:c r="A231" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H231" s="0">
-        <x:v>4.5</x:v>
+        <x:v>4.7</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:8">
       <x:c r="A232" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B232" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C232" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D232" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E232" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F232" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G232" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H232" s="0">
-        <x:v>3.4</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:8">
       <x:c r="A233" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C233" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D233" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E233" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F233" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H233" s="0">
-        <x:v>1.3</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:8">
       <x:c r="A234" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B234" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C234" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D234" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E234" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="F234" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="G234" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H234" s="0">
-        <x:v>2.2</x:v>
+        <x:v>2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:8">
       <x:c r="A235" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C235" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D235" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E235" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F235" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H235" s="0">
@@ -7492,259 +7497,259 @@
       </x:c>
     </x:row>
     <x:row r="236" spans="1:8">
       <x:c r="A236" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B236" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C236" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D236" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E236" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F236" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G236" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H236" s="0">
-        <x:v>136.6</x:v>
+        <x:v>137.7</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:8">
       <x:c r="A237" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C237" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D237" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E237" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F237" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H237" s="0">
-        <x:v>45.6</x:v>
+        <x:v>43.8</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:8">
       <x:c r="A238" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B238" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C238" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D238" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E238" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F238" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G238" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H238" s="0">
-        <x:v>6.1</x:v>
+        <x:v>6.4</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:8">
       <x:c r="A239" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C239" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D239" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E239" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F239" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H239" s="0">
-        <x:v>68.1</x:v>
+        <x:v>70.7</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:8">
       <x:c r="A240" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B240" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C240" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D240" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E240" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F240" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G240" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H240" s="0">
-        <x:v>15.7</x:v>
+        <x:v>13.7</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:8">
       <x:c r="A241" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C241" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D241" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E241" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F241" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H241" s="0">
-        <x:v>1.1</x:v>
+        <x:v>3.1</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:8">
       <x:c r="A242" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H242" s="0">
-        <x:v>63.3</x:v>
+        <x:v>61.7</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:8">
       <x:c r="A243" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H243" s="0">
-        <x:v>50</x:v>
+        <x:v>48.9</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:8">
       <x:c r="A244" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H244" s="0">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:8">
       <x:c r="A245" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H245" s="0">
@@ -7752,181 +7757,181 @@
       </x:c>
     </x:row>
     <x:row r="246" spans="1:8">
       <x:c r="A246" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H246" s="0">
-        <x:v>12.9</x:v>
+        <x:v>12.5</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:8">
       <x:c r="A247" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H247" s="0">
-        <x:v>74.1</x:v>
+        <x:v>73.5</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:8">
       <x:c r="A248" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B248" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C248" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D248" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E248" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F248" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G248" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H248" s="0">
-        <x:v>73.1</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:8">
       <x:c r="A249" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C249" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D249" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E249" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F249" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H249" s="0">
-        <x:v>74.3</x:v>
+        <x:v>76.4</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:8">
       <x:c r="A250" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B250" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C250" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D250" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E250" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F250" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G250" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H250" s="0">
-        <x:v>118.1</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:8">
       <x:c r="A251" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C251" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D251" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E251" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F251" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H251" s="0">
-        <x:v>42.5</x:v>
+        <x:v>41.3</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:8">
       <x:c r="A252" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B252" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C252" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D252" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E252" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F252" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G252" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H252" s="0">
@@ -7960,51 +7965,51 @@
       </x:c>
     </x:row>
     <x:row r="254" spans="1:8">
       <x:c r="A254" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B254" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C254" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D254" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E254" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F254" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G254" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H254" s="0">
-        <x:v>4.1</x:v>
+        <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:8">
       <x:c r="A255" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C255" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D255" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E255" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F255" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H255" s="0">
@@ -8298,77 +8303,77 @@
       </x:c>
     </x:row>
     <x:row r="267" spans="1:8">
       <x:c r="A267" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C267" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D267" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E267" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F267" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H267" s="0">
-        <x:v>138.8</x:v>
+        <x:v>137.7</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:8">
       <x:c r="A268" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B268" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C268" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D268" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E268" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F268" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G268" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H268" s="0">
-        <x:v>45</x:v>
+        <x:v>43.8</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:8">
       <x:c r="A269" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H269" s="0">
@@ -8402,51 +8407,51 @@
       </x:c>
     </x:row>
     <x:row r="271" spans="1:8">
       <x:c r="A271" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C271" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D271" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E271" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F271" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H271" s="0">
-        <x:v>13.6</x:v>
+        <x:v>13.7</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:8">
       <x:c r="A272" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H272" s="0">
@@ -8454,77 +8459,77 @@
       </x:c>
     </x:row>
     <x:row r="273" spans="1:8">
       <x:c r="A273" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H273" s="0">
-        <x:v>61.3</x:v>
+        <x:v>61.7</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:8">
       <x:c r="A274" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H274" s="0">
-        <x:v>48.4</x:v>
+        <x:v>48.9</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:8">
       <x:c r="A275" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C275" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D275" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E275" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F275" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H275" s="0">
@@ -8584,51 +8589,51 @@
       </x:c>
     </x:row>
     <x:row r="278" spans="1:8">
       <x:c r="A278" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B278" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C278" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D278" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E278" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F278" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G278" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H278" s="0">
-        <x:v>72.7</x:v>
+        <x:v>73.5</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:8">
       <x:c r="A279" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C279" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D279" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E279" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F279" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H279" s="0">
@@ -8636,103 +8641,103 @@
       </x:c>
     </x:row>
     <x:row r="280" spans="1:8">
       <x:c r="A280" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B280" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C280" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D280" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E280" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F280" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G280" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H280" s="0">
-        <x:v>77.2</x:v>
+        <x:v>76.4</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:8">
       <x:c r="A281" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C281" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D281" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E281" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F281" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H281" s="0">
-        <x:v>139.2</x:v>
+        <x:v>138.1</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:8">
       <x:c r="A282" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B282" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C282" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D282" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E282" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F282" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G282" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H282" s="0">
-        <x:v>43</x:v>
+        <x:v>41.8</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:8">
       <x:c r="A283" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H283" s="0">
@@ -8766,51 +8771,51 @@
       </x:c>
     </x:row>
     <x:row r="285" spans="1:8">
       <x:c r="A285" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H285" s="0">
-        <x:v>6.5</x:v>
+        <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:8">
       <x:c r="A286" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B286" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C286" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D286" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E286" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F286" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G286" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H286" s="0">
@@ -9104,77 +9109,77 @@
       </x:c>
     </x:row>
     <x:row r="298" spans="1:8">
       <x:c r="A298" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H298" s="0">
-        <x:v>159.7</x:v>
+        <x:v>158.6</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:8">
       <x:c r="A299" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H299" s="0">
-        <x:v>45.4</x:v>
+        <x:v>44.2</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:8">
       <x:c r="A300" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H300" s="0">
@@ -9208,51 +9213,51 @@
       </x:c>
     </x:row>
     <x:row r="302" spans="1:8">
       <x:c r="A302" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B302" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C302" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D302" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E302" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F302" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G302" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H302" s="0">
-        <x:v>17.3</x:v>
+        <x:v>17.4</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:8">
       <x:c r="A303" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C303" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D303" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E303" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F303" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H303" s="0">
@@ -9260,103 +9265,103 @@
       </x:c>
     </x:row>
     <x:row r="304" spans="1:8">
       <x:c r="A304" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B304" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C304" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D304" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E304" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F304" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G304" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H304" s="0">
-        <x:v>61.1</x:v>
+        <x:v>61.6</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:8">
       <x:c r="A305" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C305" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D305" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E305" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H305" s="0">
-        <x:v>48</x:v>
+        <x:v>48.4</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:8">
       <x:c r="A306" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B306" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C306" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D306" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E306" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F306" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G306" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H306" s="0">
-        <x:v>0.4</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:8">
       <x:c r="A307" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C307" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D307" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E307" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F307" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H307" s="0">
@@ -9390,155 +9395,155 @@
       </x:c>
     </x:row>
     <x:row r="309" spans="1:8">
       <x:c r="A309" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C309" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D309" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E309" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F309" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G309" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H309" s="0">
-        <x:v>71.4</x:v>
+        <x:v>72.2</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:8">
       <x:c r="A310" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H310" s="0">
-        <x:v>72.1</x:v>
+        <x:v>71.9</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:8">
       <x:c r="A311" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H311" s="0">
-        <x:v>98</x:v>
+        <x:v>97.4</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:8">
       <x:c r="A312" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H312" s="0">
-        <x:v>146.3</x:v>
+        <x:v>145.4</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:8">
       <x:c r="A313" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C313" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D313" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E313" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F313" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H313" s="0">
-        <x:v>43.7</x:v>
+        <x:v>42.8</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:8">
       <x:c r="A314" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B314" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C314" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D314" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E314" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F314" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G314" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H314" s="0">
@@ -9572,51 +9577,51 @@
       </x:c>
     </x:row>
     <x:row r="316" spans="1:8">
       <x:c r="A316" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B316" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C316" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D316" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E316" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F316" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G316" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H316" s="0">
-        <x:v>5.9</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:8">
       <x:c r="A317" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C317" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D317" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E317" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F317" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H317" s="0">
@@ -9910,77 +9915,77 @@
       </x:c>
     </x:row>
     <x:row r="329" spans="1:8">
       <x:c r="A329" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C329" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D329" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E329" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F329" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H329" s="0">
-        <x:v>168.8</x:v>
+        <x:v>167.9</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:8">
       <x:c r="A330" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B330" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C330" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D330" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E330" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F330" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G330" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H330" s="0">
-        <x:v>45.9</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:8">
       <x:c r="A331" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C331" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D331" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E331" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F331" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H331" s="0">
@@ -10014,51 +10019,51 @@
       </x:c>
     </x:row>
     <x:row r="333" spans="1:8">
       <x:c r="A333" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C333" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D333" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E333" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F333" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H333" s="0">
-        <x:v>18.8</x:v>
+        <x:v>18.9</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:8">
       <x:c r="A334" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B334" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C334" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D334" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E334" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F334" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G334" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H334" s="0">
@@ -10066,77 +10071,77 @@
       </x:c>
     </x:row>
     <x:row r="335" spans="1:8">
       <x:c r="A335" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C335" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D335" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E335" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F335" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H335" s="0">
-        <x:v>60.9</x:v>
+        <x:v>61.4</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:8">
       <x:c r="A336" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B336" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C336" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D336" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E336" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F336" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G336" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H336" s="0">
-        <x:v>48.5</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:8">
       <x:c r="A337" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H337" s="0">
@@ -10196,155 +10201,155 @@
       </x:c>
     </x:row>
     <x:row r="340" spans="1:8">
       <x:c r="A340" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B340" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C340" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D340" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E340" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F340" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G340" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H340" s="0">
-        <x:v>72</x:v>
+        <x:v>72.8</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:8">
       <x:c r="A341" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C341" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D341" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E341" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F341" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H341" s="0">
-        <x:v>72.3</x:v>
+        <x:v>72.1</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:8">
       <x:c r="A342" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B342" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C342" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D342" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E342" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F342" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G342" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H342" s="0">
-        <x:v>107.6</x:v>
+        <x:v>107.2</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:8">
       <x:c r="A343" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C343" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D343" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E343" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F343" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H343" s="0">
-        <x:v>147.3</x:v>
+        <x:v>147.6</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:8">
       <x:c r="A344" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B344" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C344" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D344" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E344" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F344" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G344" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H344" s="0">
-        <x:v>40.4</x:v>
+        <x:v>40.6</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:8">
       <x:c r="A345" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C345" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D345" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E345" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F345" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H345" s="0">
@@ -10378,51 +10383,51 @@
       </x:c>
     </x:row>
     <x:row r="347" spans="1:8">
       <x:c r="A347" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C347" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D347" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E347" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F347" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H347" s="0">
-        <x:v>5.1</x:v>
+        <x:v>5.2</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:8">
       <x:c r="A348" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B348" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C348" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D348" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E348" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F348" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G348" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H348" s="0">
@@ -10716,77 +10721,77 @@
       </x:c>
     </x:row>
     <x:row r="360" spans="1:8">
       <x:c r="A360" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B360" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C360" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D360" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E360" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F360" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G360" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H360" s="0">
-        <x:v>170.7</x:v>
+        <x:v>170.9</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:8">
       <x:c r="A361" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C361" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D361" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E361" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H361" s="0">
-        <x:v>42.8</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:8">
       <x:c r="A362" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B362" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C362" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D362" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E362" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F362" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G362" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H362" s="0">
@@ -10820,51 +10825,51 @@
       </x:c>
     </x:row>
     <x:row r="364" spans="1:8">
       <x:c r="A364" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G364" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H364" s="0">
-        <x:v>17.8</x:v>
+        <x:v>17.9</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:8">
       <x:c r="A365" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H365" s="0">
@@ -10872,77 +10877,77 @@
       </x:c>
     </x:row>
     <x:row r="366" spans="1:8">
       <x:c r="A366" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G366" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H366" s="0">
-        <x:v>63.7</x:v>
+        <x:v>64.2</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:8">
       <x:c r="A367" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C367" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D367" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E367" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F367" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H367" s="0">
-        <x:v>50.6</x:v>
+        <x:v>51.1</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:8">
       <x:c r="A368" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B368" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C368" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D368" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E368" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F368" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G368" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H368" s="0">
@@ -11002,155 +11007,155 @@
       </x:c>
     </x:row>
     <x:row r="371" spans="1:8">
       <x:c r="A371" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C371" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D371" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E371" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F371" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H371" s="0">
-        <x:v>74.5</x:v>
+        <x:v>75.3</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:8">
       <x:c r="A372" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B372" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C372" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D372" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E372" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F372" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G372" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H372" s="0">
-        <x:v>73.1</x:v>
+        <x:v>73.2</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:8">
       <x:c r="A373" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C373" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D373" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E373" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H373" s="0">
-        <x:v>108.3</x:v>
+        <x:v>108.8</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:8">
       <x:c r="A374" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B374" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C374" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D374" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E374" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F374" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G374" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H374" s="0">
-        <x:v>155.9</x:v>
+        <x:v>156.2</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:8">
       <x:c r="A375" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C375" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D375" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E375" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F375" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H375" s="0">
-        <x:v>37.2</x:v>
+        <x:v>37.4</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:8">
       <x:c r="A376" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B376" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C376" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D376" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E376" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F376" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G376" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H376" s="0">
@@ -11184,51 +11189,51 @@
       </x:c>
     </x:row>
     <x:row r="378" spans="1:8">
       <x:c r="A378" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H378" s="0">
-        <x:v>4.9</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:8">
       <x:c r="A379" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H379" s="0">
@@ -11522,77 +11527,77 @@
       </x:c>
     </x:row>
     <x:row r="391" spans="1:8">
       <x:c r="A391" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H391" s="0">
-        <x:v>180</x:v>
+        <x:v>180.3</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:8">
       <x:c r="A392" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H392" s="0">
-        <x:v>40.2</x:v>
+        <x:v>40.4</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:8">
       <x:c r="A393" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H393" s="0">
@@ -11626,51 +11631,51 @@
       </x:c>
     </x:row>
     <x:row r="395" spans="1:8">
       <x:c r="A395" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C395" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D395" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E395" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F395" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H395" s="0">
-        <x:v>16.3</x:v>
+        <x:v>16.4</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:8">
       <x:c r="A396" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B396" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C396" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D396" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E396" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F396" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G396" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H396" s="0">
@@ -11678,103 +11683,103 @@
       </x:c>
     </x:row>
     <x:row r="397" spans="1:8">
       <x:c r="A397" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C397" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D397" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E397" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F397" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H397" s="0">
-        <x:v>62.8</x:v>
+        <x:v>63.3</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:8">
       <x:c r="A398" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B398" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C398" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D398" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E398" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F398" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G398" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H398" s="0">
-        <x:v>50.1</x:v>
+        <x:v>50.6</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:8">
       <x:c r="A399" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C399" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D399" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E399" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F399" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H399" s="0">
-        <x:v>0.3</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:8">
       <x:c r="A400" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B400" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C400" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D400" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E400" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F400" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G400" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H400" s="0">
@@ -11808,51 +11813,51 @@
       </x:c>
     </x:row>
     <x:row r="402" spans="1:8">
       <x:c r="A402" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B402" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C402" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D402" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E402" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F402" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G402" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H402" s="0">
-        <x:v>74.6</x:v>
+        <x:v>75.1</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:8">
       <x:c r="A403" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C403" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D403" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E403" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F403" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H403" s="0">
@@ -11860,103 +11865,103 @@
       </x:c>
     </x:row>
     <x:row r="404" spans="1:8">
       <x:c r="A404" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G404" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H404" s="0">
-        <x:v>119.8</x:v>
+        <x:v>120.2</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:8">
       <x:c r="A405" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H405" s="0">
-        <x:v>160.2</x:v>
+        <x:v>159.5</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:8">
       <x:c r="A406" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G406" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H406" s="0">
-        <x:v>39.2</x:v>
+        <x:v>38.4</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:8">
       <x:c r="A407" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D407" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E407" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F407" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H407" s="0">
@@ -11990,51 +11995,51 @@
       </x:c>
     </x:row>
     <x:row r="409" spans="1:8">
       <x:c r="A409" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H409" s="0">
-        <x:v>3.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:8">
       <x:c r="A410" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B410" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C410" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D410" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E410" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F410" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G410" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H410" s="0">
@@ -12328,77 +12333,77 @@
       </x:c>
     </x:row>
     <x:row r="422" spans="1:8">
       <x:c r="A422" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B422" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C422" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F422" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G422" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H422" s="0">
-        <x:v>187.8</x:v>
+        <x:v>187.1</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:8">
       <x:c r="A423" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C423" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D423" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E423" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F423" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H423" s="0">
-        <x:v>42</x:v>
+        <x:v>41.2</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:8">
       <x:c r="A424" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B424" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C424" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D424" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E424" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F424" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G424" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H424" s="0">
@@ -12432,51 +12437,51 @@
       </x:c>
     </x:row>
     <x:row r="426" spans="1:8">
       <x:c r="A426" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B426" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C426" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D426" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E426" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F426" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G426" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H426" s="0">
-        <x:v>18.2</x:v>
+        <x:v>18.3</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:8">
       <x:c r="A427" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C427" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D427" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E427" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F427" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H427" s="0">
@@ -12484,103 +12489,103 @@
       </x:c>
     </x:row>
     <x:row r="428" spans="1:8">
       <x:c r="A428" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B428" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C428" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D428" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E428" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F428" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G428" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H428" s="0">
-        <x:v>63</x:v>
+        <x:v>63.4</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:8">
       <x:c r="A429" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C429" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D429" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E429" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F429" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H429" s="0">
-        <x:v>50.2</x:v>
+        <x:v>50.6</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:8">
       <x:c r="A430" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B430" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C430" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D430" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E430" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F430" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G430" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H430" s="0">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:8">
       <x:c r="A431" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C431" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D431" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E431" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F431" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H431" s="0">
@@ -12614,155 +12619,155 @@
       </x:c>
     </x:row>
     <x:row r="433" spans="1:8">
       <x:c r="A433" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H433" s="0">
-        <x:v>75</x:v>
+        <x:v>75.5</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:8">
       <x:c r="A434" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B434" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D434" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G434" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H434" s="0">
-        <x:v>71.8</x:v>
+        <x:v>71.5</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:8">
       <x:c r="A435" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H435" s="0">
-        <x:v>128</x:v>
+        <x:v>127.7</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:8">
       <x:c r="A436" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H436" s="0">
-        <x:v>139.1</x:v>
+        <x:v>138.6</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:8">
       <x:c r="A437" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C437" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D437" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E437" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F437" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H437" s="0">
-        <x:v>39.7</x:v>
+        <x:v>39.2</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:8">
       <x:c r="A438" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B438" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C438" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D438" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E438" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F438" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G438" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H438" s="0">
@@ -12796,51 +12801,51 @@
       </x:c>
     </x:row>
     <x:row r="440" spans="1:8">
       <x:c r="A440" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B440" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C440" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D440" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E440" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F440" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G440" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H440" s="0">
-        <x:v>4.1</x:v>
+        <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:8">
       <x:c r="A441" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C441" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D441" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E441" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F441" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H441" s="0">
@@ -13134,77 +13139,77 @@
       </x:c>
     </x:row>
     <x:row r="453" spans="1:8">
       <x:c r="A453" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C453" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D453" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E453" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F453" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H453" s="0">
-        <x:v>163.1</x:v>
+        <x:v>162.6</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:8">
       <x:c r="A454" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B454" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C454" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D454" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E454" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F454" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G454" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H454" s="0">
-        <x:v>41.7</x:v>
+        <x:v>41.2</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:8">
       <x:c r="A455" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C455" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D455" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E455" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F455" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H455" s="0">
@@ -13238,51 +13243,51 @@
       </x:c>
     </x:row>
     <x:row r="457" spans="1:8">
       <x:c r="A457" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C457" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D457" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E457" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F457" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H457" s="0">
-        <x:v>18.2</x:v>
+        <x:v>18.3</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:8">
       <x:c r="A458" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B458" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G458" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H458" s="0">
@@ -13290,103 +13295,103 @@
       </x:c>
     </x:row>
     <x:row r="459" spans="1:8">
       <x:c r="A459" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H459" s="0">
-        <x:v>62.2</x:v>
+        <x:v>62.7</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:8">
       <x:c r="A460" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B460" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C460" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D460" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E460" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F460" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G460" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H460" s="0">
-        <x:v>49.9</x:v>
+        <x:v>50.4</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:8">
       <x:c r="A461" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H461" s="0">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:8">
       <x:c r="A462" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G462" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H462" s="0">
@@ -13420,155 +13425,155 @@
       </x:c>
     </x:row>
     <x:row r="464" spans="1:8">
       <x:c r="A464" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B464" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C464" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D464" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E464" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F464" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G464" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H464" s="0">
-        <x:v>75.2</x:v>
+        <x:v>75.7</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:8">
       <x:c r="A465" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C465" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D465" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E465" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F465" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H465" s="0">
-        <x:v>73</x:v>
+        <x:v>72.8</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:8">
       <x:c r="A466" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B466" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C466" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D466" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E466" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F466" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G466" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H466" s="0">
-        <x:v>103.1</x:v>
+        <x:v>102.8</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:8">
       <x:c r="A467" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C467" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D467" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E467" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F467" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H467" s="0">
-        <x:v>104.7</x:v>
+        <x:v>104.5</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:8">
       <x:c r="A468" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B468" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C468" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D468" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E468" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F468" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G468" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H468" s="0">
-        <x:v>39.3</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:8">
       <x:c r="A469" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C469" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D469" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E469" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F469" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H469" s="0">
@@ -13940,77 +13945,77 @@
       </x:c>
     </x:row>
     <x:row r="484" spans="1:8">
       <x:c r="A484" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B484" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C484" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D484" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E484" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F484" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G484" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H484" s="0">
-        <x:v>124.9</x:v>
+        <x:v>124.7</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:8">
       <x:c r="A485" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D485" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F485" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H485" s="0">
-        <x:v>41.6</x:v>
+        <x:v>41.4</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:8">
       <x:c r="A486" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D486" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G486" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H486" s="0">
@@ -14044,51 +14049,51 @@
       </x:c>
     </x:row>
     <x:row r="488" spans="1:8">
       <x:c r="A488" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D488" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F488" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G488" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H488" s="0">
-        <x:v>17</x:v>
+        <x:v>17.1</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:8">
       <x:c r="A489" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D489" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H489" s="0">
@@ -14096,103 +14101,103 @@
       </x:c>
     </x:row>
     <x:row r="490" spans="1:8">
       <x:c r="A490" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G490" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H490" s="0">
-        <x:v>56.9</x:v>
+        <x:v>64.3</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:8">
       <x:c r="A491" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H491" s="0">
-        <x:v>44.7</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:8">
       <x:c r="A492" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B492" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C492" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D492" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E492" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F492" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G492" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H492" s="0">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:8">
       <x:c r="A493" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C493" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D493" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E493" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F493" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H493" s="0">
@@ -14226,155 +14231,155 @@
       </x:c>
     </x:row>
     <x:row r="495" spans="1:8">
       <x:c r="A495" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C495" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D495" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E495" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F495" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H495" s="0">
-        <x:v>69.1</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:8">
       <x:c r="A496" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B496" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C496" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D496" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E496" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F496" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G496" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H496" s="0">
-        <x:v>71</x:v>
+        <x:v>70.7</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:8">
       <x:c r="A497" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C497" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D497" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E497" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F497" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H497" s="0">
-        <x:v>66</x:v>
+        <x:v>64.8</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:8">
       <x:c r="A498" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B498" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C498" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D498" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E498" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F498" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G498" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H498" s="0">
-        <x:v>89.3</x:v>
+        <x:v>89.2</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:8">
       <x:c r="A499" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D499" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H499" s="0">
-        <x:v>40.6</x:v>
+        <x:v>40.4</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:8">
       <x:c r="A500" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D500" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F500" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G500" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H500" s="0">
@@ -14408,51 +14413,51 @@
       </x:c>
     </x:row>
     <x:row r="502" spans="1:8">
       <x:c r="A502" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B502" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C502" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D502" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E502" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F502" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G502" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H502" s="0">
-        <x:v>6.1</x:v>
+        <x:v>6.2</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:8">
       <x:c r="A503" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C503" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D503" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E503" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F503" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H503" s="0">
@@ -14746,77 +14751,77 @@
       </x:c>
     </x:row>
     <x:row r="515" spans="1:8">
       <x:c r="A515" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C515" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D515" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E515" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F515" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H515" s="0">
-        <x:v>110.4</x:v>
+        <x:v>110.3</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:8">
       <x:c r="A516" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B516" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C516" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D516" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E516" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F516" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G516" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H516" s="0">
-        <x:v>43.2</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:8">
       <x:c r="A517" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C517" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D517" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E517" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F517" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H517" s="0">
@@ -14850,51 +14855,51 @@
       </x:c>
     </x:row>
     <x:row r="519" spans="1:8">
       <x:c r="A519" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C519" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D519" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E519" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F519" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H519" s="0">
-        <x:v>19</x:v>
+        <x:v>19.1</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:8">
       <x:c r="A520" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B520" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C520" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D520" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E520" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F520" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G520" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H520" s="0">
@@ -14902,77 +14907,77 @@
       </x:c>
     </x:row>
     <x:row r="521" spans="1:8">
       <x:c r="A521" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C521" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D521" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E521" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F521" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H521" s="0">
-        <x:v>57</x:v>
+        <x:v>64.5</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:8">
       <x:c r="A522" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B522" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C522" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D522" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E522" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F522" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G522" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H522" s="0">
-        <x:v>44.4</x:v>
+        <x:v>51.8</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:8">
       <x:c r="A523" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C523" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D523" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E523" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F523" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H523" s="0">
@@ -15032,155 +15037,155 @@
       </x:c>
     </x:row>
     <x:row r="526" spans="1:8">
       <x:c r="A526" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F526" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G526" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H526" s="0">
-        <x:v>68.4</x:v>
+        <x:v>74.4</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:8">
       <x:c r="A527" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D527" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E527" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F527" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H527" s="0">
-        <x:v>70.2</x:v>
+        <x:v>68.8</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:8">
       <x:c r="A528" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B528" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D528" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E528" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F528" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G528" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H528" s="0">
-        <x:v>51.6</x:v>
+        <x:v>51.4</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:8">
       <x:c r="A529" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C529" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D529" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E529" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F529" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H529" s="0">
-        <x:v>76.2</x:v>
+        <x:v>75.7</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:8">
       <x:c r="A530" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B530" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C530" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D530" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E530" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F530" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G530" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H530" s="0">
-        <x:v>41.3</x:v>
+        <x:v>40.7</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:8">
       <x:c r="A531" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C531" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D531" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E531" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F531" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H531" s="0">
@@ -15214,51 +15219,51 @@
       </x:c>
     </x:row>
     <x:row r="533" spans="1:8">
       <x:c r="A533" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C533" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D533" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E533" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F533" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H533" s="0">
-        <x:v>4.7</x:v>
+        <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:8">
       <x:c r="A534" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B534" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C534" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D534" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E534" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F534" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G534" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H534" s="0">
@@ -15552,77 +15557,77 @@
       </x:c>
     </x:row>
     <x:row r="546" spans="1:8">
       <x:c r="A546" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B546" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C546" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D546" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E546" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F546" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G546" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H546" s="0">
-        <x:v>95.4</x:v>
+        <x:v>94.9</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:8">
       <x:c r="A547" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C547" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D547" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E547" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F547" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H547" s="0">
-        <x:v>43.3</x:v>
+        <x:v>42.6</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:8">
       <x:c r="A548" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B548" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C548" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D548" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E548" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F548" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G548" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H548" s="0">
@@ -15656,51 +15661,51 @@
       </x:c>
     </x:row>
     <x:row r="550" spans="1:8">
       <x:c r="A550" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B550" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C550" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D550" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E550" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F550" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G550" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H550" s="0">
-        <x:v>17.1</x:v>
+        <x:v>17.2</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:8">
       <x:c r="A551" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C551" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D551" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E551" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F551" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H551" s="0">
@@ -15708,77 +15713,77 @@
       </x:c>
     </x:row>
     <x:row r="552" spans="1:8">
       <x:c r="A552" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B552" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C552" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D552" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E552" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F552" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G552" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H552" s="0">
-        <x:v>53</x:v>
+        <x:v>61.3</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:8">
       <x:c r="A553" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D553" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E553" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F553" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H553" s="0">
-        <x:v>40.6</x:v>
+        <x:v>48.9</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:8">
       <x:c r="A554" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D554" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E554" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F554" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G554" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H554" s="0">
@@ -15838,155 +15843,155 @@
       </x:c>
     </x:row>
     <x:row r="557" spans="1:8">
       <x:c r="A557" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C557" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D557" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E557" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F557" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H557" s="0">
-        <x:v>64.2</x:v>
+        <x:v>70.9</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:8">
       <x:c r="A558" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B558" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C558" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D558" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E558" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F558" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G558" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H558" s="0">
-        <x:v>68.4</x:v>
+        <x:v>66.9</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:8">
       <x:c r="A559" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C559" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D559" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E559" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F559" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H559" s="0">
-        <x:v>38.2</x:v>
+        <x:v>37.5</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:8">
       <x:c r="A560" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B560" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C560" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D560" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E560" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F560" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G560" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H560" s="0">
-        <x:v>77.3</x:v>
+        <x:v>76.2</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:8">
       <x:c r="A561" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C561" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D561" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E561" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F561" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H561" s="0">
-        <x:v>40.2</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:8">
       <x:c r="A562" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B562" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C562" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D562" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E562" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F562" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G562" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H562" s="0">
@@ -16020,51 +16025,51 @@
       </x:c>
     </x:row>
     <x:row r="564" spans="1:8">
       <x:c r="A564" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B564" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C564" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D564" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E564" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F564" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G564" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H564" s="0">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:8">
       <x:c r="A565" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C565" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D565" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E565" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F565" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H565" s="0">
@@ -16358,77 +16363,77 @@
       </x:c>
     </x:row>
     <x:row r="577" spans="1:8">
       <x:c r="A577" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C577" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D577" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E577" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F577" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H577" s="0">
-        <x:v>95.7</x:v>
+        <x:v>94.5</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:8">
       <x:c r="A578" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B578" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C578" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D578" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E578" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F578" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G578" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H578" s="0">
-        <x:v>43.1</x:v>
+        <x:v>41.9</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:8">
       <x:c r="A579" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C579" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D579" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E579" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F579" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H579" s="0">
@@ -16462,51 +16467,51 @@
       </x:c>
     </x:row>
     <x:row r="581" spans="1:8">
       <x:c r="A581" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H581" s="0">
-        <x:v>13.5</x:v>
+        <x:v>13.6</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:8">
       <x:c r="A582" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B582" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D582" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E582" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F582" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G582" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H582" s="0">
@@ -16514,103 +16519,103 @@
       </x:c>
     </x:row>
     <x:row r="583" spans="1:8">
       <x:c r="A583" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C583" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D583" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E583" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F583" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H583" s="0">
-        <x:v>53.3</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:8">
       <x:c r="A584" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B584" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C584" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D584" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E584" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F584" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G584" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H584" s="0">
-        <x:v>40.9</x:v>
+        <x:v>49.5</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:8">
       <x:c r="A585" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C585" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D585" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E585" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F585" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H585" s="0">
-        <x:v>0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:8">
       <x:c r="A586" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B586" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C586" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D586" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E586" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F586" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G586" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H586" s="0">
@@ -16644,155 +16649,155 @@
       </x:c>
     </x:row>
     <x:row r="588" spans="1:8">
       <x:c r="A588" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B588" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C588" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D588" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E588" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F588" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G588" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H588" s="0">
-        <x:v>64.7</x:v>
+        <x:v>71.8</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:8">
       <x:c r="A589" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D589" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E589" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H589" s="0">
-        <x:v>69.3</x:v>
+        <x:v>68.8</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:8">
       <x:c r="A590" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B590" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C590" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D590" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E590" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F590" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G590" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H590" s="0">
-        <x:v>37.7</x:v>
+        <x:v>35.5</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:8">
       <x:c r="A591" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C591" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D591" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E591" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F591" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H591" s="0">
-        <x:v>81.3</x:v>
+        <x:v>81.1</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:8">
       <x:c r="A592" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B592" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C592" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D592" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E592" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F592" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G592" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H592" s="0">
-        <x:v>40.7</x:v>
+        <x:v>40.6</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:8">
       <x:c r="A593" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D593" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E593" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F593" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H593" s="0">
@@ -17164,77 +17169,77 @@
       </x:c>
     </x:row>
     <x:row r="608" spans="1:8">
       <x:c r="A608" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C608" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D608" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E608" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F608" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G608" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H608" s="0">
-        <x:v>102.2</x:v>
+        <x:v>102.1</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:8">
       <x:c r="A609" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D609" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E609" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F609" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H609" s="0">
-        <x:v>44.5</x:v>
+        <x:v>44.3</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:8">
       <x:c r="A610" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B610" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C610" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D610" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E610" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F610" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G610" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H610" s="0">
@@ -17320,103 +17325,103 @@
       </x:c>
     </x:row>
     <x:row r="614" spans="1:8">
       <x:c r="A614" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B614" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C614" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D614" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E614" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F614" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G614" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H614" s="0">
-        <x:v>53.5</x:v>
+        <x:v>62.5</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:8">
       <x:c r="A615" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C615" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D615" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E615" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F615" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H615" s="0">
-        <x:v>40.2</x:v>
+        <x:v>49.2</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:8">
       <x:c r="A616" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B616" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C616" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D616" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E616" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F616" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G616" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H616" s="0">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:8">
       <x:c r="A617" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C617" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D617" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E617" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F617" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H617" s="0">
@@ -17450,155 +17455,155 @@
       </x:c>
     </x:row>
     <x:row r="619" spans="1:8">
       <x:c r="A619" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C619" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D619" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E619" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F619" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H619" s="0">
-        <x:v>64.3</x:v>
+        <x:v>71.7</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:8">
       <x:c r="A620" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D620" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E620" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F620" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G620" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H620" s="0">
-        <x:v>69.8</x:v>
+        <x:v>69.6</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:8">
       <x:c r="A621" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D621" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E621" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F621" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H621" s="0">
-        <x:v>43.2</x:v>
+        <x:v>41.7</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:8">
       <x:c r="A622" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C622" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D622" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E622" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F622" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G622" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H622" s="0">
-        <x:v>80.3</x:v>
+        <x:v>79.6</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:8">
       <x:c r="A623" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C623" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D623" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E623" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F623" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H623" s="0">
-        <x:v>41.4</x:v>
+        <x:v>40.7</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:8">
       <x:c r="A624" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D624" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E624" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F624" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G624" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H624" s="0">
@@ -17970,77 +17975,77 @@
       </x:c>
     </x:row>
     <x:row r="639" spans="1:8">
       <x:c r="A639" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C639" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D639" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E639" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F639" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H639" s="0">
-        <x:v>100</x:v>
+        <x:v>99.3</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:8">
       <x:c r="A640" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B640" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C640" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D640" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E640" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F640" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G640" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H640" s="0">
-        <x:v>44.8</x:v>
+        <x:v>44.2</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:8">
       <x:c r="A641" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C641" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D641" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E641" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F641" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H641" s="0">
@@ -18126,103 +18131,103 @@
       </x:c>
     </x:row>
     <x:row r="645" spans="1:8">
       <x:c r="A645" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C645" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D645" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E645" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F645" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G645" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H645" s="0">
-        <x:v>52.9</x:v>
+        <x:v>64.9</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:8">
       <x:c r="A646" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B646" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C646" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D646" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E646" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F646" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G646" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H646" s="0">
-        <x:v>40</x:v>
+        <x:v>51.9</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:8">
       <x:c r="A647" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C647" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D647" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E647" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F647" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H647" s="0">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:8">
       <x:c r="A648" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C648" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D648" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E648" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F648" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G648" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H648" s="0">
@@ -18256,155 +18261,155 @@
       </x:c>
     </x:row>
     <x:row r="650" spans="1:8">
       <x:c r="A650" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C650" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D650" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E650" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F650" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G650" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H650" s="0">
-        <x:v>63.9</x:v>
+        <x:v>73.5</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:8">
       <x:c r="A651" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C651" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D651" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E651" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F651" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H651" s="0">
-        <x:v>69.5</x:v>
+        <x:v>69.3</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:8">
       <x:c r="A652" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C652" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D652" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E652" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F652" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G652" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H652" s="0">
-        <x:v>41.4</x:v>
+        <x:v>38.7</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:8">
       <x:c r="A653" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C653" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D653" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E653" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F653" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H653" s="0">
-        <x:v>82.6</x:v>
+        <x:v>81.6</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:8">
       <x:c r="A654" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B654" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C654" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D654" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E654" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F654" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G654" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H654" s="0">
-        <x:v>40.9</x:v>
+        <x:v>39.9</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:8">
       <x:c r="A655" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C655" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D655" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E655" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F655" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H655" s="0">
@@ -18438,51 +18443,51 @@
       </x:c>
     </x:row>
     <x:row r="657" spans="1:8">
       <x:c r="A657" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C657" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D657" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E657" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F657" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H657" s="0">
-        <x:v>4.5</x:v>
+        <x:v>4.4</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:8">
       <x:c r="A658" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B658" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C658" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D658" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E658" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F658" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G658" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H658" s="0">
@@ -18776,77 +18781,77 @@
       </x:c>
     </x:row>
     <x:row r="670" spans="1:8">
       <x:c r="A670" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B670" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C670" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D670" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E670" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F670" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G670" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H670" s="0">
-        <x:v>103.3</x:v>
+        <x:v>102.2</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:8">
       <x:c r="A671" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C671" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D671" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E671" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F671" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H671" s="0">
-        <x:v>44.4</x:v>
+        <x:v>43.4</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:8">
       <x:c r="A672" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B672" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C672" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D672" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E672" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F672" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G672" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H672" s="0">
@@ -18932,103 +18937,103 @@
       </x:c>
     </x:row>
     <x:row r="676" spans="1:8">
       <x:c r="A676" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C676" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D676" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E676" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F676" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G676" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H676" s="0">
-        <x:v>54.3</x:v>
+        <x:v>66.6</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:8">
       <x:c r="A677" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C677" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D677" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E677" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F677" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G677" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H677" s="0">
-        <x:v>41.9</x:v>
+        <x:v>54.1</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:8">
       <x:c r="A678" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B678" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C678" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D678" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E678" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F678" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G678" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H678" s="0">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:8">
       <x:c r="A679" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C679" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D679" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E679" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F679" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G679" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H679" s="0">
@@ -19062,155 +19067,155 @@
       </x:c>
     </x:row>
     <x:row r="681" spans="1:8">
       <x:c r="A681" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C681" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D681" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E681" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F681" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G681" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H681" s="0">
-        <x:v>66.5</x:v>
+        <x:v>76.4</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:8">
       <x:c r="A682" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B682" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C682" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D682" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E682" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F682" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G682" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H682" s="0">
-        <x:v>70.4</x:v>
+        <x:v>70.5</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:8">
       <x:c r="A683" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C683" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D683" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E683" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F683" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H683" s="0">
-        <x:v>45</x:v>
+        <x:v>41.4</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:8">
       <x:c r="A684" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B684" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C684" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D684" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E684" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F684" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G684" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H684" s="0">
-        <x:v>90.9</x:v>
+        <x:v>89.5</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:8">
       <x:c r="A685" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C685" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D685" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E685" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F685" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G685" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H685" s="0">
-        <x:v>40</x:v>
+        <x:v>38.7</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:8">
       <x:c r="A686" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B686" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C686" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D686" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E686" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F686" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G686" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H686" s="0">
@@ -19244,51 +19249,51 @@
       </x:c>
     </x:row>
     <x:row r="688" spans="1:8">
       <x:c r="A688" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B688" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C688" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D688" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E688" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F688" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G688" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H688" s="0">
-        <x:v>6.3</x:v>
+        <x:v>6.2</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:8">
       <x:c r="A689" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C689" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D689" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E689" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F689" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G689" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H689" s="0">
@@ -19582,77 +19587,77 @@
       </x:c>
     </x:row>
     <x:row r="701" spans="1:8">
       <x:c r="A701" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C701" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D701" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E701" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F701" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H701" s="0">
-        <x:v>110.8</x:v>
+        <x:v>109.3</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:8">
       <x:c r="A702" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C702" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D702" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E702" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F702" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G702" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H702" s="0">
-        <x:v>43.9</x:v>
+        <x:v>42.5</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:8">
       <x:c r="A703" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C703" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D703" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E703" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F703" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H703" s="0">
@@ -19686,51 +19691,51 @@
       </x:c>
     </x:row>
     <x:row r="705" spans="1:8">
       <x:c r="A705" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C705" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D705" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E705" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F705" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H705" s="0">
-        <x:v>17.3</x:v>
+        <x:v>17.2</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:8">
       <x:c r="A706" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C706" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D706" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E706" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F706" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G706" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H706" s="0">
@@ -19738,103 +19743,103 @@
       </x:c>
     </x:row>
     <x:row r="707" spans="1:8">
       <x:c r="A707" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C707" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D707" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E707" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F707" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H707" s="0">
-        <x:v>56.6</x:v>
+        <x:v>71.6</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:8">
       <x:c r="A708" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B708" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C708" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D708" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E708" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F708" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G708" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H708" s="0">
-        <x:v>43.8</x:v>
+        <x:v>58.7</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:8">
       <x:c r="A709" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C709" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D709" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E709" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F709" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G709" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H709" s="0">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:8">
       <x:c r="A710" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B710" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C710" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D710" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E710" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F710" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G710" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H710" s="0">
@@ -19868,155 +19873,155 @@
       </x:c>
     </x:row>
     <x:row r="712" spans="1:8">
       <x:c r="A712" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B712" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C712" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D712" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E712" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F712" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G712" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H712" s="0">
-        <x:v>69.7</x:v>
+        <x:v>81.5</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:8">
       <x:c r="A713" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C713" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D713" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E713" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F713" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G713" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H713" s="0">
-        <x:v>72.8</x:v>
+        <x:v>73.7</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:8">
       <x:c r="A714" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B714" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C714" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D714" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E714" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F714" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G714" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H714" s="0">
-        <x:v>51</x:v>
+        <x:v>45.6</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:8">
       <x:c r="A715" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C715" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D715" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E715" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F715" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G715" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H715" s="0">
-        <x:v>95.1</x:v>
+        <x:v>94.3</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:8">
       <x:c r="A716" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B716" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C716" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D716" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E716" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F716" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G716" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H716" s="0">
-        <x:v>40.5</x:v>
+        <x:v>39.8</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:8">
       <x:c r="A717" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C717" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D717" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E717" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F717" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G717" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H717" s="0">
@@ -20050,51 +20055,51 @@
       </x:c>
     </x:row>
     <x:row r="719" spans="1:8">
       <x:c r="A719" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C719" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D719" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E719" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F719" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G719" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H719" s="0">
-        <x:v>6.9</x:v>
+        <x:v>6.8</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:8">
       <x:c r="A720" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B720" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C720" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D720" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E720" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F720" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G720" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H720" s="0">
@@ -20388,77 +20393,77 @@
       </x:c>
     </x:row>
     <x:row r="732" spans="1:8">
       <x:c r="A732" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B732" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C732" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D732" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E732" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F732" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G732" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H732" s="0">
-        <x:v>117</x:v>
+        <x:v>116.2</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:8">
       <x:c r="A733" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C733" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D733" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E733" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F733" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H733" s="0">
-        <x:v>44.7</x:v>
+        <x:v>44.1</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:8">
       <x:c r="A734" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B734" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C734" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D734" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E734" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F734" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G734" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H734" s="0">
@@ -20492,51 +20497,51 @@
       </x:c>
     </x:row>
     <x:row r="736" spans="1:8">
       <x:c r="A736" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B736" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C736" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D736" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E736" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F736" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G736" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H736" s="0">
-        <x:v>18.2</x:v>
+        <x:v>18.1</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:8">
       <x:c r="A737" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C737" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D737" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E737" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F737" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G737" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H737" s="0">
@@ -20544,103 +20549,103 @@
       </x:c>
     </x:row>
     <x:row r="738" spans="1:8">
       <x:c r="A738" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B738" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C738" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D738" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E738" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F738" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G738" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H738" s="0">
-        <x:v>55.8</x:v>
+        <x:v>73.5</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:8">
       <x:c r="A739" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C739" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D739" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E739" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F739" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G739" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H739" s="0">
-        <x:v>42.7</x:v>
+        <x:v>60.3</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:8">
       <x:c r="A740" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B740" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C740" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D740" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E740" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F740" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G740" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H740" s="0">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:8">
       <x:c r="A741" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C741" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D741" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E741" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F741" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G741" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H741" s="0">
@@ -20674,155 +20679,155 @@
       </x:c>
     </x:row>
     <x:row r="743" spans="1:8">
       <x:c r="A743" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C743" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D743" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E743" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F743" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G743" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H743" s="0">
-        <x:v>69</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:8">
       <x:c r="A744" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B744" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C744" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D744" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E744" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F744" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G744" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H744" s="0">
-        <x:v>73.1</x:v>
+        <x:v>74.3</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:8">
       <x:c r="A745" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C745" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D745" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E745" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F745" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G745" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H745" s="0">
-        <x:v>57.1</x:v>
+        <x:v>51.4</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:8">
       <x:c r="A746" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B746" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C746" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D746" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E746" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F746" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G746" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H746" s="0">
-        <x:v>99</x:v>
+        <x:v>98.7</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:8">
       <x:c r="A747" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C747" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D747" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E747" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F747" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G747" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H747" s="0">
-        <x:v>39.1</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:8">
       <x:c r="A748" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B748" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C748" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D748" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E748" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F748" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G748" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H748" s="0">
@@ -20856,51 +20861,51 @@
       </x:c>
     </x:row>
     <x:row r="750" spans="1:8">
       <x:c r="A750" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B750" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C750" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D750" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E750" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F750" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G750" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H750" s="0">
-        <x:v>7.2</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:8">
       <x:c r="A751" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C751" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D751" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E751" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F751" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G751" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H751" s="0">
@@ -21194,51 +21199,51 @@
       </x:c>
     </x:row>
     <x:row r="763" spans="1:8">
       <x:c r="A763" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C763" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D763" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E763" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F763" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G763" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H763" s="0">
-        <x:v>124.5</x:v>
+        <x:v>124.3</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:8">
       <x:c r="A764" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B764" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C764" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D764" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E764" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F764" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G764" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H764" s="0">
@@ -21298,155 +21303,155 @@
       </x:c>
     </x:row>
     <x:row r="767" spans="1:8">
       <x:c r="A767" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B767" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C767" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D767" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E767" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F767" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G767" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H767" s="0">
-        <x:v>19.1</x:v>
+        <x:v>18.9</x:v>
       </x:c>
     </x:row>
     <x:row r="768" spans="1:8">
       <x:c r="A768" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B768" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C768" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D768" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E768" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F768" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G768" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H768" s="0">
-        <x:v>1.1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="769" spans="1:8">
       <x:c r="A769" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B769" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C769" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D769" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E769" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F769" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G769" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H769" s="0">
-        <x:v>56.2</x:v>
+        <x:v>75.1</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:8">
       <x:c r="A770" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B770" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C770" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D770" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E770" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F770" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G770" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H770" s="0">
-        <x:v>42.8</x:v>
+        <x:v>61.6</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:8">
       <x:c r="A771" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C771" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D771" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E771" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F771" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G771" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H771" s="0">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="772" spans="1:8">
       <x:c r="A772" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B772" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C772" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D772" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E772" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F772" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G772" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H772" s="0">
@@ -21480,129 +21485,129 @@
       </x:c>
     </x:row>
     <x:row r="774" spans="1:8">
       <x:c r="A774" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B774" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C774" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D774" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E774" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F774" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G774" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H774" s="0">
-        <x:v>69.2</x:v>
+        <x:v>84.1</x:v>
       </x:c>
     </x:row>
     <x:row r="775" spans="1:8">
       <x:c r="A775" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C775" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D775" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E775" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F775" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G775" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H775" s="0">
-        <x:v>73.2</x:v>
+        <x:v>74.2</x:v>
       </x:c>
     </x:row>
     <x:row r="776" spans="1:8">
       <x:c r="A776" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B776" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C776" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D776" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E776" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F776" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G776" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H776" s="0">
-        <x:v>64.3</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="777" spans="1:8">
       <x:c r="A777" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B777" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C777" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D777" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E777" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F777" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G777" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H777" s="0">
-        <x:v>103.9</x:v>
+        <x:v>103.7</x:v>
       </x:c>
     </x:row>
     <x:row r="778" spans="1:8">
       <x:c r="A778" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B778" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C778" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D778" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E778" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F778" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G778" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H778" s="0">
@@ -21662,51 +21667,51 @@
       </x:c>
     </x:row>
     <x:row r="781" spans="1:8">
       <x:c r="A781" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B781" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C781" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D781" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E781" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F781" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G781" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H781" s="0">
-        <x:v>4.5</x:v>
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="782" spans="1:8">
       <x:c r="A782" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B782" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C782" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D782" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E782" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F782" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G782" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H782" s="0">
@@ -22000,51 +22005,51 @@
       </x:c>
     </x:row>
     <x:row r="794" spans="1:8">
       <x:c r="A794" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B794" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C794" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D794" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E794" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F794" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G794" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H794" s="0">
-        <x:v>127.1</x:v>
+        <x:v>126.8</x:v>
       </x:c>
     </x:row>
     <x:row r="795" spans="1:8">
       <x:c r="A795" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B795" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C795" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D795" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E795" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F795" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G795" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H795" s="0">
@@ -22104,51 +22109,51 @@
       </x:c>
     </x:row>
     <x:row r="798" spans="1:8">
       <x:c r="A798" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B798" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C798" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D798" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E798" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F798" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G798" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H798" s="0">
-        <x:v>15.3</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="799" spans="1:8">
       <x:c r="A799" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B799" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C799" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D799" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E799" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F799" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G799" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H799" s="0">
@@ -22156,103 +22161,103 @@
       </x:c>
     </x:row>
     <x:row r="800" spans="1:8">
       <x:c r="A800" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B800" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C800" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D800" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E800" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F800" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G800" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H800" s="0">
-        <x:v>54.1</x:v>
+        <x:v>73.4</x:v>
       </x:c>
     </x:row>
     <x:row r="801" spans="1:8">
       <x:c r="A801" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B801" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C801" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D801" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E801" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F801" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G801" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H801" s="0">
-        <x:v>41</x:v>
+        <x:v>60.2</x:v>
       </x:c>
     </x:row>
     <x:row r="802" spans="1:8">
       <x:c r="A802" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B802" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C802" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D802" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E802" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F802" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G802" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H802" s="0">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="803" spans="1:8">
       <x:c r="A803" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B803" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C803" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D803" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E803" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F803" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G803" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H803" s="0">
@@ -22286,155 +22291,155 @@
       </x:c>
     </x:row>
     <x:row r="805" spans="1:8">
       <x:c r="A805" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B805" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C805" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D805" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E805" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F805" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G805" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H805" s="0">
-        <x:v>67.1</x:v>
+        <x:v>82.5</x:v>
       </x:c>
     </x:row>
     <x:row r="806" spans="1:8">
       <x:c r="A806" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B806" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C806" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D806" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E806" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F806" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G806" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H806" s="0">
-        <x:v>72.6</x:v>
+        <x:v>73.4</x:v>
       </x:c>
     </x:row>
     <x:row r="807" spans="1:8">
       <x:c r="A807" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B807" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C807" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D807" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E807" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F807" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G807" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H807" s="0">
-        <x:v>67.5</x:v>
+        <x:v>62.6</x:v>
       </x:c>
     </x:row>
     <x:row r="808" spans="1:8">
       <x:c r="A808" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B808" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C808" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D808" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E808" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F808" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G808" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H808" s="0">
-        <x:v>96.3</x:v>
+        <x:v>97.8</x:v>
       </x:c>
     </x:row>
     <x:row r="809" spans="1:8">
       <x:c r="A809" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B809" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C809" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D809" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E809" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F809" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G809" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H809" s="0">
-        <x:v>40.3</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="810" spans="1:8">
       <x:c r="A810" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B810" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C810" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D810" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E810" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F810" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G810" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H810" s="0">
@@ -22468,51 +22473,51 @@
       </x:c>
     </x:row>
     <x:row r="812" spans="1:8">
       <x:c r="A812" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B812" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C812" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D812" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E812" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F812" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G812" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H812" s="0">
-        <x:v>2.4</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="813" spans="1:8">
       <x:c r="A813" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B813" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C813" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D813" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E813" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F813" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G813" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H813" s="0">
@@ -22806,77 +22811,77 @@
       </x:c>
     </x:row>
     <x:row r="825" spans="1:8">
       <x:c r="A825" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B825" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C825" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D825" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E825" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F825" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G825" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H825" s="0">
-        <x:v>118.3</x:v>
+        <x:v>119.7</x:v>
       </x:c>
     </x:row>
     <x:row r="826" spans="1:8">
       <x:c r="A826" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B826" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C826" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D826" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E826" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F826" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G826" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H826" s="0">
-        <x:v>45.3</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="827" spans="1:8">
       <x:c r="A827" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B827" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C827" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D827" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E827" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F827" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G827" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H827" s="0">
@@ -22910,51 +22915,51 @@
       </x:c>
     </x:row>
     <x:row r="829" spans="1:8">
       <x:c r="A829" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B829" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C829" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D829" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E829" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F829" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G829" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H829" s="0">
-        <x:v>11.4</x:v>
+        <x:v>11.2</x:v>
       </x:c>
     </x:row>
     <x:row r="830" spans="1:8">
       <x:c r="A830" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B830" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C830" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D830" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E830" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F830" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G830" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H830" s="0">
@@ -22962,77 +22967,77 @@
       </x:c>
     </x:row>
     <x:row r="831" spans="1:8">
       <x:c r="A831" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B831" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C831" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D831" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E831" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F831" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G831" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H831" s="0">
-        <x:v>52.4</x:v>
+        <x:v>60.3</x:v>
       </x:c>
     </x:row>
     <x:row r="832" spans="1:8">
       <x:c r="A832" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B832" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C832" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D832" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E832" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F832" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G832" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H832" s="0">
-        <x:v>38.9</x:v>
+        <x:v>46.8</x:v>
       </x:c>
     </x:row>
     <x:row r="833" spans="1:8">
       <x:c r="A833" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B833" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C833" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D833" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E833" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F833" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G833" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H833" s="0">
@@ -23092,155 +23097,155 @@
       </x:c>
     </x:row>
     <x:row r="836" spans="1:8">
       <x:c r="A836" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B836" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C836" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D836" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E836" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F836" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G836" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H836" s="0">
-        <x:v>64.6</x:v>
+        <x:v>71.6</x:v>
       </x:c>
     </x:row>
     <x:row r="837" spans="1:8">
       <x:c r="A837" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B837" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C837" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D837" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E837" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F837" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G837" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H837" s="0">
-        <x:v>71</x:v>
+        <x:v>71.8</x:v>
       </x:c>
     </x:row>
     <x:row r="838" spans="1:8">
       <x:c r="A838" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B838" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C838" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D838" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E838" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F838" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G838" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H838" s="0">
-        <x:v>59.5</x:v>
+        <x:v>59.2</x:v>
       </x:c>
     </x:row>
     <x:row r="839" spans="1:8">
       <x:c r="A839" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B839" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C839" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D839" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E839" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F839" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G839" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H839" s="0">
-        <x:v>94.3</x:v>
+        <x:v>95.8</x:v>
       </x:c>
     </x:row>
     <x:row r="840" spans="1:8">
       <x:c r="A840" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B840" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C840" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D840" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E840" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F840" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G840" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H840" s="0">
-        <x:v>40.6</x:v>
+        <x:v>42.4</x:v>
       </x:c>
     </x:row>
     <x:row r="841" spans="1:8">
       <x:c r="A841" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B841" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C841" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D841" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E841" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F841" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G841" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H841" s="0">
@@ -23274,51 +23279,51 @@
       </x:c>
     </x:row>
     <x:row r="843" spans="1:8">
       <x:c r="A843" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B843" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C843" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D843" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E843" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F843" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G843" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H843" s="0">
-        <x:v>1.7</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="844" spans="1:8">
       <x:c r="A844" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B844" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C844" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D844" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E844" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F844" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G844" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H844" s="0">
@@ -23612,77 +23617,77 @@
       </x:c>
     </x:row>
     <x:row r="856" spans="1:8">
       <x:c r="A856" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B856" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C856" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D856" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E856" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F856" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G856" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H856" s="0">
-        <x:v>118.7</x:v>
+        <x:v>120.2</x:v>
       </x:c>
     </x:row>
     <x:row r="857" spans="1:8">
       <x:c r="A857" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B857" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C857" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D857" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E857" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F857" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G857" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H857" s="0">
-        <x:v>44.5</x:v>
+        <x:v>46.2</x:v>
       </x:c>
     </x:row>
     <x:row r="858" spans="1:8">
       <x:c r="A858" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B858" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C858" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D858" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E858" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F858" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G858" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H858" s="0">
@@ -23716,51 +23721,51 @@
       </x:c>
     </x:row>
     <x:row r="860" spans="1:8">
       <x:c r="A860" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B860" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C860" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D860" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E860" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F860" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G860" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H860" s="0">
-        <x:v>13.3</x:v>
+        <x:v>13.1</x:v>
       </x:c>
     </x:row>
     <x:row r="861" spans="1:8">
       <x:c r="A861" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B861" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C861" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D861" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E861" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F861" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G861" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H861" s="0">
@@ -23768,77 +23773,77 @@
       </x:c>
     </x:row>
     <x:row r="862" spans="1:8">
       <x:c r="A862" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B862" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C862" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D862" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E862" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F862" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G862" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H862" s="0">
-        <x:v>55.6</x:v>
+        <x:v>63.5</x:v>
       </x:c>
     </x:row>
     <x:row r="863" spans="1:8">
       <x:c r="A863" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B863" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C863" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D863" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E863" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F863" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G863" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H863" s="0">
-        <x:v>41.3</x:v>
+        <x:v>49.2</x:v>
       </x:c>
     </x:row>
     <x:row r="864" spans="1:8">
       <x:c r="A864" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B864" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C864" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D864" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E864" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F864" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G864" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H864" s="0">
@@ -23898,155 +23903,155 @@
       </x:c>
     </x:row>
     <x:row r="867" spans="1:8">
       <x:c r="A867" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B867" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C867" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D867" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E867" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F867" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G867" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H867" s="0">
-        <x:v>66.7</x:v>
+        <x:v>73.8</x:v>
       </x:c>
     </x:row>
     <x:row r="868" spans="1:8">
       <x:c r="A868" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B868" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C868" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D868" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E868" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F868" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G868" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H868" s="0">
-        <x:v>71.2</x:v>
+        <x:v>72.4</x:v>
       </x:c>
     </x:row>
     <x:row r="869" spans="1:8">
       <x:c r="A869" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B869" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C869" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="D869" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E869" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F869" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G869" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H869" s="0">
-        <x:v>58.6</x:v>
+        <x:v>58.1</x:v>
       </x:c>
     </x:row>
     <x:row r="870" spans="1:8">
       <x:c r="A870" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B870" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C870" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D870" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E870" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F870" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G870" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H870" s="0">
-        <x:v>99.6</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="871" spans="1:8">
       <x:c r="A871" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B871" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C871" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D871" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E871" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F871" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G871" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H871" s="0">
-        <x:v>39.4</x:v>
+        <x:v>41.1</x:v>
       </x:c>
     </x:row>
     <x:row r="872" spans="1:8">
       <x:c r="A872" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B872" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C872" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D872" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E872" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F872" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G872" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H872" s="0">
@@ -24080,51 +24085,51 @@
       </x:c>
     </x:row>
     <x:row r="874" spans="1:8">
       <x:c r="A874" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B874" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C874" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D874" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E874" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F874" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G874" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H874" s="0">
-        <x:v>1.7</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="875" spans="1:8">
       <x:c r="A875" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B875" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C875" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D875" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E875" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F875" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G875" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H875" s="0">
@@ -24418,77 +24423,77 @@
       </x:c>
     </x:row>
     <x:row r="887" spans="1:8">
       <x:c r="A887" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B887" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C887" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D887" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E887" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F887" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G887" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H887" s="0">
-        <x:v>125</x:v>
+        <x:v>126.4</x:v>
       </x:c>
     </x:row>
     <x:row r="888" spans="1:8">
       <x:c r="A888" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B888" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C888" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D888" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E888" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F888" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G888" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H888" s="0">
-        <x:v>44.4</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="889" spans="1:8">
       <x:c r="A889" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B889" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C889" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D889" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E889" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F889" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G889" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H889" s="0">
@@ -24522,51 +24527,51 @@
       </x:c>
     </x:row>
     <x:row r="891" spans="1:8">
       <x:c r="A891" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B891" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C891" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D891" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E891" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F891" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G891" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H891" s="0">
-        <x:v>13.7</x:v>
+        <x:v>13.4</x:v>
       </x:c>
     </x:row>
     <x:row r="892" spans="1:8">
       <x:c r="A892" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B892" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C892" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D892" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E892" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F892" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G892" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H892" s="0">
@@ -24574,77 +24579,77 @@
       </x:c>
     </x:row>
     <x:row r="893" spans="1:8">
       <x:c r="A893" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B893" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C893" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D893" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E893" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F893" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G893" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H893" s="0">
-        <x:v>54.7</x:v>
+        <x:v>70.2</x:v>
       </x:c>
     </x:row>
     <x:row r="894" spans="1:8">
       <x:c r="A894" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B894" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C894" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D894" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E894" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F894" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G894" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H894" s="0">
-        <x:v>40.7</x:v>
+        <x:v>56.1</x:v>
       </x:c>
     </x:row>
     <x:row r="895" spans="1:8">
       <x:c r="A895" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B895" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C895" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D895" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E895" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F895" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G895" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H895" s="0">
@@ -24704,155 +24709,155 @@
       </x:c>
     </x:row>
     <x:row r="898" spans="1:8">
       <x:c r="A898" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B898" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C898" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D898" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E898" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F898" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G898" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H898" s="0">
-        <x:v>66.9</x:v>
+        <x:v>79.5</x:v>
       </x:c>
     </x:row>
     <x:row r="899" spans="1:8">
       <x:c r="A899" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B899" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C899" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D899" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E899" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F899" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G899" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H899" s="0">
-        <x:v>71.9</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="900" spans="1:8">
       <x:c r="A900" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B900" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C900" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="D900" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="E900" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F900" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G900" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H900" s="0">
-        <x:v>65.3</x:v>
+        <x:v>62.7</x:v>
       </x:c>
     </x:row>
     <x:row r="901" spans="1:8">
       <x:c r="A901" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B901" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C901" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D901" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E901" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F901" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G901" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H901" s="0">
-        <x:v>96.5</x:v>
+        <x:v>97.2</x:v>
       </x:c>
     </x:row>
     <x:row r="902" spans="1:8">
       <x:c r="A902" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B902" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C902" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D902" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E902" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F902" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G902" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H902" s="0">
-        <x:v>40.9</x:v>
+        <x:v>41.9</x:v>
       </x:c>
     </x:row>
     <x:row r="903" spans="1:8">
       <x:c r="A903" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B903" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C903" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D903" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E903" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F903" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G903" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H903" s="0">
@@ -24886,51 +24891,51 @@
       </x:c>
     </x:row>
     <x:row r="905" spans="1:8">
       <x:c r="A905" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B905" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C905" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D905" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E905" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F905" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G905" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H905" s="0">
-        <x:v>1.5</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="906" spans="1:8">
       <x:c r="A906" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B906" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C906" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D906" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E906" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F906" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G906" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H906" s="0">
@@ -25224,77 +25229,77 @@
       </x:c>
     </x:row>
     <x:row r="918" spans="1:8">
       <x:c r="A918" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B918" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C918" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D918" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E918" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F918" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G918" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H918" s="0">
-        <x:v>120.7</x:v>
+        <x:v>121.4</x:v>
       </x:c>
     </x:row>
     <x:row r="919" spans="1:8">
       <x:c r="A919" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B919" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C919" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D919" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E919" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F919" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G919" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H919" s="0">
-        <x:v>45.9</x:v>
+        <x:v>46.9</x:v>
       </x:c>
     </x:row>
     <x:row r="920" spans="1:8">
       <x:c r="A920" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B920" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C920" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D920" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E920" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F920" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G920" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H920" s="0">
@@ -25328,51 +25333,51 @@
       </x:c>
     </x:row>
     <x:row r="922" spans="1:8">
       <x:c r="A922" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B922" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C922" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D922" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E922" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F922" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G922" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H922" s="0">
-        <x:v>13.3</x:v>
+        <x:v>13.1</x:v>
       </x:c>
     </x:row>
     <x:row r="923" spans="1:8">
       <x:c r="A923" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B923" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C923" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D923" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E923" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="F923" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="G923" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H923" s="0">
@@ -25380,77 +25385,77 @@
       </x:c>
     </x:row>
     <x:row r="924" spans="1:8">
       <x:c r="A924" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B924" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C924" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D924" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E924" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F924" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G924" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H924" s="0">
-        <x:v>50.8</x:v>
+        <x:v>68.3</x:v>
       </x:c>
     </x:row>
     <x:row r="925" spans="1:8">
       <x:c r="A925" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B925" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C925" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D925" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E925" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F925" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G925" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H925" s="0">
-        <x:v>37.4</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="926" spans="1:8">
       <x:c r="A926" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B926" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C926" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D926" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E926" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F926" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G926" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H926" s="0">
@@ -25510,103 +25515,909 @@
       </x:c>
     </x:row>
     <x:row r="929" spans="1:8">
       <x:c r="A929" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B929" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C929" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D929" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E929" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F929" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="G929" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H929" s="0">
-        <x:v>63.6</x:v>
+        <x:v>77.8</x:v>
       </x:c>
     </x:row>
     <x:row r="930" spans="1:8">
       <x:c r="A930" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B930" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C930" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D930" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E930" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F930" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="G930" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H930" s="0">
-        <x:v>70.7</x:v>
+        <x:v>71.6</x:v>
       </x:c>
     </x:row>
     <x:row r="931" spans="1:8">
       <x:c r="A931" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B931" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C931" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D931" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="E931" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F931" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="G931" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H931" s="0">
-        <x:v>62.9</x:v>
+        <x:v>59.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="932" spans="1:8">
+      <x:c r="A932" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B932" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C932" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D932" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E932" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F932" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G932" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H932" s="0">
+        <x:v>95.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="933" spans="1:8">
+      <x:c r="A933" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B933" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C933" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D933" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E933" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F933" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G933" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H933" s="0">
+        <x:v>40.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="934" spans="1:8">
+      <x:c r="A934" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B934" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C934" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D934" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E934" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F934" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G934" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H934" s="0">
+        <x:v>0.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="935" spans="1:8">
+      <x:c r="A935" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B935" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C935" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D935" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E935" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F935" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G935" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H935" s="0">
+        <x:v>53.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="936" spans="1:8">
+      <x:c r="A936" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B936" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C936" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D936" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E936" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F936" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G936" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H936" s="0">
+        <x:v>1.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="937" spans="1:8">
+      <x:c r="A937" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B937" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C937" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D937" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E937" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F937" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G937" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H937" s="0">
+        <x:v>45.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="938" spans="1:8">
+      <x:c r="A938" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B938" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C938" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D938" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E938" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F938" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G938" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H938" s="0">
+        <x:v>14.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="939" spans="1:8">
+      <x:c r="A939" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B939" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C939" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D939" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E939" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F939" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G939" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H939" s="0">
+        <x:v>8.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="940" spans="1:8">
+      <x:c r="A940" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B940" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C940" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D940" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E940" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F940" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G940" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H940" s="0">
+        <x:v>6.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="941" spans="1:8">
+      <x:c r="A941" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B941" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C941" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D941" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E941" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F941" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G941" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H941" s="0">
+        <x:v>13.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="942" spans="1:8">
+      <x:c r="A942" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B942" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C942" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D942" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E942" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F942" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G942" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H942" s="0">
+        <x:v>2.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="943" spans="1:8">
+      <x:c r="A943" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B943" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C943" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D943" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E943" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F943" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G943" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H943" s="0">
+        <x:v>17.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="944" spans="1:8">
+      <x:c r="A944" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B944" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C944" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D944" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E944" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F944" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G944" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H944" s="0">
+        <x:v>8.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="945" spans="1:8">
+      <x:c r="A945" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B945" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C945" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D945" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E945" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F945" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G945" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H945" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="946" spans="1:8">
+      <x:c r="A946" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B946" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C946" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D946" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E946" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F946" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G946" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H946" s="0">
+        <x:v>2.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="947" spans="1:8">
+      <x:c r="A947" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B947" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C947" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D947" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E947" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F947" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G947" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H947" s="0">
+        <x:v>1.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="948" spans="1:8">
+      <x:c r="A948" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B948" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C948" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D948" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E948" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F948" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G948" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H948" s="0">
+        <x:v>1.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="949" spans="1:8">
+      <x:c r="A949" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B949" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C949" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D949" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E949" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F949" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G949" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H949" s="0">
+        <x:v>123.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="950" spans="1:8">
+      <x:c r="A950" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B950" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C950" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D950" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E950" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F950" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G950" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H950" s="0">
+        <x:v>47.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="951" spans="1:8">
+      <x:c r="A951" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B951" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C951" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D951" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E951" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F951" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="G951" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H951" s="0">
+        <x:v>5.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="952" spans="1:8">
+      <x:c r="A952" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B952" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C952" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D952" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E952" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F952" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G952" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H952" s="0">
+        <x:v>57.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="953" spans="1:8">
+      <x:c r="A953" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B953" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C953" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D953" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E953" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F953" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="G953" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H953" s="0">
+        <x:v>12.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="954" spans="1:8">
+      <x:c r="A954" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B954" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C954" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D954" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E954" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F954" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G954" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H954" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="955" spans="1:8">
+      <x:c r="A955" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B955" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C955" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D955" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E955" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F955" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G955" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H955" s="0">
+        <x:v>68.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="956" spans="1:8">
+      <x:c r="A956" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B956" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C956" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D956" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E956" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F956" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G956" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H956" s="0">
+        <x:v>55.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="957" spans="1:8">
+      <x:c r="A957" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B957" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C957" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D957" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E957" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F957" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G957" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H957" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="958" spans="1:8">
+      <x:c r="A958" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B958" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C958" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D958" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E958" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F958" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G958" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H958" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="959" spans="1:8">
+      <x:c r="A959" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B959" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C959" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D959" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E959" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F959" s="0" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="G959" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H959" s="0">
+        <x:v>13.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="960" spans="1:8">
+      <x:c r="A960" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B960" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C960" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D960" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E960" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F960" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="G960" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H960" s="0">
+        <x:v>77.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="961" spans="1:8">
+      <x:c r="A961" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B961" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C961" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D961" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E961" s="0" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="F961" s="0" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="G961" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H961" s="0">
+        <x:v>70.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="962" spans="1:8">
+      <x:c r="A962" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B962" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C962" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D962" s="0" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E962" s="0" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F962" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="G962" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H962" s="0">
+        <x:v>61.6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -25652,115 +26463,117 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="EAA12"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Net Material Accumulation"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1994"/>
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1994"/>
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02681V03248">
       <x:sharedItems count="31">
         <x:s v="01"/>
         <x:s v="011"/>
         <x:s v="012"/>
         <x:s v="013"/>
         <x:s v="014"/>
         <x:s v="015"/>
         <x:s v="02"/>
         <x:s v="021"/>
         <x:s v="022"/>
         <x:s v="023"/>
         <x:s v="024"/>
         <x:s v="03"/>
         <x:s v="031"/>
         <x:s v="032"/>
         <x:s v="033"/>
         <x:s v="034"/>
         <x:s v="035"/>
         <x:s v="04"/>
         <x:s v="041"/>
         <x:s v="042"/>
         <x:s v="043"/>
@@ -25795,547 +26608,550 @@
         <x:s v="Trade Exports - Non-Metallic Minerals"/>
         <x:s v="Trade Exports - Fossil Fuels"/>
         <x:s v="Trade Exports - Other Products"/>
         <x:s v="Domestic Material Consumption (4=1+2-3)"/>
         <x:s v="Domestic Material Consumption - Biomass"/>
         <x:s v="Domestic Material Consumption - Metallic Minerals"/>
         <x:s v="Domestic Material Consumption - Non-Metallic Minerals"/>
         <x:s v="Domestic Material Consumption - Fossil Fuels"/>
         <x:s v="Domestic Material Consumption - Other Products"/>
         <x:s v="Domestic Processed Output (5)"/>
         <x:s v="Domestic Processed Output - Emissions to Air"/>
         <x:s v="Domestic Processed Output - Emissions to Land"/>
         <x:s v="Domestic Processed Output - Emissions to Water"/>
         <x:s v="Domestic Processed Output - Dissipative Use of Products"/>
         <x:s v="Balancing Items Input Side (6)"/>
         <x:s v="Balancing Items Output Side (7)"/>
         <x:s v="Net Material Accumulation (8=4-5+6-7)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Million Tonnes"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0" maxValue="187.8" count="439">
-[...1 lines deleted...]
-        <x:n v="41.6"/>
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0" maxValue="187.1" count="442">
+        <x:n v="82"/>
+        <x:n v="42.4"/>
         <x:n v="2.7"/>
         <x:n v="28.9"/>
-        <x:n v="7.9"/>
+        <x:n v="8"/>
         <x:n v="24.7"/>
         <x:n v="5.7"/>
         <x:n v="3.9"/>
         <x:n v="2.5"/>
         <x:n v="11.4"/>
         <x:n v="1.2"/>
         <x:n v="10.1"/>
         <x:n v="3.8"/>
         <x:n v="1.7"/>
         <x:n v="0.9"/>
-        <x:n v="95.7"/>
-        <x:n v="43.5"/>
+        <x:n v="96.5"/>
+        <x:n v="44.3"/>
         <x:n v="4.1"/>
         <x:n v="30.2"/>
-        <x:n v="17.6"/>
+        <x:n v="17.7"/>
         <x:n v="0.3"/>
-        <x:n v="50.5"/>
+        <x:n v="50.6"/>
         <x:n v="37.2"/>
         <x:n v="0"/>
-        <x:n v="13.1"/>
-[...4 lines deleted...]
-        <x:n v="42.6"/>
+        <x:n v="13"/>
+        <x:n v="59.7"/>
+        <x:n v="68.5"/>
+        <x:n v="83.3"/>
+        <x:n v="43.2"/>
         <x:n v="2.6"/>
         <x:n v="26.9"/>
-        <x:n v="10.5"/>
+        <x:n v="10.6"/>
         <x:n v="24.4"/>
         <x:n v="4.6"/>
         <x:n v="3.4"/>
         <x:n v="9.5"/>
         <x:n v="1.4"/>
         <x:n v="10.8"/>
         <x:n v="4.3"/>
         <x:n v="1.8"/>
         <x:n v="1"/>
-        <x:n v="96.2"/>
-        <x:n v="44"/>
+        <x:n v="96.9"/>
+        <x:n v="44.6"/>
         <x:n v="4.7"/>
         <x:n v="29.1"/>
-        <x:n v="18.1"/>
+        <x:n v="18.2"/>
         <x:n v="0.4"/>
-        <x:n v="52.2"/>
-        <x:n v="38.1"/>
+        <x:n v="52.3"/>
+        <x:n v="38.2"/>
         <x:n v="13.8"/>
-        <x:n v="60.6"/>
-[...3 lines deleted...]
-        <x:n v="42.7"/>
+        <x:n v="60.9"/>
+        <x:n v="69.1"/>
+        <x:n v="36.4"/>
+        <x:n v="86.7"/>
+        <x:n v="43.5"/>
         <x:n v="32.5"/>
-        <x:n v="8.1"/>
+        <x:n v="8.2"/>
         <x:n v="25.2"/>
         <x:n v="5.4"/>
         <x:n v="1.3"/>
         <x:n v="10.4"/>
         <x:n v="4.2"/>
-        <x:n v="100.6"/>
-        <x:n v="43.9"/>
+        <x:n v="101.5"/>
+        <x:n v="44.7"/>
         <x:n v="4.5"/>
         <x:n v="35.3"/>
-        <x:n v="16.5"/>
+        <x:n v="16.6"/>
         <x:n v="54"/>
         <x:n v="39.8"/>
         <x:n v="13.9"/>
-        <x:n v="63"/>
-[...2 lines deleted...]
-        <x:n v="89.8"/>
+        <x:n v="63.3"/>
+        <x:n v="71.4"/>
+        <x:n v="39.4"/>
+        <x:n v="89.9"/>
+        <x:n v="43.9"/>
         <x:n v="37.9"/>
+        <x:n v="5.6"/>
+        <x:n v="27.2"/>
         <x:n v="5.5"/>
-        <x:n v="27.2"/>
         <x:n v="5"/>
         <x:n v="11.5"/>
         <x:n v="2.1"/>
         <x:n v="1.1"/>
         <x:n v="105.6"/>
         <x:n v="45.2"/>
         <x:n v="4.8"/>
         <x:n v="40.2"/>
         <x:n v="15"/>
         <x:n v="55.3"/>
-        <x:n v="41.2"/>
-[...4 lines deleted...]
-        <x:n v="43"/>
+        <x:n v="41.1"/>
+        <x:n v="66.1"/>
+        <x:n v="73.3"/>
+        <x:n v="43.1"/>
+        <x:n v="95.8"/>
+        <x:n v="42.7"/>
         <x:n v="45"/>
         <x:n v="30.3"/>
         <x:n v="6.5"/>
         <x:n v="6.2"/>
         <x:n v="11.9"/>
         <x:n v="1.6"/>
         <x:n v="12.2"/>
         <x:n v="2.9"/>
-        <x:n v="114.1"/>
+        <x:n v="113.9"/>
+        <x:n v="44.9"/>
         <x:n v="5.8"/>
         <x:n v="47.3"/>
-        <x:n v="15.2"/>
+        <x:n v="15.3"/>
         <x:n v="0.5"/>
         <x:n v="57.3"/>
-        <x:n v="43.2"/>
-[...24 lines deleted...]
-        <x:n v="43.7"/>
+        <x:n v="68.7"/>
+        <x:n v="74.8"/>
+        <x:n v="50.5"/>
+        <x:n v="117.6"/>
+        <x:n v="44"/>
         <x:n v="3.5"/>
         <x:n v="63.8"/>
         <x:n v="6.3"/>
         <x:n v="31.9"/>
         <x:n v="6"/>
         <x:n v="11.8"/>
         <x:n v="13.5"/>
         <x:n v="4.4"/>
         <x:n v="3.6"/>
         <x:n v="2"/>
         <x:n v="2.4"/>
-        <x:n v="135.7"/>
-        <x:n v="45.7"/>
+        <x:n v="136.1"/>
+        <x:n v="46.1"/>
         <x:n v="5.9"/>
         <x:n v="67.4"/>
+        <x:n v="16.1"/>
         <x:n v="0.6"/>
-        <x:n v="61"/>
-[...6 lines deleted...]
-        <x:n v="43.3"/>
+        <x:n v="61.5"/>
+        <x:n v="48"/>
+        <x:n v="72"/>
+        <x:n v="72.2"/>
+        <x:n v="74.5"/>
+        <x:n v="118.2"/>
+        <x:n v="43.7"/>
         <x:n v="3.7"/>
         <x:n v="65.1"/>
-        <x:n v="5.6"/>
         <x:n v="31.7"/>
         <x:n v="6.8"/>
         <x:n v="12.3"/>
         <x:n v="12.8"/>
-        <x:n v="136.6"/>
-        <x:n v="45.6"/>
+        <x:n v="2.2"/>
+        <x:n v="137.1"/>
+        <x:n v="46"/>
         <x:n v="6.1"/>
         <x:n v="68.1"/>
-        <x:n v="15.7"/>
-[...1 lines deleted...]
-        <x:n v="50"/>
+        <x:n v="15.8"/>
         <x:n v="12.9"/>
-        <x:n v="74.1"/>
-[...3 lines deleted...]
-        <x:n v="42.5"/>
+        <x:n v="75"/>
+        <x:n v="74.9"/>
+        <x:n v="117"/>
+        <x:n v="41.3"/>
         <x:n v="3"/>
-        <x:n v="68.5"/>
         <x:n v="34.3"/>
         <x:n v="7.2"/>
-        <x:n v="138.8"/>
+        <x:n v="13.6"/>
+        <x:n v="2.8"/>
+        <x:n v="137.7"/>
+        <x:n v="43.8"/>
         <x:n v="6.4"/>
         <x:n v="70.7"/>
+        <x:n v="13.7"/>
         <x:n v="3.1"/>
-        <x:n v="61.3"/>
-        <x:n v="48.4"/>
+        <x:n v="61.7"/>
+        <x:n v="48.9"/>
         <x:n v="12.5"/>
-        <x:n v="72.7"/>
+        <x:n v="73.5"/>
         <x:n v="73"/>
-        <x:n v="77.2"/>
-        <x:n v="139.2"/>
+        <x:n v="76.4"/>
+        <x:n v="138.1"/>
+        <x:n v="41.8"/>
         <x:n v="84.9"/>
+        <x:n v="6.6"/>
         <x:n v="33"/>
         <x:n v="7.3"/>
         <x:n v="12.4"/>
-        <x:n v="159.7"/>
-        <x:n v="45.4"/>
+        <x:n v="158.6"/>
+        <x:n v="44.2"/>
         <x:n v="7.7"/>
         <x:n v="87.8"/>
-        <x:n v="17.3"/>
-[...4 lines deleted...]
-        <x:n v="146.3"/>
+        <x:n v="17.4"/>
+        <x:n v="61.6"/>
+        <x:n v="48.4"/>
+        <x:n v="71.9"/>
+        <x:n v="97.4"/>
+        <x:n v="145.4"/>
+        <x:n v="42.8"/>
         <x:n v="92"/>
         <x:n v="36.7"/>
         <x:n v="5.3"/>
         <x:n v="15.9"/>
         <x:n v="14.2"/>
         <x:n v="5.1"/>
-        <x:n v="168.8"/>
-        <x:n v="45.9"/>
+        <x:n v="167.9"/>
         <x:n v="95.6"/>
-        <x:n v="18.8"/>
+        <x:n v="18.9"/>
         <x:n v="0.7"/>
-        <x:n v="60.9"/>
-[...5 lines deleted...]
-        <x:n v="40.4"/>
+        <x:n v="61.4"/>
+        <x:n v="49"/>
+        <x:n v="12.1"/>
+        <x:n v="72.8"/>
+        <x:n v="72.1"/>
+        <x:n v="107.2"/>
+        <x:n v="147.6"/>
+        <x:n v="40.6"/>
         <x:n v="97.2"/>
+        <x:n v="5.2"/>
         <x:n v="37.5"/>
-        <x:n v="6.6"/>
+        <x:n v="7.9"/>
         <x:n v="15.5"/>
         <x:n v="3.3"/>
-        <x:n v="170.7"/>
-        <x:n v="42.8"/>
+        <x:n v="170.9"/>
+        <x:n v="43"/>
         <x:n v="101.4"/>
-        <x:n v="17.8"/>
-[...4 lines deleted...]
-        <x:n v="155.9"/>
+        <x:n v="17.9"/>
+        <x:n v="64.2"/>
+        <x:n v="51.1"/>
+        <x:n v="75.3"/>
+        <x:n v="73.2"/>
+        <x:n v="108.8"/>
+        <x:n v="156.2"/>
+        <x:n v="37.4"/>
         <x:n v="4.9"/>
         <x:n v="108.9"/>
         <x:n v="38.8"/>
         <x:n v="8.6"/>
+        <x:n v="7"/>
         <x:n v="14.4"/>
         <x:n v="14.7"/>
-        <x:n v="180"/>
+        <x:n v="180.3"/>
+        <x:n v="40.4"/>
         <x:n v="8.3"/>
         <x:n v="114.3"/>
-        <x:n v="16.3"/>
-[...6 lines deleted...]
-        <x:n v="39.2"/>
+        <x:n v="16.4"/>
+        <x:n v="0.2"/>
+        <x:n v="75.1"/>
+        <x:n v="120.2"/>
+        <x:n v="159.5"/>
+        <x:n v="38.4"/>
         <x:n v="112.5"/>
         <x:n v="42.3"/>
         <x:n v="7.6"/>
         <x:n v="7.1"/>
         <x:n v="17"/>
-        <x:n v="187.8"/>
-        <x:n v="42"/>
+        <x:n v="187.1"/>
+        <x:n v="41.2"/>
         <x:n v="8.7"/>
         <x:n v="118"/>
-        <x:n v="18.2"/>
-[...1 lines deleted...]
-        <x:n v="0.2"/>
+        <x:n v="18.3"/>
+        <x:n v="63.4"/>
+        <x:n v="0.1"/>
         <x:n v="12.6"/>
-        <x:n v="75"/>
-[...3 lines deleted...]
-        <x:n v="39.7"/>
+        <x:n v="75.5"/>
+        <x:n v="71.5"/>
+        <x:n v="127.7"/>
+        <x:n v="138.6"/>
+        <x:n v="39.2"/>
         <x:n v="90.8"/>
         <x:n v="38.9"/>
         <x:n v="7.5"/>
         <x:n v="2.3"/>
         <x:n v="14.9"/>
-        <x:n v="163.1"/>
-        <x:n v="41.7"/>
+        <x:n v="162.6"/>
         <x:n v="94.7"/>
-        <x:n v="62.2"/>
-[...4 lines deleted...]
-        <x:n v="104.7"/>
+        <x:n v="62.7"/>
+        <x:n v="50.4"/>
+        <x:n v="75.7"/>
+        <x:n v="102.8"/>
+        <x:n v="104.5"/>
+        <x:n v="39"/>
         <x:n v="57.4"/>
         <x:n v="33.4"/>
         <x:n v="7.8"/>
         <x:n v="13.2"/>
-        <x:n v="124.9"/>
+        <x:n v="124.7"/>
+        <x:n v="41.4"/>
         <x:n v="59.6"/>
-        <x:n v="56.9"/>
-[...4 lines deleted...]
-        <x:n v="40.6"/>
+        <x:n v="17.1"/>
+        <x:n v="64.3"/>
+        <x:n v="52"/>
+        <x:n v="64.8"/>
+        <x:n v="89.2"/>
         <x:n v="38.3"/>
-        <x:n v="110.4"/>
+        <x:n v="35.8"/>
+        <x:n v="16"/>
+        <x:n v="110.3"/>
         <x:n v="40.8"/>
-        <x:n v="19"/>
-[...5 lines deleted...]
-        <x:n v="41.3"/>
+        <x:n v="19.1"/>
+        <x:n v="64.5"/>
+        <x:n v="51.8"/>
+        <x:n v="74.4"/>
+        <x:n v="68.8"/>
+        <x:n v="51.4"/>
+        <x:n v="40.7"/>
         <x:n v="26"/>
         <x:n v="34.9"/>
-        <x:n v="8"/>
+        <x:n v="15.7"/>
         <x:n v="4"/>
-        <x:n v="95.4"/>
+        <x:n v="94.9"/>
+        <x:n v="42.6"/>
         <x:n v="28.4"/>
-        <x:n v="17.1"/>
-        <x:n v="53"/>
+        <x:n v="17.2"/>
+        <x:n v="61.3"/>
         <x:n v="12"/>
-        <x:n v="64.2"/>
-[...1 lines deleted...]
-        <x:n v="77.3"/>
+        <x:n v="70.9"/>
+        <x:n v="66.9"/>
+        <x:n v="76.2"/>
         <x:n v="30.6"/>
         <x:n v="34.8"/>
         <x:n v="8.9"/>
-        <x:n v="16.4"/>
+        <x:n v="1.5"/>
+        <x:n v="94.5"/>
+        <x:n v="41.9"/>
         <x:n v="32.2"/>
-        <x:n v="53.3"/>
-[...5 lines deleted...]
-        <x:n v="40.7"/>
+        <x:n v="62"/>
+        <x:n v="49.5"/>
+        <x:n v="71.8"/>
+        <x:n v="35.5"/>
+        <x:n v="81.1"/>
         <x:n v="36.6"/>
         <x:n v="9.8"/>
-        <x:n v="15.3"/>
-[...1 lines deleted...]
-        <x:n v="44.5"/>
+        <x:n v="102.1"/>
         <x:n v="30.9"/>
         <x:n v="20"/>
-        <x:n v="53.5"/>
-[...3 lines deleted...]
-        <x:n v="41.4"/>
+        <x:n v="62.5"/>
+        <x:n v="49.2"/>
+        <x:n v="13.1"/>
+        <x:n v="71.7"/>
+        <x:n v="69.6"/>
+        <x:n v="41.7"/>
+        <x:n v="79.6"/>
         <x:n v="29.7"/>
-        <x:n v="36.4"/>
         <x:n v="1.9"/>
         <x:n v="16.7"/>
         <x:n v="3.2"/>
-        <x:n v="100"/>
+        <x:n v="99.3"/>
         <x:n v="31"/>
         <x:n v="0.8"/>
-        <x:n v="52.9"/>
-[...2 lines deleted...]
-        <x:n v="69.5"/>
+        <x:n v="64.9"/>
+        <x:n v="51.9"/>
+        <x:n v="69.3"/>
+        <x:n v="38.7"/>
+        <x:n v="81.6"/>
+        <x:n v="39.9"/>
         <x:n v="33.9"/>
         <x:n v="39.1"/>
         <x:n v="10.2"/>
-        <x:n v="16.1"/>
         <x:n v="18.5"/>
-        <x:n v="103.3"/>
+        <x:n v="6.7"/>
+        <x:n v="102.2"/>
+        <x:n v="43.4"/>
         <x:n v="34.5"/>
-        <x:n v="54.3"/>
-[...4 lines deleted...]
-        <x:n v="38.7"/>
+        <x:n v="66.6"/>
+        <x:n v="54.1"/>
+        <x:n v="70.5"/>
+        <x:n v="89.5"/>
+        <x:n v="42"/>
         <x:n v="6.9"/>
         <x:n v="14.5"/>
-        <x:n v="110.8"/>
-[...7 lines deleted...]
-        <x:n v="40.5"/>
+        <x:n v="18.8"/>
+        <x:n v="109.3"/>
+        <x:n v="42.5"/>
+        <x:n v="71.6"/>
+        <x:n v="58.7"/>
+        <x:n v="81.5"/>
+        <x:n v="73.7"/>
+        <x:n v="45.6"/>
+        <x:n v="94.3"/>
+        <x:n v="45.4"/>
         <x:n v="40.3"/>
         <x:n v="14.6"/>
-        <x:n v="117"/>
+        <x:n v="116.2"/>
+        <x:n v="44.1"/>
         <x:n v="46.9"/>
-        <x:n v="55.8"/>
-[...2 lines deleted...]
-        <x:n v="99"/>
+        <x:n v="18.1"/>
+        <x:n v="60.3"/>
+        <x:n v="83"/>
+        <x:n v="74.3"/>
+        <x:n v="98.7"/>
         <x:n v="14"/>
         <x:n v="14.8"/>
-        <x:n v="18.3"/>
-        <x:n v="124.5"/>
+        <x:n v="124.3"/>
         <x:n v="52.8"/>
-        <x:n v="19.1"/>
+        <x:n v="13.4"/>
+        <x:n v="84.1"/>
+        <x:n v="74.2"/>
+        <x:n v="59"/>
+        <x:n v="103.7"/>
         <x:n v="56.2"/>
-        <x:n v="13.4"/>
-[...2 lines deleted...]
-        <x:n v="103.9"/>
         <x:n v="41.5"/>
-        <x:n v="127.1"/>
+        <x:n v="126.8"/>
+        <x:n v="45.7"/>
         <x:n v="58.3"/>
-        <x:n v="54.1"/>
-[...3 lines deleted...]
-        <x:n v="96.3"/>
+        <x:n v="73.4"/>
+        <x:n v="60.2"/>
+        <x:n v="82.5"/>
+        <x:n v="62.6"/>
+        <x:n v="97.8"/>
         <x:n v="51.3"/>
+        <x:n v="40.5"/>
         <x:n v="18.6"/>
-        <x:n v="118.3"/>
-[...4 lines deleted...]
-        <x:n v="94.3"/>
+        <x:n v="119.7"/>
+        <x:n v="47"/>
+        <x:n v="53.5"/>
+        <x:n v="11.2"/>
+        <x:n v="46.8"/>
+        <x:n v="59.2"/>
         <x:n v="49.7"/>
         <x:n v="19.3"/>
-        <x:n v="118.7"/>
+        <x:n v="46.2"/>
+        <x:n v="52.4"/>
+        <x:n v="63.5"/>
+        <x:n v="73.8"/>
+        <x:n v="72.4"/>
+        <x:n v="58.1"/>
+        <x:n v="101"/>
+        <x:n v="56.4"/>
+        <x:n v="44.5"/>
+        <x:n v="126.4"/>
+        <x:n v="59.1"/>
+        <x:n v="70.2"/>
+        <x:n v="56.1"/>
+        <x:n v="79.5"/>
+        <x:n v="53"/>
+        <x:n v="121.4"/>
+        <x:n v="68.3"/>
+        <x:n v="55"/>
         <x:n v="13.3"/>
-        <x:n v="55.6"/>
-[...16 lines deleted...]
-        <x:n v="62.9"/>
+        <x:n v="77.8"/>
+        <x:n v="59.3"/>
+        <x:n v="40.9"/>
+        <x:n v="53.6"/>
+        <x:n v="45.1"/>
+        <x:n v="123.3"/>
+        <x:n v="47.4"/>
+        <x:n v="57.1"/>
+        <x:n v="55.1"/>
+        <x:n v="77.3"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="81.1"/>
+    <n v="82"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="41.6"/>
+    <n v="42.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="2.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="28.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="7.9"/>
+    <n v="8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="24.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="5.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
@@ -26421,231 +27237,231 @@
     <s v="1994"/>
     <s v="1994"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="1.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="0.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="95.7"/>
+    <n v="96.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="43.5"/>
+    <n v="44.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="4.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="30.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="17.6"/>
+    <n v="17.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="50.5"/>
+    <n v="50.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
     <n v="37.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
-    <n v="13.1"/>
+    <n v="13"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="59.4"/>
+    <n v="59.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="68.4"/>
+    <n v="68.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="36.2"/>
+    <n v="37.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="82.6"/>
+    <n v="83.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="42.6"/>
+    <n v="43.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="2.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="26.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="10.5"/>
+    <n v="10.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="24.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="5.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
@@ -26731,231 +27547,231 @@
     <s v="1995"/>
     <s v="1995"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="1.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="96.2"/>
+    <n v="96.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="44"/>
+    <n v="44.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="4.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="29.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="18.1"/>
+    <n v="18.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="0.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="52.2"/>
+    <n v="52.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="38.1"/>
+    <n v="38.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="13.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="60.6"/>
+    <n v="60.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="68.8"/>
+    <n v="69.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="35.8"/>
+    <n v="36.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="85.8"/>
+    <n v="86.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="42.7"/>
+    <n v="43.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="2.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="32.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="8.1"/>
+    <n v="8.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="25.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="5.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1996"/>
@@ -27041,91 +27857,91 @@
     <s v="1996"/>
     <s v="1996"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="1.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="100.6"/>
+    <n v="101.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="43.9"/>
+    <n v="44.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="4.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="35.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="16.5"/>
+    <n v="16.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
     <n v="54"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1996"/>
@@ -27151,121 +27967,121 @@
     <s v="1996"/>
     <s v="1996"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="13.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="63"/>
+    <n v="63.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="70.3"/>
+    <n v="71.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="39.3"/>
+    <n v="39.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="89.8"/>
+    <n v="89.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="43.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="2.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="37.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="5.5"/>
+    <n v="5.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="27.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="5.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1997"/>
@@ -27421,161 +28237,161 @@
     <s v="1997"/>
     <s v="1997"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
     <n v="55.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="41.2"/>
+    <n v="41.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="13.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="65.8"/>
+    <n v="66.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="71.5"/>
+    <n v="73.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="44.6"/>
+    <n v="43.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="95.9"/>
+    <n v="95.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="43"/>
+    <n v="42.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="2.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="45"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="5.5"/>
+    <n v="5.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="30.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="6.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
@@ -27661,1161 +28477,1161 @@
     <s v="1998"/>
     <s v="1998"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="2.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="114.1"/>
+    <n v="113.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="45.2"/>
+    <n v="44.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="5.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="47.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="15.2"/>
+    <n v="15.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="0.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
     <n v="57.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
     <n v="43.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
-    <n v="0.3"/>
+    <n v="0.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="13.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="68.4"/>
+    <n v="68.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="72.6"/>
+    <n v="74.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="52.5"/>
+    <n v="50.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="106.5"/>
+    <n v="117.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="43.1"/>
+    <n v="44"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="2.8"/>
+    <n v="3.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="53.6"/>
+    <n v="63.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="7"/>
+    <n v="6.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
-    <n v="29.6"/>
+    <n v="31.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="6.7"/>
+    <n v="6.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="021"/>
     <s v="Trade Imports - Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="5.8"/>
+    <n v="6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="022"/>
     <s v="Trade Imports - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="4.5"/>
+    <n v="4.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="023"/>
     <s v="Trade Imports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="11.2"/>
+    <n v="11.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="024"/>
     <s v="Trade Imports - Other Products"/>
     <s v="Million Tonnes"/>
-    <n v="1.5"/>
+    <n v="2.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="03"/>
     <s v="Trade Exports (3)"/>
     <s v="Million Tonnes"/>
-    <n v="12.1"/>
+    <n v="13.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="031"/>
     <s v="Trade Exports - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="4.3"/>
+    <n v="4.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="032"/>
     <s v="Trade Exports - Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="2.9"/>
+    <n v="3.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="033"/>
     <s v="Trade Exports - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="1.6"/>
+    <n v="1.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="2.2"/>
+    <n v="2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
-    <n v="1.1"/>
+    <n v="2.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="124"/>
+    <n v="136.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="45.5"/>
+    <n v="46.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="5.7"/>
+    <n v="5.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="56.4"/>
+    <n v="67.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="16"/>
+    <n v="16.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
-    <n v="0.4"/>
+    <n v="0.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="58.8"/>
+    <n v="61.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="44.8"/>
+    <n v="48"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
     <n v="0.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
-    <n v="13.6"/>
+    <n v="13"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="69.1"/>
+    <n v="72"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="72.5"/>
+    <n v="72.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="61.9"/>
+    <n v="74.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="117.2"/>
+    <n v="118.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="43.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="3.5"/>
+    <n v="3.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="63.8"/>
+    <n v="65.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="6.3"/>
+    <n v="5.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
-    <n v="31.9"/>
+    <n v="31.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="6.5"/>
+    <n v="6.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="021"/>
     <s v="Trade Imports - Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="6"/>
+    <n v="5.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="022"/>
     <s v="Trade Imports - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="4.7"/>
+    <n v="4.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="023"/>
     <s v="Trade Imports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="11.8"/>
+    <n v="12.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="024"/>
     <s v="Trade Imports - Other Products"/>
     <s v="Million Tonnes"/>
-    <n v="2.9"/>
+    <n v="2.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="03"/>
     <s v="Trade Exports (3)"/>
     <s v="Million Tonnes"/>
-    <n v="13.5"/>
+    <n v="12.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="031"/>
     <s v="Trade Exports - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="4.4"/>
+    <n v="4.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="032"/>
     <s v="Trade Exports - Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="3.6"/>
+    <n v="3.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="033"/>
     <s v="Trade Exports - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="1.1"/>
+    <n v="1.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="2"/>
+    <n v="2.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
-    <n v="2.4"/>
+    <n v="1.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="135.7"/>
+    <n v="137.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="45.7"/>
+    <n v="46"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="5.9"/>
+    <n v="6.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="67.4"/>
+    <n v="68.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="16"/>
+    <n v="15.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
-    <n v="0.6"/>
+    <n v="1.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="61"/>
+    <n v="63.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="47.6"/>
+    <n v="50.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
     <n v="0.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
-    <n v="13"/>
+    <n v="12.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="71.3"/>
+    <n v="75"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="72.1"/>
+    <n v="73.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="73.9"/>
+    <n v="74.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="117.7"/>
+    <n v="117"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="43.3"/>
+    <n v="41.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="3.7"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="65.1"/>
+    <n v="68.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="5.6"/>
+    <n v="4.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
-    <n v="31.7"/>
+    <n v="34.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="6.8"/>
+    <n v="7.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="021"/>
     <s v="Trade Imports - Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="5.9"/>
+    <n v="6.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="022"/>
     <s v="Trade Imports - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="4.3"/>
+    <n v="4.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="023"/>
     <s v="Trade Imports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="12.3"/>
+    <n v="12.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="024"/>
     <s v="Trade Imports - Other Products"/>
     <s v="Million Tonnes"/>
-    <n v="2.5"/>
+    <n v="4.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="03"/>
     <s v="Trade Exports (3)"/>
     <s v="Million Tonnes"/>
-    <n v="12.8"/>
+    <n v="13.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="031"/>
     <s v="Trade Exports - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="4.5"/>
+    <n v="4.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="032"/>
     <s v="Trade Exports - Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="3.4"/>
+    <n v="2.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="033"/>
     <s v="Trade Exports - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="1.3"/>
+    <n v="2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="2.2"/>
+    <n v="2.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="136.6"/>
+    <n v="137.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="45.6"/>
+    <n v="43.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="6.1"/>
+    <n v="6.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
-    <n v="68.1"/>
+    <n v="70.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="15.7"/>
+    <n v="13.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
-    <n v="1.1"/>
+    <n v="3.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="63.3"/>
+    <n v="61.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="50"/>
+    <n v="48.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
-    <n v="0.4"/>
+    <n v="0.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
-    <n v="12.9"/>
+    <n v="12.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="74.1"/>
+    <n v="73.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="73.1"/>
+    <n v="73"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="74.3"/>
+    <n v="76.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="118.1"/>
+    <n v="117"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="42.5"/>
+    <n v="41.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="68.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="4.1"/>
+    <n v="4.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="34.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="7.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
@@ -28901,231 +29717,231 @@
     <s v="2002"/>
     <s v="2002"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="2.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="138.8"/>
+    <n v="137.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="45"/>
+    <n v="43.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="6.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="70.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="13.6"/>
+    <n v="13.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="3.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="61.3"/>
+    <n v="61.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="48.4"/>
+    <n v="48.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="12.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="72.7"/>
+    <n v="73.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
     <n v="73"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="77.2"/>
+    <n v="76.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="139.2"/>
+    <n v="138.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="43"/>
+    <n v="41.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="4.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="84.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="6.5"/>
+    <n v="6.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="33"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="7.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
@@ -29211,231 +30027,231 @@
     <s v="2003"/>
     <s v="2003"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="1.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="159.7"/>
+    <n v="158.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="45.4"/>
+    <n v="44.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="7.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="87.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="17.3"/>
+    <n v="17.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="61.1"/>
+    <n v="61.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="48"/>
+    <n v="48.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
-    <n v="0.4"/>
+    <n v="0.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="12.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="71.4"/>
+    <n v="72.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="72.1"/>
+    <n v="71.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="98"/>
+    <n v="97.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="146.3"/>
+    <n v="145.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="43.7"/>
+    <n v="42.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="4.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="92"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="5.9"/>
+    <n v="6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="36.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="7.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
@@ -29521,231 +30337,231 @@
     <s v="2004"/>
     <s v="2004"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="168.8"/>
+    <n v="167.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="45.9"/>
+    <n v="45"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="7.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="95.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="18.8"/>
+    <n v="18.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="0.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="60.9"/>
+    <n v="61.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="48.5"/>
+    <n v="49"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="12.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="72"/>
+    <n v="72.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="72.3"/>
+    <n v="72.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="107.6"/>
+    <n v="107.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="147.3"/>
+    <n v="147.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="40.4"/>
+    <n v="40.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="4.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="97.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="5.1"/>
+    <n v="5.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="37.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="7.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
@@ -29831,231 +30647,231 @@
     <s v="2005"/>
     <s v="2005"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="2.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="170.7"/>
+    <n v="170.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="42.8"/>
+    <n v="43"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="7.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="101.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="17.8"/>
+    <n v="17.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="0.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="63.7"/>
+    <n v="64.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="50.6"/>
+    <n v="51.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="12.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="74.5"/>
+    <n v="75.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="73.1"/>
+    <n v="73.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="108.3"/>
+    <n v="108.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="155.9"/>
+    <n v="156.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="37.2"/>
+    <n v="37.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="4.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="108.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="4.9"/>
+    <n v="5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="38.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="8.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
@@ -30141,231 +30957,231 @@
     <s v="2006"/>
     <s v="2006"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="180"/>
+    <n v="180.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="40.2"/>
+    <n v="40.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="8.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="114.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="16.3"/>
+    <n v="16.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="0.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="62.8"/>
+    <n v="63.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="50.1"/>
+    <n v="50.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
-    <n v="0.3"/>
+    <n v="0.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="12.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="74.6"/>
+    <n v="75.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
     <n v="71.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="119.8"/>
+    <n v="120.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="160.2"/>
+    <n v="159.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="39.2"/>
+    <n v="38.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="4.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="112.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="3.8"/>
+    <n v="3.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="42.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="8.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
@@ -30451,231 +31267,231 @@
     <s v="2007"/>
     <s v="2007"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="2.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="187.8"/>
+    <n v="187.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="42"/>
+    <n v="41.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="8.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="118"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="18.2"/>
+    <n v="18.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="0.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="63"/>
+    <n v="63.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="50.2"/>
+    <n v="50.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
-    <n v="0.2"/>
+    <n v="0.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="12.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="75"/>
+    <n v="75.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="71.8"/>
+    <n v="71.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="128"/>
+    <n v="127.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="139.1"/>
+    <n v="138.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="39.7"/>
+    <n v="39.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="4.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="90.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="4.1"/>
+    <n v="4.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="38.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="7.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
@@ -30761,201 +31577,201 @@
     <s v="2008"/>
     <s v="2008"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="2.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="163.1"/>
+    <n v="162.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="41.7"/>
+    <n v="41.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="7.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="94.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="18.2"/>
+    <n v="18.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="62.2"/>
+    <n v="62.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="49.9"/>
+    <n v="50.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
-    <n v="0.1"/>
+    <n v="0.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="12.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="75.2"/>
+    <n v="75.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="73"/>
+    <n v="72.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="103.1"/>
+    <n v="102.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="104.7"/>
+    <n v="104.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="39.3"/>
+    <n v="39"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="4.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="57.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2009"/>
@@ -31071,231 +31887,231 @@
     <s v="2009"/>
     <s v="2009"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="2.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="124.9"/>
+    <n v="124.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="41.6"/>
+    <n v="41.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="6.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="59.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="17"/>
+    <n v="17.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="0.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="56.9"/>
+    <n v="64.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="44.7"/>
+    <n v="52"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
-    <n v="0.1"/>
+    <n v="0.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="12.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="69.1"/>
+    <n v="75"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="71"/>
+    <n v="70.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="66"/>
+    <n v="64.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="89.3"/>
+    <n v="89.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="40.6"/>
+    <n v="40.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="4.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="38.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="6.1"/>
+    <n v="6.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="35.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="8.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
@@ -31381,231 +32197,231 @@
     <s v="2010"/>
     <s v="2010"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="3.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="110.4"/>
+    <n v="110.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="43.2"/>
+    <n v="43"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="40.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="19"/>
+    <n v="19.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="0.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="57"/>
+    <n v="64.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="44.4"/>
+    <n v="51.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="12.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="68.4"/>
+    <n v="74.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="70.2"/>
+    <n v="68.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="51.6"/>
+    <n v="51.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="76.2"/>
+    <n v="75.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="41.3"/>
+    <n v="40.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="4.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="26"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="4.7"/>
+    <n v="4.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="34.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
@@ -31691,231 +32507,231 @@
     <s v="2011"/>
     <s v="2011"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="3.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="95.4"/>
+    <n v="94.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="43.3"/>
+    <n v="42.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="6.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="28.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="17.1"/>
+    <n v="17.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="0.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="53"/>
+    <n v="61.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="40.6"/>
+    <n v="48.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="12"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="64.2"/>
+    <n v="70.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="68.4"/>
+    <n v="66.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="38.2"/>
+    <n v="37.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="77.3"/>
+    <n v="76.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="40.2"/>
+    <n v="39"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="4.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="30.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="2.3"/>
+    <n v="2.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="34.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="8.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
@@ -32001,201 +32817,201 @@
     <s v="2012"/>
     <s v="2012"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="3.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="95.7"/>
+    <n v="94.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="43.1"/>
+    <n v="41.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="6.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="32.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="13.5"/>
+    <n v="13.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="0.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="53.3"/>
+    <n v="62"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="40.9"/>
+    <n v="49.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
-    <n v="0.2"/>
+    <n v="0.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="12.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="64.7"/>
+    <n v="71.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="69.3"/>
+    <n v="68.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="37.7"/>
+    <n v="35.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="81.3"/>
+    <n v="81.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="40.7"/>
+    <n v="40.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="3.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="29.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2013"/>
@@ -32311,201 +33127,201 @@
     <s v="2013"/>
     <s v="2013"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="2.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="102.2"/>
+    <n v="102.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="44.5"/>
+    <n v="44.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="6.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="30.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="20"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="0.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="53.5"/>
+    <n v="62.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="40.2"/>
+    <n v="49.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
-    <n v="0.1"/>
+    <n v="0.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="13.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="64.3"/>
+    <n v="71.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="69.8"/>
+    <n v="69.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="43.2"/>
+    <n v="41.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="80.3"/>
+    <n v="79.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="41.4"/>
+    <n v="40.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="3.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="29.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2014"/>
@@ -32621,231 +33437,231 @@
     <s v="2014"/>
     <s v="2014"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="3.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="100"/>
+    <n v="99.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="44.8"/>
+    <n v="44.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="6.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="31"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="17"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="0.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="52.9"/>
+    <n v="64.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="40"/>
+    <n v="51.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
-    <n v="0"/>
+    <n v="0.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="12.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="63.9"/>
+    <n v="73.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="69.5"/>
+    <n v="69.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="41.4"/>
+    <n v="38.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="82.6"/>
+    <n v="81.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="40.9"/>
+    <n v="39.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="3.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="33.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="4.5"/>
+    <n v="4.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="39.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="10.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
@@ -32931,231 +33747,231 @@
     <s v="2015"/>
     <s v="2015"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="3.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="103.3"/>
+    <n v="102.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="44.4"/>
+    <n v="43.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="6.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="34.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="16.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="0.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="54.3"/>
+    <n v="66.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="41.9"/>
+    <n v="54.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
-    <n v="0"/>
+    <n v="0.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="12.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="66.5"/>
+    <n v="76.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="70.4"/>
+    <n v="70.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="45"/>
+    <n v="41.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="90.9"/>
+    <n v="89.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="40"/>
+    <n v="38.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="2.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="42"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="6.3"/>
+    <n v="6.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="38.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="10.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
@@ -33241,231 +34057,231 @@
     <s v="2016"/>
     <s v="2016"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="3.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="110.8"/>
+    <n v="109.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="43.9"/>
+    <n v="42.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="6.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="42.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="17.3"/>
+    <n v="17.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="56.6"/>
+    <n v="71.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="43.8"/>
+    <n v="58.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
-    <n v="0"/>
+    <n v="0.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="12.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="69.7"/>
+    <n v="81.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="72.8"/>
+    <n v="73.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="51"/>
+    <n v="45.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="95.1"/>
+    <n v="94.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="40.5"/>
+    <n v="39.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="2.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="45.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="6.9"/>
+    <n v="6.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="40.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="11.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
@@ -33551,231 +34367,231 @@
     <s v="2017"/>
     <s v="2017"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="3.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="117"/>
+    <n v="116.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="44.7"/>
+    <n v="44.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="46.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="18.2"/>
+    <n v="18.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="55.8"/>
+    <n v="73.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="42.7"/>
+    <n v="60.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
-    <n v="0"/>
+    <n v="0.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="13.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="69"/>
+    <n v="83"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="73.1"/>
+    <n v="74.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="57.1"/>
+    <n v="51.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="99"/>
+    <n v="98.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="39.1"/>
+    <n v="39"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="2.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="50.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="7.2"/>
+    <n v="7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="43.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="14"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
@@ -33861,231 +34677,231 @@
     <s v="2018"/>
     <s v="2018"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="2.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="124.5"/>
+    <n v="124.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="45.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="5.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="52.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="19.1"/>
+    <n v="18.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
-    <n v="1.1"/>
+    <n v="1.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="56.2"/>
+    <n v="75.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="42.8"/>
+    <n v="61.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
-    <n v="0"/>
+    <n v="0.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="13.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="69.2"/>
+    <n v="84.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="73.2"/>
+    <n v="74.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="64.3"/>
+    <n v="59"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="103.9"/>
+    <n v="103.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="40.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="2.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="56.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="4.5"/>
+    <n v="4.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="41.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="12.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
@@ -34171,231 +34987,231 @@
     <s v="2019"/>
     <s v="2019"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="2.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="127.1"/>
+    <n v="126.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="45.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="6.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="58.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="15.3"/>
+    <n v="15"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="54.1"/>
+    <n v="73.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="41"/>
+    <n v="60.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
-    <n v="0"/>
+    <n v="0.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="13"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="67.1"/>
+    <n v="82.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="72.6"/>
+    <n v="73.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="67.5"/>
+    <n v="62.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="96.3"/>
+    <n v="97.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="40.3"/>
+    <n v="42"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="2.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="51.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="2.4"/>
+    <n v="2.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="40.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="12.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
@@ -34481,231 +35297,231 @@
     <s v="2020"/>
     <s v="2020"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="3.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="118.3"/>
+    <n v="119.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="45.3"/>
+    <n v="47"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="6.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="53.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="11.4"/>
+    <n v="11.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="52.4"/>
+    <n v="60.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="38.9"/>
+    <n v="46.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="13.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="64.6"/>
+    <n v="71.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="71"/>
+    <n v="71.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="59.5"/>
+    <n v="59.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="94.3"/>
+    <n v="95.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="40.6"/>
+    <n v="42.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="2.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="49.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="1.7"/>
+    <n v="1.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="43.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="11.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
@@ -34791,231 +35607,231 @@
     <s v="2021"/>
     <s v="2021"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="118.7"/>
+    <n v="120.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="44.5"/>
+    <n v="46.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="7.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="52.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="13.3"/>
+    <n v="13.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="55.6"/>
+    <n v="63.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="41.3"/>
+    <n v="49.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="14.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="66.7"/>
+    <n v="73.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="71.2"/>
+    <n v="72.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="58.6"/>
+    <n v="58.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="99.6"/>
+    <n v="101"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="39.4"/>
+    <n v="41.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="2.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="56.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="1.7"/>
+    <n v="1.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="44.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="12.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
@@ -35101,231 +35917,231 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="3.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="125"/>
+    <n v="126.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="44.4"/>
+    <n v="46"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="6.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="59.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="13.7"/>
+    <n v="13.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="54.7"/>
+    <n v="70.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="40.7"/>
+    <n v="56.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="14"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="66.9"/>
+    <n v="79.5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="71.9"/>
+    <n v="73"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="65.3"/>
+    <n v="62.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="Domestic Extraction (1)"/>
     <s v="Million Tonnes"/>
-    <n v="96.5"/>
+    <n v="97.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="011"/>
     <s v="Domestic Extraction - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="40.9"/>
+    <n v="41.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="012"/>
     <s v="Domestic Extraction - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="013"/>
     <s v="Domestic Extraction - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="53"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="014"/>
     <s v="Domestic Extraction - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="1.5"/>
+    <n v="1.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="015"/>
     <s v="Trade Imports (2)"/>
     <s v="Million Tonnes"/>
     <n v="42.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
     <s v="Trade Imports - Biomass"/>
     <s v="Million Tonnes"/>
     <n v="12.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
@@ -35411,159 +36227,469 @@
     <s v="2023"/>
     <s v="2023"/>
     <s v="034"/>
     <s v="Trade Exports - Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="2.7"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="035"/>
     <s v="Trade Exports - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="04"/>
     <s v="Domestic Material Consumption (4=1+2-3)"/>
     <s v="Million Tonnes"/>
-    <n v="120.7"/>
+    <n v="121.4"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="041"/>
     <s v="Domestic Material Consumption - Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="45.9"/>
+    <n v="46.9"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="042"/>
     <s v="Domestic Material Consumption - Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="5"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="043"/>
     <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="55.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="044"/>
     <s v="Domestic Material Consumption - Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="13.3"/>
+    <n v="13.1"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="045"/>
     <s v="Domestic Material Consumption - Other Products"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="05"/>
     <s v="Domestic Processed Output (5)"/>
     <s v="Million Tonnes"/>
-    <n v="50.8"/>
+    <n v="68.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="051"/>
     <s v="Domestic Processed Output - Emissions to Air"/>
     <s v="Million Tonnes"/>
-    <n v="37.4"/>
+    <n v="55"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="052"/>
     <s v="Domestic Processed Output - Emissions to Land"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="053"/>
     <s v="Domestic Processed Output - Emissions to Water"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="054"/>
     <s v="Domestic Processed Output - Dissipative Use of Products"/>
     <s v="Million Tonnes"/>
     <n v="13.3"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="06"/>
     <s v="Balancing Items Input Side (6)"/>
     <s v="Million Tonnes"/>
-    <n v="63.6"/>
+    <n v="77.8"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="07"/>
     <s v="Balancing Items Output Side (7)"/>
     <s v="Million Tonnes"/>
-    <n v="70.7"/>
+    <n v="71.6"/>
   </r>
   <r>
     <s v="EAA12"/>
     <s v="Net Material Accumulation"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="08"/>
     <s v="Net Material Accumulation (8=4-5+6-7)"/>
     <s v="Million Tonnes"/>
-    <n v="62.9"/>
+    <n v="59.3"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="Domestic Extraction (1)"/>
+    <s v="Million Tonnes"/>
+    <n v="95.8"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="011"/>
+    <s v="Domestic Extraction - Biomass"/>
+    <s v="Million Tonnes"/>
+    <n v="40.9"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="012"/>
+    <s v="Domestic Extraction - Metallic Minerals"/>
+    <s v="Million Tonnes"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="013"/>
+    <s v="Domestic Extraction - Non-Metallic Minerals"/>
+    <s v="Million Tonnes"/>
+    <n v="53.6"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="014"/>
+    <s v="Domestic Extraction - Fossil Fuels"/>
+    <s v="Million Tonnes"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="015"/>
+    <s v="Trade Imports (2)"/>
+    <s v="Million Tonnes"/>
+    <n v="45.1"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Trade Imports - Biomass"/>
+    <s v="Million Tonnes"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="021"/>
+    <s v="Trade Imports - Metallic Minerals"/>
+    <s v="Million Tonnes"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="022"/>
+    <s v="Trade Imports - Non-Metallic Minerals"/>
+    <s v="Million Tonnes"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="023"/>
+    <s v="Trade Imports - Fossil Fuels"/>
+    <s v="Million Tonnes"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="024"/>
+    <s v="Trade Imports - Other Products"/>
+    <s v="Million Tonnes"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Trade Exports (3)"/>
+    <s v="Million Tonnes"/>
+    <n v="17.7"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="031"/>
+    <s v="Trade Exports - Biomass"/>
+    <s v="Million Tonnes"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="032"/>
+    <s v="Trade Exports - Metallic Minerals"/>
+    <s v="Million Tonnes"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="033"/>
+    <s v="Trade Exports - Non-Metallic Minerals"/>
+    <s v="Million Tonnes"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="034"/>
+    <s v="Trade Exports - Fossil Fuels"/>
+    <s v="Million Tonnes"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="035"/>
+    <s v="Trade Exports - Other Products"/>
+    <s v="Million Tonnes"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="Domestic Material Consumption (4=1+2-3)"/>
+    <s v="Million Tonnes"/>
+    <n v="123.3"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="041"/>
+    <s v="Domestic Material Consumption - Biomass"/>
+    <s v="Million Tonnes"/>
+    <n v="47.4"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="042"/>
+    <s v="Domestic Material Consumption - Metallic Minerals"/>
+    <s v="Million Tonnes"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="043"/>
+    <s v="Domestic Material Consumption - Non-Metallic Minerals"/>
+    <s v="Million Tonnes"/>
+    <n v="57.1"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="044"/>
+    <s v="Domestic Material Consumption - Fossil Fuels"/>
+    <s v="Million Tonnes"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="045"/>
+    <s v="Domestic Material Consumption - Other Products"/>
+    <s v="Million Tonnes"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="Domestic Processed Output (5)"/>
+    <s v="Million Tonnes"/>
+    <n v="68.3"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="051"/>
+    <s v="Domestic Processed Output - Emissions to Air"/>
+    <s v="Million Tonnes"/>
+    <n v="55.1"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="052"/>
+    <s v="Domestic Processed Output - Emissions to Land"/>
+    <s v="Million Tonnes"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="053"/>
+    <s v="Domestic Processed Output - Emissions to Water"/>
+    <s v="Million Tonnes"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="054"/>
+    <s v="Domestic Processed Output - Dissipative Use of Products"/>
+    <s v="Million Tonnes"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="06"/>
+    <s v="Balancing Items Input Side (6)"/>
+    <s v="Million Tonnes"/>
+    <n v="77.3"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="07"/>
+    <s v="Balancing Items Output Side (7)"/>
+    <s v="Million Tonnes"/>
+    <n v="70.7"/>
+  </r>
+  <r>
+    <s v="EAA12"/>
+    <s v="Net Material Accumulation"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="08"/>
+    <s v="Net Material Accumulation (8=4-5+6-7)"/>
+    <s v="Million Tonnes"/>
+    <n v="61.6"/>
   </r>
 </pivotCacheRecords>
 </file>