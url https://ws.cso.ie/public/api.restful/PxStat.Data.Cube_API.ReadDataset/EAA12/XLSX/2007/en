--- v4 (2026-06-09)
+++ v5 (2026-07-25)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9aaf06967204dba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a966ae8a8594ef0a1f7304af256b268.psmdcp" Id="R412ed9c501394219" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e2151962514960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b83014cba57419abab74247878f4b8f.psmdcp" Id="R3a1e21a8880e48f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>