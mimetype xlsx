--- v5 (2026-07-25)
+++ v6 (2026-09-15)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48e2151962514960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b83014cba57419abab74247878f4b8f.psmdcp" Id="R3a1e21a8880e48f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6fc8fe6d7f547de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1a7d761086d45d0a1b660a5efd9768e.psmdcp" Id="Rf66ac8944b8e4be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>