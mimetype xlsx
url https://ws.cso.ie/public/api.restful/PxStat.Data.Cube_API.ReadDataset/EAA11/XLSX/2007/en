--- v2 (2026-03-22)
+++ v3 (2026-05-15)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61c86777e70400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5de8312a70b847e68d916ec9157881cc.psmdcp" Id="R6168c480dd2f4eb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e54cfc1c9f4f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b926788366be417d9591a1dd43d66bea.psmdcp" Id="Rfe5a4f438d514682" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>