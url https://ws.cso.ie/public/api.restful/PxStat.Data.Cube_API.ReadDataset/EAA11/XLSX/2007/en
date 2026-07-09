--- v3 (2026-05-15)
+++ v4 (2026-07-09)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e54cfc1c9f4f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b926788366be417d9591a1dd43d66bea.psmdcp" Id="Rfe5a4f438d514682" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab0e9f6400a43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc413d61b3854128a6ba21d4380064fc.psmdcp" Id="Ra701d2d853e444f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>EAA11</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Domestic Extraction</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/07/2025 11:00:00</x:t>
+    <x:t>05/06/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Revisions are made annually.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/EAA11/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>MFA</x:t>
   </x:si>
   <x:si>
     <x:t>Material Flow Accounts</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -418,50 +418,53 @@
   </x:si>
   <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
+  <x:si>
+    <x:t>2024</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -612,115 +615,117 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="30">
+      <items count="31">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
+        <item x="30"/>
       </items>
     </pivotField>
     <pivotField name="C03322V04009" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="27">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
@@ -765,52 +770,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H811" totalsRowShown="0">
-  <x:autoFilter ref="A1:H811"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H838" totalsRowShown="0">
+  <x:autoFilter ref="A1:H838"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03322V04009"/>
     <x:tableColumn id="6" name="Component"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1311,51 +1316,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H811"/>
+  <x:dimension ref="A1:H838"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="18.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="49.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="14.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -1376,77 +1381,77 @@
       </x:c>
     </x:row>
     <x:row r="2" spans="1:8">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H2" s="0">
-        <x:v>81.1</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H3" s="0">
-        <x:v>41.6</x:v>
+        <x:v>42.4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H4" s="0">
@@ -1662,77 +1667,77 @@
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H13" s="0">
-        <x:v>11.7</x:v>
+        <x:v>12.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H14" s="0">
-        <x:v>22.5</x:v>
+        <x:v>22.6</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H15" s="0">
@@ -2000,77 +2005,77 @@
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H26" s="0">
-        <x:v>7.9</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H27" s="0">
-        <x:v>5.9</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H28" s="0">
@@ -2078,77 +2083,77 @@
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H29" s="0">
-        <x:v>82.6</x:v>
+        <x:v>83.3</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>42.6</x:v>
+        <x:v>43.2</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H31" s="0">
@@ -2364,77 +2369,77 @@
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H40" s="0">
-        <x:v>11.7</x:v>
+        <x:v>12.3</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H41" s="0">
-        <x:v>22.8</x:v>
+        <x:v>22.7</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H42" s="0">
@@ -2702,51 +2707,51 @@
       </x:c>
     </x:row>
     <x:row r="53" spans="1:8">
       <x:c r="A53" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C53" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D53" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E53" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F53" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H53" s="0">
-        <x:v>10.5</x:v>
+        <x:v>10.6</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:8">
       <x:c r="A54" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B54" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C54" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D54" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E54" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F54" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G54" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H54" s="0">
@@ -2780,77 +2785,77 @@
       </x:c>
     </x:row>
     <x:row r="56" spans="1:8">
       <x:c r="A56" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B56" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C56" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D56" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H56" s="0">
-        <x:v>85.8</x:v>
+        <x:v>86.7</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:8">
       <x:c r="A57" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H57" s="0">
-        <x:v>42.7</x:v>
+        <x:v>43.5</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:8">
       <x:c r="A58" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B58" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C58" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D58" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H58" s="0">
@@ -3066,77 +3071,77 @@
       </x:c>
     </x:row>
     <x:row r="67" spans="1:8">
       <x:c r="A67" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C67" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D67" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H67" s="0">
-        <x:v>11.7</x:v>
+        <x:v>12.3</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:8">
       <x:c r="A68" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H68" s="0">
-        <x:v>22.3</x:v>
+        <x:v>22.4</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:8">
       <x:c r="A69" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H69" s="0">
@@ -3404,77 +3409,77 @@
       </x:c>
     </x:row>
     <x:row r="80" spans="1:8">
       <x:c r="A80" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H80" s="0">
-        <x:v>8.1</x:v>
+        <x:v>8.2</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:8">
       <x:c r="A81" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H81" s="0">
-        <x:v>6.2</x:v>
+        <x:v>6.3</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:8">
       <x:c r="A82" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H82" s="0">
@@ -3482,51 +3487,51 @@
       </x:c>
     </x:row>
     <x:row r="83" spans="1:8">
       <x:c r="A83" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H83" s="0">
-        <x:v>89.8</x:v>
+        <x:v>89.9</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:8">
       <x:c r="A84" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H84" s="0">
@@ -3768,77 +3773,77 @@
       </x:c>
     </x:row>
     <x:row r="94" spans="1:8">
       <x:c r="A94" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H94" s="0">
-        <x:v>12.7</x:v>
+        <x:v>12.8</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:8">
       <x:c r="A95" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H95" s="0">
-        <x:v>22.9</x:v>
+        <x:v>22.8</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:8">
       <x:c r="A96" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H96" s="0">
@@ -4106,77 +4111,77 @@
       </x:c>
     </x:row>
     <x:row r="107" spans="1:8">
       <x:c r="A107" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C107" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D107" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E107" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H107" s="0">
-        <x:v>5.5</x:v>
+        <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:8">
       <x:c r="A108" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B108" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C108" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D108" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H108" s="0">
-        <x:v>3.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:8">
       <x:c r="A109" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H109" s="0">
@@ -4184,77 +4189,77 @@
       </x:c>
     </x:row>
     <x:row r="110" spans="1:8">
       <x:c r="A110" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H110" s="0">
-        <x:v>95.9</x:v>
+        <x:v>95.8</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:8">
       <x:c r="A111" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C111" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D111" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H111" s="0">
-        <x:v>43</x:v>
+        <x:v>42.7</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:8">
       <x:c r="A112" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B112" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C112" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D112" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H112" s="0">
@@ -4470,77 +4475,77 @@
       </x:c>
     </x:row>
     <x:row r="121" spans="1:8">
       <x:c r="A121" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C121" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D121" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E121" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H121" s="0">
-        <x:v>11.8</x:v>
+        <x:v>11.4</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:8">
       <x:c r="A122" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B122" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C122" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D122" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E122" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F122" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G122" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H122" s="0">
-        <x:v>22.9</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:8">
       <x:c r="A123" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C123" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D123" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E123" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H123" s="0">
@@ -4808,77 +4813,77 @@
       </x:c>
     </x:row>
     <x:row r="134" spans="1:8">
       <x:c r="A134" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B134" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C134" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D134" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E134" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F134" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G134" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H134" s="0">
-        <x:v>5.5</x:v>
+        <x:v>5.6</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:8">
       <x:c r="A135" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C135" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D135" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H135" s="0">
-        <x:v>4.2</x:v>
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:8">
       <x:c r="A136" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H136" s="0">
@@ -4886,77 +4891,77 @@
       </x:c>
     </x:row>
     <x:row r="137" spans="1:8">
       <x:c r="A137" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C137" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D137" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E137" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F137" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H137" s="0">
-        <x:v>106.5</x:v>
+        <x:v>106.8</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:8">
       <x:c r="A138" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B138" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C138" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D138" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E138" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F138" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G138" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H138" s="0">
-        <x:v>43.1</x:v>
+        <x:v>43.3</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:8">
       <x:c r="A139" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C139" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D139" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H139" s="0">
@@ -5198,51 +5203,51 @@
       </x:c>
     </x:row>
     <x:row r="149" spans="1:8">
       <x:c r="A149" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C149" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D149" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E149" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H149" s="0">
-        <x:v>22.8</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:8">
       <x:c r="A150" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B150" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C150" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D150" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E150" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F150" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G150" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H150" s="0">
@@ -5510,77 +5515,77 @@
       </x:c>
     </x:row>
     <x:row r="161" spans="1:8">
       <x:c r="A161" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C161" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D161" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E161" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F161" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H161" s="0">
-        <x:v>7</x:v>
+        <x:v>7.1</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:8">
       <x:c r="A162" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B162" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C162" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D162" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E162" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F162" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G162" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H162" s="0">
-        <x:v>6</x:v>
+        <x:v>6.1</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:8">
       <x:c r="A163" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C163" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D163" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E163" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F163" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H163" s="0">
@@ -5588,77 +5593,77 @@
       </x:c>
     </x:row>
     <x:row r="164" spans="1:8">
       <x:c r="A164" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B164" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C164" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D164" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E164" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F164" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G164" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H164" s="0">
-        <x:v>117.2</x:v>
+        <x:v>117.6</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:8">
       <x:c r="A165" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C165" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D165" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E165" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F165" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H165" s="0">
-        <x:v>43.7</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:8">
       <x:c r="A166" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B166" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C166" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D166" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E166" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F166" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G166" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H166" s="0">
@@ -5900,51 +5905,51 @@
       </x:c>
     </x:row>
     <x:row r="176" spans="1:8">
       <x:c r="A176" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B176" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C176" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D176" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E176" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F176" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G176" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H176" s="0">
-        <x:v>22.3</x:v>
+        <x:v>22.7</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:8">
       <x:c r="A177" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C177" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D177" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E177" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F177" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H177" s="0">
@@ -6238,51 +6243,51 @@
       </x:c>
     </x:row>
     <x:row r="189" spans="1:8">
       <x:c r="A189" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C189" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D189" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E189" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F189" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H189" s="0">
-        <x:v>5.4</x:v>
+        <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:8">
       <x:c r="A190" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B190" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C190" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D190" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E190" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F190" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G190" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H190" s="0">
@@ -6290,77 +6295,77 @@
       </x:c>
     </x:row>
     <x:row r="191" spans="1:8">
       <x:c r="A191" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C191" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D191" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E191" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F191" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H191" s="0">
-        <x:v>117.7</x:v>
+        <x:v>118.2</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:8">
       <x:c r="A192" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B192" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C192" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D192" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E192" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F192" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G192" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H192" s="0">
-        <x:v>43.3</x:v>
+        <x:v>43.7</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:8">
       <x:c r="A193" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C193" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D193" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E193" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F193" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H193" s="0">
@@ -6576,51 +6581,51 @@
       </x:c>
     </x:row>
     <x:row r="202" spans="1:8">
       <x:c r="A202" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B202" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C202" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D202" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E202" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F202" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G202" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H202" s="0">
-        <x:v>11.9</x:v>
+        <x:v>12.3</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:8">
       <x:c r="A203" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C203" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D203" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E203" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F203" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H203" s="0">
@@ -6914,77 +6919,77 @@
       </x:c>
     </x:row>
     <x:row r="215" spans="1:8">
       <x:c r="A215" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C215" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D215" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E215" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F215" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H215" s="0">
-        <x:v>5.6</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:8">
       <x:c r="A216" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B216" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C216" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D216" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E216" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F216" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G216" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H216" s="0">
-        <x:v>5</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:8">
       <x:c r="A217" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C217" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D217" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E217" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F217" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H217" s="0">
@@ -6992,77 +6997,77 @@
       </x:c>
     </x:row>
     <x:row r="218" spans="1:8">
       <x:c r="A218" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B218" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C218" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D218" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E218" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F218" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G218" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H218" s="0">
-        <x:v>118.1</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:8">
       <x:c r="A219" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C219" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D219" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F219" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H219" s="0">
-        <x:v>42.5</x:v>
+        <x:v>41.3</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:8">
       <x:c r="A220" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B220" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C220" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D220" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E220" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F220" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G220" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H220" s="0">
@@ -7278,77 +7283,77 @@
       </x:c>
     </x:row>
     <x:row r="229" spans="1:8">
       <x:c r="A229" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C229" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D229" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E229" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F229" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H229" s="0">
-        <x:v>12.3</x:v>
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:8">
       <x:c r="A230" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B230" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C230" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D230" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E230" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F230" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G230" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H230" s="0">
-        <x:v>22.3</x:v>
+        <x:v>22.6</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:8">
       <x:c r="A231" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C231" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D231" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E231" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F231" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H231" s="0">
@@ -7616,77 +7621,77 @@
       </x:c>
     </x:row>
     <x:row r="242" spans="1:8">
       <x:c r="A242" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B242" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C242" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D242" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E242" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F242" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G242" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H242" s="0">
-        <x:v>4.1</x:v>
+        <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:8">
       <x:c r="A243" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C243" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D243" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E243" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F243" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H243" s="0">
-        <x:v>3.5</x:v>
+        <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:8">
       <x:c r="A244" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B244" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C244" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D244" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E244" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F244" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G244" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H244" s="0">
@@ -7694,77 +7699,77 @@
       </x:c>
     </x:row>
     <x:row r="245" spans="1:8">
       <x:c r="A245" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C245" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D245" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E245" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F245" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H245" s="0">
-        <x:v>139.2</x:v>
+        <x:v>138.1</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:8">
       <x:c r="A246" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B246" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C246" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D246" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E246" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F246" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G246" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H246" s="0">
-        <x:v>43</x:v>
+        <x:v>41.8</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:8">
       <x:c r="A247" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C247" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D247" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E247" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H247" s="0">
@@ -7980,77 +7985,77 @@
       </x:c>
     </x:row>
     <x:row r="256" spans="1:8">
       <x:c r="A256" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B256" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C256" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D256" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E256" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F256" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G256" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H256" s="0">
-        <x:v>12.1</x:v>
+        <x:v>10.5</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:8">
       <x:c r="A257" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C257" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D257" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E257" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F257" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H257" s="0">
-        <x:v>22.2</x:v>
+        <x:v>22.6</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:8">
       <x:c r="A258" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B258" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C258" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D258" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E258" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F258" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G258" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H258" s="0">
@@ -8318,51 +8323,51 @@
       </x:c>
     </x:row>
     <x:row r="269" spans="1:8">
       <x:c r="A269" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C269" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D269" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E269" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F269" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H269" s="0">
-        <x:v>6.5</x:v>
+        <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:8">
       <x:c r="A270" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B270" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C270" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D270" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E270" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F270" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G270" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H270" s="0">
@@ -8396,77 +8401,77 @@
       </x:c>
     </x:row>
     <x:row r="272" spans="1:8">
       <x:c r="A272" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B272" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C272" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D272" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E272" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F272" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G272" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H272" s="0">
-        <x:v>146.3</x:v>
+        <x:v>145.4</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:8">
       <x:c r="A273" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C273" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D273" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E273" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F273" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H273" s="0">
-        <x:v>43.7</x:v>
+        <x:v>42.8</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:8">
       <x:c r="A274" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B274" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C274" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D274" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E274" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F274" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G274" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H274" s="0">
@@ -8682,77 +8687,77 @@
       </x:c>
     </x:row>
     <x:row r="283" spans="1:8">
       <x:c r="A283" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C283" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D283" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E283" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F283" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H283" s="0">
-        <x:v>11.9</x:v>
+        <x:v>10.4</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:8">
       <x:c r="A284" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B284" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C284" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D284" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E284" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F284" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G284" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H284" s="0">
-        <x:v>21.9</x:v>
+        <x:v>22.4</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:8">
       <x:c r="A285" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C285" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D285" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E285" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F285" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H285" s="0">
@@ -9020,77 +9025,77 @@
       </x:c>
     </x:row>
     <x:row r="296" spans="1:8">
       <x:c r="A296" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B296" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C296" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D296" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E296" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F296" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G296" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H296" s="0">
-        <x:v>5.9</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:8">
       <x:c r="A297" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C297" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D297" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E297" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F297" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H297" s="0">
-        <x:v>5.3</x:v>
+        <x:v>5.4</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:8">
       <x:c r="A298" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B298" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C298" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D298" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="E298" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F298" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G298" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H298" s="0">
@@ -9098,77 +9103,77 @@
       </x:c>
     </x:row>
     <x:row r="299" spans="1:8">
       <x:c r="A299" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C299" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D299" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E299" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F299" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H299" s="0">
-        <x:v>147.3</x:v>
+        <x:v>147.6</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:8">
       <x:c r="A300" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B300" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C300" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D300" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E300" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F300" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G300" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H300" s="0">
-        <x:v>40.4</x:v>
+        <x:v>40.6</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:8">
       <x:c r="A301" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C301" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D301" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E301" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F301" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H301" s="0">
@@ -9384,77 +9389,77 @@
       </x:c>
     </x:row>
     <x:row r="310" spans="1:8">
       <x:c r="A310" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B310" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C310" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D310" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E310" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F310" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G310" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H310" s="0">
-        <x:v>12.1</x:v>
+        <x:v>10.7</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:8">
       <x:c r="A311" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C311" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D311" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E311" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H311" s="0">
-        <x:v>20.3</x:v>
+        <x:v>21.8</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:8">
       <x:c r="A312" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B312" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C312" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D312" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E312" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F312" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G312" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H312" s="0">
@@ -9722,77 +9727,77 @@
       </x:c>
     </x:row>
     <x:row r="323" spans="1:8">
       <x:c r="A323" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C323" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D323" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E323" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F323" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H323" s="0">
-        <x:v>5.1</x:v>
+        <x:v>5.2</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:8">
       <x:c r="A324" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B324" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C324" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D324" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E324" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F324" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G324" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H324" s="0">
-        <x:v>4.7</x:v>
+        <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:8">
       <x:c r="A325" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C325" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D325" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E325" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F325" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H325" s="0">
@@ -9800,77 +9805,77 @@
       </x:c>
     </x:row>
     <x:row r="326" spans="1:8">
       <x:c r="A326" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B326" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C326" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D326" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E326" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F326" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G326" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H326" s="0">
-        <x:v>155.9</x:v>
+        <x:v>156.2</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:8">
       <x:c r="A327" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C327" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D327" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E327" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F327" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H327" s="0">
-        <x:v>37.2</x:v>
+        <x:v>37.4</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:8">
       <x:c r="A328" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B328" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C328" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D328" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E328" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F328" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G328" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H328" s="0">
@@ -10086,77 +10091,77 @@
       </x:c>
     </x:row>
     <x:row r="337" spans="1:8">
       <x:c r="A337" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C337" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D337" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E337" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F337" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H337" s="0">
-        <x:v>11.5</x:v>
+        <x:v>9.8</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:8">
       <x:c r="A338" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B338" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C338" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D338" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E338" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F338" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G338" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H338" s="0">
-        <x:v>19.7</x:v>
+        <x:v>21.5</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:8">
       <x:c r="A339" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C339" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D339" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E339" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F339" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H339" s="0">
@@ -10424,77 +10429,77 @@
       </x:c>
     </x:row>
     <x:row r="350" spans="1:8">
       <x:c r="A350" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B350" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C350" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D350" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E350" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F350" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G350" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H350" s="0">
-        <x:v>4.9</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:8">
       <x:c r="A351" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C351" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D351" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E351" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F351" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H351" s="0">
-        <x:v>4.5</x:v>
+        <x:v>4.6</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:8">
       <x:c r="A352" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B352" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C352" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D352" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E352" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F352" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G352" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H352" s="0">
@@ -10502,77 +10507,77 @@
       </x:c>
     </x:row>
     <x:row r="353" spans="1:8">
       <x:c r="A353" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C353" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D353" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E353" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H353" s="0">
-        <x:v>160.2</x:v>
+        <x:v>159.5</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:8">
       <x:c r="A354" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B354" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C354" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D354" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E354" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F354" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G354" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H354" s="0">
-        <x:v>39.2</x:v>
+        <x:v>38.4</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:8">
       <x:c r="A355" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C355" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D355" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E355" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F355" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H355" s="0">
@@ -10788,77 +10793,77 @@
       </x:c>
     </x:row>
     <x:row r="364" spans="1:8">
       <x:c r="A364" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B364" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C364" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D364" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E364" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F364" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G364" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H364" s="0">
-        <x:v>12</x:v>
+        <x:v>10.6</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:8">
       <x:c r="A365" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C365" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D365" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E365" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F365" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H365" s="0">
-        <x:v>21.3</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:8">
       <x:c r="A366" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B366" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C366" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D366" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E366" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F366" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G366" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H366" s="0">
@@ -11126,77 +11131,77 @@
       </x:c>
     </x:row>
     <x:row r="377" spans="1:8">
       <x:c r="A377" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C377" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D377" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E377" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F377" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H377" s="0">
-        <x:v>3.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:8">
       <x:c r="A378" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B378" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C378" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D378" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E378" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F378" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G378" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H378" s="0">
-        <x:v>3.5</x:v>
+        <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:8">
       <x:c r="A379" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C379" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D379" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E379" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H379" s="0">
@@ -11204,77 +11209,77 @@
       </x:c>
     </x:row>
     <x:row r="380" spans="1:8">
       <x:c r="A380" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B380" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C380" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D380" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E380" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F380" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G380" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H380" s="0">
-        <x:v>139.1</x:v>
+        <x:v>138.6</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:8">
       <x:c r="A381" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C381" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D381" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E381" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F381" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H381" s="0">
-        <x:v>39.7</x:v>
+        <x:v>39.2</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:8">
       <x:c r="A382" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B382" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C382" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D382" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E382" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F382" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G382" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H382" s="0">
@@ -11490,77 +11495,77 @@
       </x:c>
     </x:row>
     <x:row r="391" spans="1:8">
       <x:c r="A391" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C391" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D391" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E391" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F391" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H391" s="0">
-        <x:v>11.5</x:v>
+        <x:v>8.9</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:8">
       <x:c r="A392" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B392" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C392" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D392" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E392" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F392" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G392" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H392" s="0">
-        <x:v>21.8</x:v>
+        <x:v>23.9</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:8">
       <x:c r="A393" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C393" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D393" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E393" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F393" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H393" s="0">
@@ -11828,77 +11833,77 @@
       </x:c>
     </x:row>
     <x:row r="404" spans="1:8">
       <x:c r="A404" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B404" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C404" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D404" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E404" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F404" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G404" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H404" s="0">
-        <x:v>4.1</x:v>
+        <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:8">
       <x:c r="A405" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C405" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D405" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E405" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F405" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H405" s="0">
-        <x:v>3.8</x:v>
+        <x:v>3.9</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:8">
       <x:c r="A406" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B406" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C406" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D406" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E406" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F406" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G406" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H406" s="0">
@@ -11906,77 +11911,77 @@
       </x:c>
     </x:row>
     <x:row r="407" spans="1:8">
       <x:c r="A407" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C407" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D407" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E407" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F407" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H407" s="0">
-        <x:v>104.7</x:v>
+        <x:v>104.5</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:8">
       <x:c r="A408" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B408" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C408" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D408" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E408" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F408" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G408" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H408" s="0">
-        <x:v>39.3</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:8">
       <x:c r="A409" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C409" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D409" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E409" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F409" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H409" s="0">
@@ -12192,77 +12197,77 @@
       </x:c>
     </x:row>
     <x:row r="418" spans="1:8">
       <x:c r="A418" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B418" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C418" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D418" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E418" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F418" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G418" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H418" s="0">
-        <x:v>11.4</x:v>
+        <x:v>9.2</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:8">
       <x:c r="A419" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C419" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D419" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E419" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F419" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H419" s="0">
-        <x:v>22</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:8">
       <x:c r="A420" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B420" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C420" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D420" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E420" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F420" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G420" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H420" s="0">
@@ -12556,51 +12561,51 @@
       </x:c>
     </x:row>
     <x:row r="432" spans="1:8">
       <x:c r="A432" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B432" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C432" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D432" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E432" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F432" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G432" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H432" s="0">
-        <x:v>3.5</x:v>
+        <x:v>3.6</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:8">
       <x:c r="A433" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C433" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D433" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E433" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F433" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H433" s="0">
@@ -12608,77 +12613,77 @@
       </x:c>
     </x:row>
     <x:row r="434" spans="1:8">
       <x:c r="A434" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B434" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C434" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D434" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E434" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F434" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G434" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H434" s="0">
-        <x:v>89.3</x:v>
+        <x:v>89.2</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:8">
       <x:c r="A435" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C435" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D435" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E435" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F435" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H435" s="0">
-        <x:v>40.6</x:v>
+        <x:v>40.4</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:8">
       <x:c r="A436" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B436" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C436" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D436" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E436" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F436" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G436" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H436" s="0">
@@ -12894,77 +12899,77 @@
       </x:c>
     </x:row>
     <x:row r="445" spans="1:8">
       <x:c r="A445" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C445" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D445" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E445" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F445" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H445" s="0">
-        <x:v>11.6</x:v>
+        <x:v>10.6</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:8">
       <x:c r="A446" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B446" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C446" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D446" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E446" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F446" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G446" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H446" s="0">
-        <x:v>23</x:v>
+        <x:v>23.8</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:8">
       <x:c r="A447" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C447" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D447" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E447" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F447" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H447" s="0">
@@ -13232,51 +13237,51 @@
       </x:c>
     </x:row>
     <x:row r="458" spans="1:8">
       <x:c r="A458" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B458" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C458" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D458" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E458" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F458" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G458" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H458" s="0">
-        <x:v>6.1</x:v>
+        <x:v>6.2</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:8">
       <x:c r="A459" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C459" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D459" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E459" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F459" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H459" s="0">
@@ -13310,77 +13315,77 @@
       </x:c>
     </x:row>
     <x:row r="461" spans="1:8">
       <x:c r="A461" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C461" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D461" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E461" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F461" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H461" s="0">
-        <x:v>76.2</x:v>
+        <x:v>75.7</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:8">
       <x:c r="A462" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B462" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C462" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D462" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E462" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F462" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G462" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H462" s="0">
-        <x:v>41.3</x:v>
+        <x:v>40.7</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:8">
       <x:c r="A463" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C463" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D463" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E463" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H463" s="0">
@@ -13596,77 +13601,77 @@
       </x:c>
     </x:row>
     <x:row r="472" spans="1:8">
       <x:c r="A472" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B472" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C472" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D472" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E472" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F472" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G472" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H472" s="0">
-        <x:v>11.7</x:v>
+        <x:v>10.4</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:8">
       <x:c r="A473" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C473" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D473" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E473" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F473" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H473" s="0">
-        <x:v>22.9</x:v>
+        <x:v>23.6</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:8">
       <x:c r="A474" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B474" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C474" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D474" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E474" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F474" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G474" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H474" s="0">
@@ -13934,51 +13939,51 @@
       </x:c>
     </x:row>
     <x:row r="485" spans="1:8">
       <x:c r="A485" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C485" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D485" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E485" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F485" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H485" s="0">
-        <x:v>4.7</x:v>
+        <x:v>4.8</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:8">
       <x:c r="A486" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B486" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C486" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D486" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E486" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F486" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G486" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H486" s="0">
@@ -14012,77 +14017,77 @@
       </x:c>
     </x:row>
     <x:row r="488" spans="1:8">
       <x:c r="A488" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B488" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C488" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D488" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E488" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F488" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G488" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H488" s="0">
-        <x:v>77.3</x:v>
+        <x:v>76.2</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:8">
       <x:c r="A489" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C489" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D489" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E489" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F489" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H489" s="0">
-        <x:v>40.2</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:8">
       <x:c r="A490" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B490" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C490" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D490" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E490" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F490" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G490" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H490" s="0">
@@ -14298,77 +14303,77 @@
       </x:c>
     </x:row>
     <x:row r="499" spans="1:8">
       <x:c r="A499" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C499" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D499" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E499" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F499" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H499" s="0">
-        <x:v>11.6</x:v>
+        <x:v>9.9</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:8">
       <x:c r="A500" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B500" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C500" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D500" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E500" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F500" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G500" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H500" s="0">
-        <x:v>22.6</x:v>
+        <x:v>23.1</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:8">
       <x:c r="A501" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C501" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D501" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E501" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F501" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H501" s="0">
@@ -14636,77 +14641,77 @@
       </x:c>
     </x:row>
     <x:row r="512" spans="1:8">
       <x:c r="A512" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B512" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C512" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D512" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E512" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F512" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G512" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H512" s="0">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:8">
       <x:c r="A513" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C513" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D513" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E513" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F513" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H513" s="0">
-        <x:v>2.1</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:8">
       <x:c r="A514" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B514" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C514" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D514" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E514" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F514" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G514" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H514" s="0">
@@ -14714,77 +14719,77 @@
       </x:c>
     </x:row>
     <x:row r="515" spans="1:8">
       <x:c r="A515" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C515" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D515" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E515" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F515" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H515" s="0">
-        <x:v>81.3</x:v>
+        <x:v>81.1</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:8">
       <x:c r="A516" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B516" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C516" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D516" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E516" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F516" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G516" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H516" s="0">
-        <x:v>40.7</x:v>
+        <x:v>40.6</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:8">
       <x:c r="A517" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C517" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D517" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E517" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F517" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H517" s="0">
@@ -15000,77 +15005,77 @@
       </x:c>
     </x:row>
     <x:row r="526" spans="1:8">
       <x:c r="A526" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B526" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C526" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D526" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E526" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F526" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G526" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H526" s="0">
-        <x:v>11.1</x:v>
+        <x:v>10.8</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:8">
       <x:c r="A527" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C527" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D527" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E527" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F527" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H527" s="0">
-        <x:v>22.9</x:v>
+        <x:v>23.1</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:8">
       <x:c r="A528" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B528" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C528" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D528" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="E528" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F528" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G528" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H528" s="0">
@@ -15416,77 +15421,77 @@
       </x:c>
     </x:row>
     <x:row r="542" spans="1:8">
       <x:c r="A542" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B542" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C542" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D542" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E542" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F542" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G542" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H542" s="0">
-        <x:v>80.3</x:v>
+        <x:v>79.6</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:8">
       <x:c r="A543" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C543" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D543" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E543" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F543" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H543" s="0">
-        <x:v>41.4</x:v>
+        <x:v>40.7</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:8">
       <x:c r="A544" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B544" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C544" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D544" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E544" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F544" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G544" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H544" s="0">
@@ -15702,51 +15707,51 @@
       </x:c>
     </x:row>
     <x:row r="553" spans="1:8">
       <x:c r="A553" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C553" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D553" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E553" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F553" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H553" s="0">
-        <x:v>11.6</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:8">
       <x:c r="A554" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B554" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C554" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D554" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E554" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F554" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G554" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H554" s="0">
@@ -16118,77 +16123,77 @@
       </x:c>
     </x:row>
     <x:row r="569" spans="1:8">
       <x:c r="A569" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C569" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D569" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E569" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F569" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H569" s="0">
-        <x:v>82.6</x:v>
+        <x:v>81.6</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:8">
       <x:c r="A570" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B570" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C570" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D570" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E570" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F570" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G570" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H570" s="0">
-        <x:v>40.9</x:v>
+        <x:v>39.9</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:8">
       <x:c r="A571" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C571" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D571" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E571" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F571" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H571" s="0">
@@ -16404,77 +16409,77 @@
       </x:c>
     </x:row>
     <x:row r="580" spans="1:8">
       <x:c r="A580" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B580" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C580" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D580" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E580" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F580" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G580" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H580" s="0">
-        <x:v>11.4</x:v>
+        <x:v>10.3</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:8">
       <x:c r="A581" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C581" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D581" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E581" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F581" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H581" s="0">
-        <x:v>22.4</x:v>
+        <x:v>22.5</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:8">
       <x:c r="A582" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B582" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C582" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D582" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E582" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F582" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G582" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H582" s="0">
@@ -16742,77 +16747,77 @@
       </x:c>
     </x:row>
     <x:row r="593" spans="1:8">
       <x:c r="A593" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C593" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D593" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E593" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F593" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H593" s="0">
-        <x:v>4.5</x:v>
+        <x:v>4.4</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:8">
       <x:c r="A594" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B594" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C594" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D594" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E594" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F594" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G594" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H594" s="0">
-        <x:v>4.4</x:v>
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:8">
       <x:c r="A595" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C595" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D595" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E595" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F595" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H595" s="0">
@@ -16820,77 +16825,77 @@
       </x:c>
     </x:row>
     <x:row r="596" spans="1:8">
       <x:c r="A596" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B596" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C596" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D596" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E596" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F596" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G596" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H596" s="0">
-        <x:v>90.9</x:v>
+        <x:v>89.5</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:8">
       <x:c r="A597" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C597" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D597" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E597" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F597" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H597" s="0">
-        <x:v>40</x:v>
+        <x:v>38.7</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:8">
       <x:c r="A598" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B598" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C598" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D598" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E598" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F598" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G598" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H598" s="0">
@@ -17106,77 +17111,77 @@
       </x:c>
     </x:row>
     <x:row r="607" spans="1:8">
       <x:c r="A607" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C607" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D607" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E607" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F607" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H607" s="0">
-        <x:v>11.4</x:v>
+        <x:v>10.2</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:8">
       <x:c r="A608" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B608" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C608" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D608" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E608" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F608" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G608" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H608" s="0">
-        <x:v>22</x:v>
+        <x:v>21.8</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:8">
       <x:c r="A609" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C609" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D609" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E609" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F609" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H609" s="0">
@@ -17444,77 +17449,77 @@
       </x:c>
     </x:row>
     <x:row r="620" spans="1:8">
       <x:c r="A620" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B620" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C620" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D620" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E620" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F620" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G620" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H620" s="0">
-        <x:v>6.3</x:v>
+        <x:v>6.2</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:8">
       <x:c r="A621" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C621" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D621" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E621" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F621" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H621" s="0">
-        <x:v>4.1</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:8">
       <x:c r="A622" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B622" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C622" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D622" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E622" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F622" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G622" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H622" s="0">
@@ -17522,77 +17527,77 @@
       </x:c>
     </x:row>
     <x:row r="623" spans="1:8">
       <x:c r="A623" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C623" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D623" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E623" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F623" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H623" s="0">
-        <x:v>95.1</x:v>
+        <x:v>94.3</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:8">
       <x:c r="A624" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B624" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C624" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D624" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E624" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F624" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G624" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H624" s="0">
-        <x:v>40.5</x:v>
+        <x:v>39.8</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:8">
       <x:c r="A625" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C625" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D625" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E625" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F625" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H625" s="0">
@@ -17808,77 +17813,77 @@
       </x:c>
     </x:row>
     <x:row r="634" spans="1:8">
       <x:c r="A634" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B634" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C634" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D634" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E634" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F634" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G634" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H634" s="0">
-        <x:v>11.6</x:v>
+        <x:v>10.8</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:8">
       <x:c r="A635" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C635" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D635" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E635" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F635" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H635" s="0">
-        <x:v>21.9</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:8">
       <x:c r="A636" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B636" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C636" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D636" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E636" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F636" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G636" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H636" s="0">
@@ -18146,77 +18151,77 @@
       </x:c>
     </x:row>
     <x:row r="647" spans="1:8">
       <x:c r="A647" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C647" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D647" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E647" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F647" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H647" s="0">
-        <x:v>6.9</x:v>
+        <x:v>6.8</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:8">
       <x:c r="A648" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B648" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C648" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D648" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E648" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F648" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G648" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H648" s="0">
-        <x:v>4.3</x:v>
+        <x:v>4.2</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:8">
       <x:c r="A649" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C649" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D649" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E649" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F649" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H649" s="0">
@@ -18224,77 +18229,77 @@
       </x:c>
     </x:row>
     <x:row r="650" spans="1:8">
       <x:c r="A650" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B650" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C650" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D650" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E650" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F650" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G650" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H650" s="0">
-        <x:v>99</x:v>
+        <x:v>98.7</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:8">
       <x:c r="A651" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C651" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D651" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E651" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F651" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H651" s="0">
-        <x:v>39.1</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:8">
       <x:c r="A652" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B652" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C652" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D652" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E652" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F652" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G652" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H652" s="0">
@@ -18510,77 +18515,77 @@
       </x:c>
     </x:row>
     <x:row r="661" spans="1:8">
       <x:c r="A661" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C661" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D661" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E661" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F661" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H661" s="0">
-        <x:v>10.8</x:v>
+        <x:v>10.9</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:8">
       <x:c r="A662" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B662" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C662" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D662" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E662" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F662" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G662" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H662" s="0">
-        <x:v>22.4</x:v>
+        <x:v>22.3</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:8">
       <x:c r="A663" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C663" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D663" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E663" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F663" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H663" s="0">
@@ -18848,77 +18853,77 @@
       </x:c>
     </x:row>
     <x:row r="674" spans="1:8">
       <x:c r="A674" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B674" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C674" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D674" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E674" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F674" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G674" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H674" s="0">
-        <x:v>7.2</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:8">
       <x:c r="A675" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C675" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D675" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E675" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F675" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H675" s="0">
-        <x:v>4.7</x:v>
+        <x:v>4.5</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:8">
       <x:c r="A676" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B676" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C676" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D676" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E676" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F676" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G676" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H676" s="0">
@@ -18926,51 +18931,51 @@
       </x:c>
     </x:row>
     <x:row r="677" spans="1:8">
       <x:c r="A677" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C677" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D677" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E677" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F677" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G677" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H677" s="0">
-        <x:v>103.9</x:v>
+        <x:v>103.7</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:8">
       <x:c r="A678" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B678" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C678" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D678" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E678" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F678" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G678" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H678" s="0">
@@ -19550,77 +19555,77 @@
       </x:c>
     </x:row>
     <x:row r="701" spans="1:8">
       <x:c r="A701" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C701" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D701" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E701" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F701" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H701" s="0">
-        <x:v>4.5</x:v>
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:8">
       <x:c r="A702" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B702" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C702" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D702" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E702" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F702" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G702" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H702" s="0">
-        <x:v>2.5</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:8">
       <x:c r="A703" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C703" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D703" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E703" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F703" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H703" s="0">
@@ -19628,77 +19633,77 @@
       </x:c>
     </x:row>
     <x:row r="704" spans="1:8">
       <x:c r="A704" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B704" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C704" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D704" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E704" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F704" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G704" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H704" s="0">
-        <x:v>96.3</x:v>
+        <x:v>97.8</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:8">
       <x:c r="A705" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C705" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D705" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E705" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F705" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H705" s="0">
-        <x:v>40.3</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:8">
       <x:c r="A706" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B706" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C706" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D706" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E706" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F706" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G706" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H706" s="0">
@@ -19914,77 +19919,77 @@
       </x:c>
     </x:row>
     <x:row r="715" spans="1:8">
       <x:c r="A715" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C715" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D715" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E715" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F715" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G715" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H715" s="0">
-        <x:v>11.2</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:8">
       <x:c r="A716" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B716" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C716" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D716" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E716" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F716" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G716" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H716" s="0">
-        <x:v>22.8</x:v>
+        <x:v>23.7</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:8">
       <x:c r="A717" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C717" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D717" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E717" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F717" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G717" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H717" s="0">
@@ -20252,77 +20257,77 @@
       </x:c>
     </x:row>
     <x:row r="728" spans="1:8">
       <x:c r="A728" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B728" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C728" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D728" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E728" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F728" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G728" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H728" s="0">
-        <x:v>2.4</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:8">
       <x:c r="A729" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C729" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D729" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E729" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F729" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G729" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H729" s="0">
-        <x:v>0.9</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:8">
       <x:c r="A730" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B730" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C730" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D730" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E730" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F730" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G730" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H730" s="0">
@@ -20330,77 +20335,77 @@
       </x:c>
     </x:row>
     <x:row r="731" spans="1:8">
       <x:c r="A731" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C731" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D731" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E731" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F731" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G731" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H731" s="0">
-        <x:v>94.3</x:v>
+        <x:v>95.8</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:8">
       <x:c r="A732" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B732" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C732" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D732" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E732" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F732" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G732" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H732" s="0">
-        <x:v>40.6</x:v>
+        <x:v>42.4</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:8">
       <x:c r="A733" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C733" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D733" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E733" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F733" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H733" s="0">
@@ -20616,77 +20621,77 @@
       </x:c>
     </x:row>
     <x:row r="742" spans="1:8">
       <x:c r="A742" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B742" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C742" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D742" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E742" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F742" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G742" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H742" s="0">
-        <x:v>11.5</x:v>
+        <x:v>12.2</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:8">
       <x:c r="A743" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C743" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D743" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E743" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F743" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G743" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H743" s="0">
-        <x:v>21.8</x:v>
+        <x:v>22.8</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:8">
       <x:c r="A744" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B744" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C744" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D744" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E744" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F744" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G744" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H744" s="0">
@@ -20954,77 +20959,77 @@
       </x:c>
     </x:row>
     <x:row r="755" spans="1:8">
       <x:c r="A755" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C755" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D755" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E755" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F755" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G755" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H755" s="0">
-        <x:v>1.7</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:8">
       <x:c r="A756" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B756" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C756" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D756" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E756" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F756" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G756" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H756" s="0">
-        <x:v>0.6</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:8">
       <x:c r="A757" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C757" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D757" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E757" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F757" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G757" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H757" s="0">
@@ -21032,77 +21037,77 @@
       </x:c>
     </x:row>
     <x:row r="758" spans="1:8">
       <x:c r="A758" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B758" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C758" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D758" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E758" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F758" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G758" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H758" s="0">
-        <x:v>99.6</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:8">
       <x:c r="A759" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C759" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D759" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E759" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F759" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G759" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H759" s="0">
-        <x:v>39.4</x:v>
+        <x:v>41.1</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:8">
       <x:c r="A760" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B760" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C760" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D760" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E760" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F760" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G760" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H760" s="0">
@@ -21318,77 +21323,77 @@
       </x:c>
     </x:row>
     <x:row r="769" spans="1:8">
       <x:c r="A769" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B769" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C769" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D769" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E769" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F769" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G769" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H769" s="0">
-        <x:v>11.3</x:v>
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:8">
       <x:c r="A770" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B770" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C770" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D770" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E770" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F770" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G770" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H770" s="0">
-        <x:v>20.7</x:v>
+        <x:v>21.6</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:8">
       <x:c r="A771" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C771" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D771" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E771" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F771" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G771" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H771" s="0">
@@ -21656,77 +21661,77 @@
       </x:c>
     </x:row>
     <x:row r="782" spans="1:8">
       <x:c r="A782" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B782" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C782" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D782" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E782" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F782" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G782" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H782" s="0">
-        <x:v>1.7</x:v>
+        <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="783" spans="1:8">
       <x:c r="A783" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B783" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C783" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D783" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E783" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F783" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G783" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H783" s="0">
-        <x:v>0.7</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="784" spans="1:8">
       <x:c r="A784" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B784" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C784" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D784" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E784" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F784" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G784" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H784" s="0">
@@ -21734,77 +21739,77 @@
       </x:c>
     </x:row>
     <x:row r="785" spans="1:8">
       <x:c r="A785" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B785" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C785" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D785" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E785" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F785" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="G785" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H785" s="0">
-        <x:v>96.5</x:v>
+        <x:v>97.2</x:v>
       </x:c>
     </x:row>
     <x:row r="786" spans="1:8">
       <x:c r="A786" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B786" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C786" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D786" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E786" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F786" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G786" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H786" s="0">
-        <x:v>40.9</x:v>
+        <x:v>41.9</x:v>
       </x:c>
     </x:row>
     <x:row r="787" spans="1:8">
       <x:c r="A787" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B787" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C787" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D787" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E787" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F787" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G787" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H787" s="0">
@@ -22020,77 +22025,77 @@
       </x:c>
     </x:row>
     <x:row r="796" spans="1:8">
       <x:c r="A796" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B796" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C796" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D796" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E796" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F796" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="G796" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H796" s="0">
-        <x:v>11.2</x:v>
+        <x:v>12.8</x:v>
       </x:c>
     </x:row>
     <x:row r="797" spans="1:8">
       <x:c r="A797" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B797" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C797" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D797" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E797" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F797" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="G797" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H797" s="0">
-        <x:v>23.1</x:v>
+        <x:v>22.5</x:v>
       </x:c>
     </x:row>
     <x:row r="798" spans="1:8">
       <x:c r="A798" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B798" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C798" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D798" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E798" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F798" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G798" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H798" s="0">
@@ -22358,102 +22363,804 @@
       </x:c>
     </x:row>
     <x:row r="809" spans="1:8">
       <x:c r="A809" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B809" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C809" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D809" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E809" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="F809" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="G809" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H809" s="0">
-        <x:v>1.5</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="810" spans="1:8">
       <x:c r="A810" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B810" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C810" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D810" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E810" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="F810" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="G810" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H810" s="0">
-        <x:v>0.6</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="811" spans="1:8">
       <x:c r="A811" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B811" s="0" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C811" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D811" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E811" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F811" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G811" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H811" s="0">
+        <x:v>0.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="812" spans="1:8">
+      <x:c r="A812" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B812" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C812" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D812" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E812" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F812" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G812" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H812" s="0">
+        <x:v>95.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="813" spans="1:8">
+      <x:c r="A813" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B813" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C813" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D813" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E813" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F813" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G813" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H813" s="0">
+        <x:v>40.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="814" spans="1:8">
+      <x:c r="A814" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B814" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C814" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D814" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E814" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F814" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G814" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H814" s="0">
+        <x:v>2.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="815" spans="1:8">
+      <x:c r="A815" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B815" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C815" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D815" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E815" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F815" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G815" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H815" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="816" spans="1:8">
+      <x:c r="A816" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B816" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C816" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D816" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E816" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F816" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G816" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H816" s="0">
+        <x:v>0.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="817" spans="1:8">
+      <x:c r="A817" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B817" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C817" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D817" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E817" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F817" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G817" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H817" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="818" spans="1:8">
+      <x:c r="A818" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B818" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C818" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D818" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E818" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F818" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G818" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H818" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="819" spans="1:8">
+      <x:c r="A819" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B819" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C819" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D819" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E819" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F819" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G819" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H819" s="0">
+        <x:v>0.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="820" spans="1:8">
+      <x:c r="A820" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B820" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C820" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D820" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E820" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F820" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G820" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H820" s="0">
+        <x:v>1.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="821" spans="1:8">
+      <x:c r="A821" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B821" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C821" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D821" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E821" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F821" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G821" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H821" s="0">
+        <x:v>1.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="822" spans="1:8">
+      <x:c r="A822" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B822" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C822" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D822" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E822" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F822" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G822" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H822" s="0">
+        <x:v>0.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="823" spans="1:8">
+      <x:c r="A823" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B823" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C823" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D823" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E823" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F823" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="G823" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H823" s="0">
+        <x:v>11.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="824" spans="1:8">
+      <x:c r="A824" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B824" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C824" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D824" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E824" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F824" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G824" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H824" s="0">
+        <x:v>22.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="825" spans="1:8">
+      <x:c r="A825" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B825" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C825" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D825" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E825" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F825" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G825" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H825" s="0">
+        <x:v>1.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="826" spans="1:8">
+      <x:c r="A826" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B826" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C826" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D826" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E826" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F826" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G826" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H826" s="0">
+        <x:v>0.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="827" spans="1:8">
+      <x:c r="A827" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B827" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C827" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D827" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E827" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F827" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G827" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H827" s="0">
+        <x:v>0.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="828" spans="1:8">
+      <x:c r="A828" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B828" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C828" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D828" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E828" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F828" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G828" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H828" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="829" spans="1:8">
+      <x:c r="A829" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B829" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C829" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D829" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E829" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F829" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G829" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H829" s="0">
+        <x:v>0.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="830" spans="1:8">
+      <x:c r="A830" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B830" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C830" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D830" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E830" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F830" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="G830" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H830" s="0">
+        <x:v>53.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="831" spans="1:8">
+      <x:c r="A831" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B831" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C831" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D831" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E831" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F831" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="G831" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H831" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="832" spans="1:8">
+      <x:c r="A832" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B832" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C832" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D832" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E832" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F832" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G832" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H832" s="0">
+        <x:v>6.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="833" spans="1:8">
+      <x:c r="A833" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B833" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C833" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D833" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E833" s="0" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="F833" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="G833" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H833" s="0">
+        <x:v>24.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="834" spans="1:8">
+      <x:c r="A834" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B834" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C834" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D834" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E834" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="F834" s="0" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G834" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H834" s="0">
+        <x:v>20.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="835" spans="1:8">
+      <x:c r="A835" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B835" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C835" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D835" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E835" s="0" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F835" s="0" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G835" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H835" s="0">
+        <x:v>1.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="836" spans="1:8">
+      <x:c r="A836" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B836" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C836" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D836" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E836" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="F836" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="G836" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H836" s="0">
+        <x:v>1.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="837" spans="1:8">
+      <x:c r="A837" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B837" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C837" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D837" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E837" s="0" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="F837" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="G837" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H837" s="0">
+        <x:v>0.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="838" spans="1:8">
+      <x:c r="A838" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B838" s="0" t="s">
+        <x:v>4</x:v>
+      </x:c>
+      <x:c r="C838" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D838" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E838" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F838" s="0" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G838" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H838" s="0">
         <x:v>0.8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
@@ -22500,115 +23207,117 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="EAA11"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Domestic Extraction"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1994"/>
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="30">
+      <x:sharedItems count="31">
         <x:s v="1994"/>
         <x:s v="1995"/>
         <x:s v="1996"/>
         <x:s v="1997"/>
         <x:s v="1998"/>
         <x:s v="1999"/>
         <x:s v="2000"/>
         <x:s v="2001"/>
         <x:s v="2002"/>
         <x:s v="2003"/>
         <x:s v="2004"/>
         <x:s v="2005"/>
         <x:s v="2006"/>
         <x:s v="2007"/>
         <x:s v="2008"/>
         <x:s v="2009"/>
         <x:s v="2010"/>
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03322V04009">
       <x:sharedItems count="27">
         <x:s v="-"/>
         <x:s v="01"/>
         <x:s v="0101"/>
         <x:s v="0102"/>
         <x:s v="0103"/>
         <x:s v="0104"/>
         <x:s v="0105"/>
         <x:s v="0106"/>
         <x:s v="0107"/>
         <x:s v="0108"/>
         <x:s v="0109"/>
         <x:s v="0110"/>
         <x:s v="0111"/>
         <x:s v="0112"/>
         <x:s v="0113"/>
         <x:s v="02"/>
         <x:s v="0201"/>
         <x:s v="0202"/>
         <x:s v="0203"/>
         <x:s v="0204"/>
         <x:s v="02051"/>
@@ -22635,315 +23344,318 @@
         <x:s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
         <x:s v="Biomass - Fodder Crops"/>
         <x:s v="Biomass  -Grazed Biomass"/>
         <x:s v="Biomass -Wood"/>
         <x:s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
         <x:s v="Metallic Minerals"/>
         <x:s v="Metallic Minerals - Lead Gross Ore"/>
         <x:s v="Metallic Minerals - Zinc  Gross Ore"/>
         <x:s v="Non-Metallic Minerals"/>
         <x:s v="Non-Metallic Minerals - Marble, Granite, Sandstone"/>
         <x:s v="Non-Metallic Minerals - Limestone and Gypsum"/>
         <x:s v="Non-Metallic Minerals - Crushed Rock"/>
         <x:s v="Non-Metallic Minerals - Sand and Gravel"/>
         <x:s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
         <x:s v="Fossil Fuels"/>
         <x:s v="Fossil Fuels - Peat"/>
         <x:s v="Fossil Fuels - Natural Gas"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Million Tonnes"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0" maxValue="160.2" count="237">
-[...1 lines deleted...]
-        <x:n v="41.6"/>
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0" maxValue="159.5" count="240">
+        <x:n v="82"/>
+        <x:n v="42.4"/>
         <x:n v="4"/>
         <x:n v="1.6"/>
         <x:n v="0.6"/>
         <x:n v="1.4"/>
         <x:n v="0.3"/>
         <x:n v="0.1"/>
         <x:n v="2.2"/>
         <x:n v="1.3"/>
         <x:n v="0.9"/>
-        <x:n v="11.7"/>
-        <x:n v="22.5"/>
+        <x:n v="12.3"/>
+        <x:n v="22.6"/>
         <x:n v="2.7"/>
         <x:n v="2.1"/>
         <x:n v="28.9"/>
         <x:n v="0"/>
         <x:n v="1.7"/>
         <x:n v="12.8"/>
         <x:n v="14.2"/>
-        <x:n v="7.9"/>
-        <x:n v="5.9"/>
+        <x:n v="8"/>
+        <x:n v="6"/>
         <x:n v="2"/>
-        <x:n v="82.6"/>
-        <x:n v="42.6"/>
+        <x:n v="83.3"/>
+        <x:n v="43.2"/>
         <x:n v="4.3"/>
         <x:n v="1.8"/>
         <x:n v="1.5"/>
         <x:n v="2.4"/>
         <x:n v="1"/>
-        <x:n v="22.8"/>
+        <x:n v="22.7"/>
         <x:n v="0.4"/>
         <x:n v="2.6"/>
         <x:n v="0.5"/>
         <x:n v="26.9"/>
         <x:n v="12.5"/>
-        <x:n v="12.3"/>
-        <x:n v="10.5"/>
+        <x:n v="10.6"/>
         <x:n v="8.5"/>
-        <x:n v="85.8"/>
-        <x:n v="42.7"/>
+        <x:n v="86.7"/>
+        <x:n v="43.5"/>
         <x:n v="4.7"/>
         <x:n v="0.7"/>
-        <x:n v="22.3"/>
+        <x:n v="22.4"/>
         <x:n v="1.1"/>
         <x:n v="2.5"/>
         <x:n v="1.9"/>
         <x:n v="32.5"/>
         <x:n v="15.6"/>
-        <x:n v="8.1"/>
-[...1 lines deleted...]
-        <x:n v="89.8"/>
+        <x:n v="8.2"/>
+        <x:n v="6.3"/>
+        <x:n v="89.9"/>
         <x:n v="43.9"/>
         <x:n v="4.4"/>
         <x:n v="0.2"/>
-        <x:n v="12.7"/>
-        <x:n v="22.9"/>
+        <x:n v="22.8"/>
         <x:n v="37.9"/>
         <x:n v="19.4"/>
         <x:n v="15.7"/>
-        <x:n v="5.5"/>
-[...3 lines deleted...]
-        <x:n v="11.8"/>
+        <x:n v="5.6"/>
+        <x:n v="3.9"/>
+        <x:n v="95.8"/>
+        <x:n v="42.7"/>
+        <x:n v="11.4"/>
+        <x:n v="23"/>
         <x:n v="45"/>
         <x:n v="27.8"/>
         <x:n v="14.5"/>
-        <x:n v="4.2"/>
-[...1 lines deleted...]
-        <x:n v="43.1"/>
+        <x:n v="106.8"/>
+        <x:n v="43.3"/>
         <x:n v="4.6"/>
         <x:n v="11.5"/>
         <x:n v="1.2"/>
         <x:n v="2.8"/>
         <x:n v="2.3"/>
         <x:n v="53.6"/>
+        <x:n v="3.8"/>
         <x:n v="33.2"/>
         <x:n v="16.5"/>
-        <x:n v="7"/>
-[...2 lines deleted...]
-        <x:n v="43.7"/>
+        <x:n v="7.1"/>
+        <x:n v="6.1"/>
+        <x:n v="117.6"/>
+        <x:n v="44"/>
         <x:n v="4.8"/>
         <x:n v="2.9"/>
         <x:n v="12.2"/>
         <x:n v="3.5"/>
         <x:n v="63.8"/>
         <x:n v="39.5"/>
         <x:n v="20.6"/>
-        <x:n v="6.3"/>
-[...2 lines deleted...]
-        <x:n v="43.3"/>
+        <x:n v="5.5"/>
+        <x:n v="118.2"/>
+        <x:n v="43.7"/>
         <x:n v="4.5"/>
-        <x:n v="11.9"/>
         <x:n v="3.7"/>
         <x:n v="3.2"/>
         <x:n v="65.1"/>
+        <x:n v="4.2"/>
         <x:n v="39.9"/>
         <x:n v="20.8"/>
-        <x:n v="5.6"/>
-[...2 lines deleted...]
-        <x:n v="42.5"/>
+        <x:n v="5.7"/>
+        <x:n v="5.1"/>
+        <x:n v="117"/>
+        <x:n v="41.3"/>
         <x:n v="4.1"/>
         <x:n v="0.8"/>
+        <x:n v="10.7"/>
         <x:n v="3"/>
         <x:n v="68.5"/>
-        <x:n v="3.9"/>
         <x:n v="40.4"/>
         <x:n v="23.7"/>
-        <x:n v="139.2"/>
-[...1 lines deleted...]
-        <x:n v="22.2"/>
+        <x:n v="3.6"/>
+        <x:n v="138.1"/>
+        <x:n v="41.8"/>
+        <x:n v="10.5"/>
         <x:n v="84.9"/>
         <x:n v="51.7"/>
         <x:n v="27.9"/>
-        <x:n v="6.5"/>
-[...1 lines deleted...]
-        <x:n v="146.3"/>
+        <x:n v="6.6"/>
+        <x:n v="145.4"/>
+        <x:n v="42.8"/>
         <x:n v="5.2"/>
         <x:n v="3.1"/>
-        <x:n v="21.9"/>
+        <x:n v="10.4"/>
         <x:n v="92"/>
         <x:n v="55.7"/>
         <x:n v="31.8"/>
-        <x:n v="5.3"/>
-[...1 lines deleted...]
-        <x:n v="20.3"/>
+        <x:n v="5.4"/>
+        <x:n v="147.6"/>
+        <x:n v="40.6"/>
+        <x:n v="21.8"/>
         <x:n v="97.2"/>
         <x:n v="59.1"/>
         <x:n v="33.6"/>
-        <x:n v="5.1"/>
-[...2 lines deleted...]
-        <x:n v="19.7"/>
+        <x:n v="156.2"/>
+        <x:n v="37.4"/>
+        <x:n v="9.8"/>
+        <x:n v="21.5"/>
         <x:n v="4.9"/>
         <x:n v="108.9"/>
         <x:n v="68.1"/>
         <x:n v="35.7"/>
-        <x:n v="160.2"/>
-[...2 lines deleted...]
-        <x:n v="21.3"/>
+        <x:n v="5"/>
+        <x:n v="159.5"/>
+        <x:n v="38.4"/>
+        <x:n v="22"/>
         <x:n v="112.5"/>
         <x:n v="68.6"/>
         <x:n v="38.5"/>
-        <x:n v="139.1"/>
-[...1 lines deleted...]
-        <x:n v="21.8"/>
+        <x:n v="138.6"/>
+        <x:n v="39.2"/>
+        <x:n v="8.9"/>
+        <x:n v="23.9"/>
         <x:n v="90.8"/>
+        <x:n v="5.9"/>
         <x:n v="53"/>
         <x:n v="31.6"/>
-        <x:n v="104.7"/>
-[...2 lines deleted...]
-        <x:n v="22"/>
+        <x:n v="104.5"/>
+        <x:n v="39"/>
+        <x:n v="9.2"/>
+        <x:n v="24"/>
         <x:n v="57.4"/>
         <x:n v="32.2"/>
         <x:n v="20.1"/>
-        <x:n v="89.3"/>
-[...2 lines deleted...]
-        <x:n v="23"/>
+        <x:n v="89.2"/>
+        <x:n v="23.8"/>
         <x:n v="38.3"/>
         <x:n v="21.1"/>
         <x:n v="13"/>
-        <x:n v="76.2"/>
-[...1 lines deleted...]
-        <x:n v="3.6"/>
+        <x:n v="6.2"/>
+        <x:n v="75.7"/>
+        <x:n v="40.7"/>
+        <x:n v="23.6"/>
         <x:n v="26"/>
         <x:n v="13.6"/>
         <x:n v="9.6"/>
-        <x:n v="77.3"/>
-[...1 lines deleted...]
-        <x:n v="22.6"/>
+        <x:n v="76.2"/>
+        <x:n v="9.9"/>
+        <x:n v="23.1"/>
         <x:n v="30.6"/>
         <x:n v="14.6"/>
-        <x:n v="81.3"/>
-[...1 lines deleted...]
-        <x:n v="11.1"/>
+        <x:n v="81.1"/>
+        <x:n v="10.8"/>
         <x:n v="3.4"/>
         <x:n v="29.1"/>
         <x:n v="13.3"/>
         <x:n v="7.6"/>
         <x:n v="7.4"/>
-        <x:n v="80.3"/>
-        <x:n v="41.4"/>
+        <x:n v="79.6"/>
         <x:n v="3.3"/>
-        <x:n v="22.7"/>
+        <x:n v="11"/>
         <x:n v="29.7"/>
         <x:n v="15.1"/>
-        <x:n v="40.9"/>
-        <x:n v="22.4"/>
+        <x:n v="11.9"/>
+        <x:n v="81.6"/>
+        <x:n v="10.3"/>
+        <x:n v="22.5"/>
         <x:n v="33.9"/>
         <x:n v="17"/>
         <x:n v="13.5"/>
-        <x:n v="90.9"/>
-        <x:n v="40"/>
+        <x:n v="89.5"/>
+        <x:n v="38.7"/>
+        <x:n v="10.2"/>
         <x:n v="42"/>
         <x:n v="21.2"/>
         <x:n v="16.9"/>
-        <x:n v="95.1"/>
-        <x:n v="40.5"/>
+        <x:n v="94.3"/>
+        <x:n v="39.8"/>
         <x:n v="45.4"/>
         <x:n v="23.5"/>
         <x:n v="17.5"/>
-        <x:n v="6.9"/>
-[...2 lines deleted...]
-        <x:n v="10.8"/>
+        <x:n v="6.8"/>
+        <x:n v="98.7"/>
+        <x:n v="10.9"/>
+        <x:n v="22.3"/>
         <x:n v="50.5"/>
         <x:n v="26.1"/>
         <x:n v="18.8"/>
-        <x:n v="7.2"/>
-        <x:n v="103.9"/>
+        <x:n v="7"/>
+        <x:n v="103.7"/>
         <x:n v="40.8"/>
         <x:n v="56.2"/>
         <x:n v="20.5"/>
-        <x:n v="96.3"/>
-[...1 lines deleted...]
-        <x:n v="11.2"/>
+        <x:n v="97.8"/>
+        <x:n v="12"/>
         <x:n v="51.3"/>
         <x:n v="18"/>
-        <x:n v="94.3"/>
         <x:n v="49.7"/>
-        <x:n v="99.6"/>
-[...2 lines deleted...]
-        <x:n v="20.7"/>
+        <x:n v="21.9"/>
+        <x:n v="101"/>
+        <x:n v="41.1"/>
+        <x:n v="21.6"/>
         <x:n v="56.4"/>
         <x:n v="25.6"/>
         <x:n v="25.1"/>
-        <x:n v="96.5"/>
-[...1 lines deleted...]
-        <x:n v="24"/>
+        <x:n v="41.9"/>
+        <x:n v="22.9"/>
+        <x:n v="40.9"/>
+        <x:n v="11.7"/>
+        <x:n v="24.6"/>
+        <x:n v="20.4"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="81.1"/>
+    <n v="82"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="41.6"/>
+    <n v="42.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="1.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1994"/>
@@ -22999,61 +23711,61 @@
     <s v="1994"/>
     <s v="1994"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="1.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="0.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="11.7"/>
+    <n v="12.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="22.5"/>
+    <n v="22.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="0.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1994"/>
@@ -23129,91 +23841,91 @@
     <s v="1994"/>
     <s v="1994"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="14.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="7.9"/>
+    <n v="8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="5.9"/>
+    <n v="6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1994"/>
     <s v="1994"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="82.6"/>
+    <n v="83.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="42.6"/>
+    <n v="43.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="4.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="1.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1995"/>
@@ -23269,61 +23981,61 @@
     <s v="1995"/>
     <s v="1995"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="1.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="11.7"/>
+    <n v="12.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="22.8"/>
+    <n v="22.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1995"/>
@@ -23399,91 +24111,91 @@
     <s v="1995"/>
     <s v="1995"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="12.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="10.5"/>
+    <n v="10.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
     <n v="8.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1995"/>
     <s v="1995"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="85.8"/>
+    <n v="86.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="42.7"/>
+    <n v="43.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="4.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1996"/>
@@ -23539,61 +24251,61 @@
     <s v="1996"/>
     <s v="1996"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="1.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="0.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="11.7"/>
+    <n v="12.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="22.3"/>
+    <n v="22.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1996"/>
@@ -23669,81 +24381,81 @@
     <s v="1996"/>
     <s v="1996"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="14.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="8.1"/>
+    <n v="8.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="6.2"/>
+    <n v="6.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1996"/>
     <s v="1996"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="89.8"/>
+    <n v="89.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
     <n v="43.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="4.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1997"/>
@@ -23809,61 +24521,61 @@
     <s v="1997"/>
     <s v="1997"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="1.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="12.7"/>
+    <n v="12.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="22.9"/>
+    <n v="22.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1997"/>
@@ -23939,91 +24651,91 @@
     <s v="1997"/>
     <s v="1997"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="15.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="5.5"/>
+    <n v="5.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="3.8"/>
+    <n v="3.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1997"/>
     <s v="1997"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="1.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="95.9"/>
+    <n v="95.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="43"/>
+    <n v="42.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="4.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="1.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1998"/>
@@ -24079,61 +24791,61 @@
     <s v="1998"/>
     <s v="1998"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="1.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="11.8"/>
+    <n v="11.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="22.9"/>
+    <n v="23"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1998"/>
@@ -24209,91 +24921,91 @@
     <s v="1998"/>
     <s v="1998"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="14.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="5.5"/>
+    <n v="5.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="4.2"/>
+    <n v="4.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1998"/>
     <s v="1998"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="1.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="106.5"/>
+    <n v="106.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="43.1"/>
+    <n v="43.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="4.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1999"/>
@@ -24359,51 +25071,51 @@
     <s v="1999"/>
     <s v="1999"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
     <n v="11.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="22.8"/>
+    <n v="23"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1999"/>
@@ -24479,91 +25191,91 @@
     <s v="1999"/>
     <s v="1999"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="16.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="7"/>
+    <n v="7.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="6"/>
+    <n v="6.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="1999"/>
     <s v="1999"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="117.2"/>
+    <n v="117.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="43.7"/>
+    <n v="44"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="4.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2000"/>
@@ -24629,51 +25341,51 @@
     <s v="2000"/>
     <s v="2000"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
     <n v="12.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="22.3"/>
+    <n v="22.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2000"/>
@@ -24759,81 +25471,81 @@
     <s v="2000"/>
     <s v="2000"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="6.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="5.4"/>
+    <n v="5.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2000"/>
     <s v="2000"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="0.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="117.7"/>
+    <n v="118.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="43.3"/>
+    <n v="43.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="4.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2001"/>
@@ -24889,51 +25601,51 @@
     <s v="2001"/>
     <s v="2001"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="1.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="11.9"/>
+    <n v="12.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
     <n v="22.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2001"/>
@@ -25019,91 +25731,91 @@
     <s v="2001"/>
     <s v="2001"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="20.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="5.6"/>
+    <n v="5.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="5"/>
+    <n v="5.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2001"/>
     <s v="2001"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="0.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="118.1"/>
+    <n v="117"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="42.5"/>
+    <n v="41.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="4.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2002"/>
@@ -25159,61 +25871,61 @@
     <s v="2002"/>
     <s v="2002"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="1.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="0.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="12.3"/>
+    <n v="10.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="22.3"/>
+    <n v="22.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2002"/>
@@ -25289,91 +26001,91 @@
     <s v="2002"/>
     <s v="2002"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="23.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="4.1"/>
+    <n v="4.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="3.5"/>
+    <n v="3.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2002"/>
     <s v="2002"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="0.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="139.2"/>
+    <n v="138.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="43"/>
+    <n v="41.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="4.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2003"/>
@@ -25429,61 +26141,61 @@
     <s v="2003"/>
     <s v="2003"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="1.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="12.1"/>
+    <n v="10.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="22.2"/>
+    <n v="22.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2003"/>
@@ -25559,91 +26271,91 @@
     <s v="2003"/>
     <s v="2003"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="27.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="6.5"/>
+    <n v="6.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
     <n v="6.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2003"/>
     <s v="2003"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="0.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="146.3"/>
+    <n v="145.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="43.7"/>
+    <n v="42.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="5.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2004"/>
@@ -25699,61 +26411,61 @@
     <s v="2004"/>
     <s v="2004"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="11.9"/>
+    <n v="10.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="21.9"/>
+    <n v="22.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2004"/>
@@ -25829,91 +26541,91 @@
     <s v="2004"/>
     <s v="2004"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="31.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="5.9"/>
+    <n v="6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="5.3"/>
+    <n v="5.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2004"/>
     <s v="2004"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="0.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="147.3"/>
+    <n v="147.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="40.4"/>
+    <n v="40.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="4.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="1.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2005"/>
@@ -25969,61 +26681,61 @@
     <s v="2005"/>
     <s v="2005"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="1.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="0.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="12.1"/>
+    <n v="10.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="20.3"/>
+    <n v="21.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2005"/>
@@ -26099,91 +26811,91 @@
     <s v="2005"/>
     <s v="2005"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="33.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="5.1"/>
+    <n v="5.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="4.7"/>
+    <n v="4.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2005"/>
     <s v="2005"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="0.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="155.9"/>
+    <n v="156.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="37.2"/>
+    <n v="37.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="2.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2006"/>
@@ -26239,61 +26951,61 @@
     <s v="2006"/>
     <s v="2006"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="1.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="11.5"/>
+    <n v="9.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="19.7"/>
+    <n v="21.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2006"/>
@@ -26369,91 +27081,91 @@
     <s v="2006"/>
     <s v="2006"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="35.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="4.9"/>
+    <n v="5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="4.5"/>
+    <n v="4.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2006"/>
     <s v="2006"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="0.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="160.2"/>
+    <n v="159.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="39.2"/>
+    <n v="38.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="2.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2007"/>
@@ -26509,61 +27221,61 @@
     <s v="2007"/>
     <s v="2007"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="1.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="12"/>
+    <n v="10.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="21.3"/>
+    <n v="22"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2007"/>
@@ -26639,91 +27351,91 @@
     <s v="2007"/>
     <s v="2007"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="38.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="3.8"/>
+    <n v="3.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="3.5"/>
+    <n v="3.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2007"/>
     <s v="2007"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="139.1"/>
+    <n v="138.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="39.7"/>
+    <n v="39.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="3.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2008"/>
@@ -26779,61 +27491,61 @@
     <s v="2008"/>
     <s v="2008"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="1.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="11.5"/>
+    <n v="8.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="21.8"/>
+    <n v="23.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2008"/>
@@ -26909,91 +27621,91 @@
     <s v="2008"/>
     <s v="2008"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="31.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="4.1"/>
+    <n v="4.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="3.8"/>
+    <n v="3.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2008"/>
     <s v="2008"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="104.7"/>
+    <n v="104.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="39.3"/>
+    <n v="39"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="2.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2009"/>
@@ -27049,61 +27761,61 @@
     <s v="2009"/>
     <s v="2009"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="1.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="11.4"/>
+    <n v="9.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="22"/>
+    <n v="24"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2009"/>
@@ -27189,81 +27901,81 @@
     <s v="2009"/>
     <s v="2009"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
     <n v="3.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="3.5"/>
+    <n v="3.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2009"/>
     <s v="2009"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="0.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="89.3"/>
+    <n v="89.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="40.6"/>
+    <n v="40.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="2.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2010"/>
@@ -27319,61 +28031,61 @@
     <s v="2010"/>
     <s v="2010"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="1.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="11.6"/>
+    <n v="10.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="23"/>
+    <n v="23.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2010"/>
@@ -27449,91 +28161,91 @@
     <s v="2010"/>
     <s v="2010"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="13"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="6.1"/>
+    <n v="6.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
     <n v="5.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2010"/>
     <s v="2010"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="0.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="76.2"/>
+    <n v="75.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="41.3"/>
+    <n v="40.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="3.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2011"/>
@@ -27589,61 +28301,61 @@
     <s v="2011"/>
     <s v="2011"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="11.7"/>
+    <n v="10.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="22.9"/>
+    <n v="23.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2011"/>
@@ -27719,91 +28431,91 @@
     <s v="2011"/>
     <s v="2011"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="9.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="4.7"/>
+    <n v="4.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
     <n v="4.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2011"/>
     <s v="2011"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="0.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="77.3"/>
+    <n v="76.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="40.2"/>
+    <n v="39"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="2.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2012"/>
@@ -27859,61 +28571,61 @@
     <s v="2012"/>
     <s v="2012"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="1.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="11.6"/>
+    <n v="9.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="22.6"/>
+    <n v="23.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2012"/>
@@ -27989,91 +28701,91 @@
     <s v="2012"/>
     <s v="2012"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="12.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="2.3"/>
+    <n v="2.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="2.1"/>
+    <n v="2.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2012"/>
     <s v="2012"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="0.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="81.3"/>
+    <n v="81.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="40.7"/>
+    <n v="40.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="3.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2013"/>
@@ -28129,61 +28841,61 @@
     <s v="2013"/>
     <s v="2013"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="1.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="11.1"/>
+    <n v="10.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="22.9"/>
+    <n v="23.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2013"/>
@@ -28289,61 +29001,61 @@
     <s v="2013"/>
     <s v="2013"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
     <n v="7.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2013"/>
     <s v="2013"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="80.3"/>
+    <n v="79.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="41.4"/>
+    <n v="40.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="3.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2014"/>
@@ -28399,51 +29111,51 @@
     <s v="2014"/>
     <s v="2014"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="2.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="11.6"/>
+    <n v="11"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
     <n v="22.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2014"/>
@@ -28559,61 +29271,61 @@
     <s v="2014"/>
     <s v="2014"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
     <n v="5.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2014"/>
     <s v="2014"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="82.6"/>
+    <n v="81.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="40.9"/>
+    <n v="39.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="3.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2015"/>
@@ -28669,61 +29381,61 @@
     <s v="2015"/>
     <s v="2015"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="2.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="11.4"/>
+    <n v="10.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="22.4"/>
+    <n v="22.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2015"/>
@@ -28799,91 +29511,91 @@
     <s v="2015"/>
     <s v="2015"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="13.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="4.5"/>
+    <n v="4.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="4.4"/>
+    <n v="4.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2015"/>
     <s v="2015"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="90.9"/>
+    <n v="89.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="40"/>
+    <n v="38.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="3.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2016"/>
@@ -28939,61 +29651,61 @@
     <s v="2016"/>
     <s v="2016"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="1.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="0"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="11.4"/>
+    <n v="10.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="22"/>
+    <n v="21.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2016"/>
@@ -29069,91 +29781,91 @@
     <s v="2016"/>
     <s v="2016"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="16.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="6.3"/>
+    <n v="6.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="4.1"/>
+    <n v="4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="2.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="95.1"/>
+    <n v="94.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="40.5"/>
+    <n v="39.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="3.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2017"/>
@@ -29209,61 +29921,61 @@
     <s v="2017"/>
     <s v="2017"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="1.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="11.6"/>
+    <n v="10.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="21.9"/>
+    <n v="22"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2017"/>
@@ -29339,91 +30051,91 @@
     <s v="2017"/>
     <s v="2017"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="17.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="6.9"/>
+    <n v="6.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="4.3"/>
+    <n v="4.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="2.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="99"/>
+    <n v="98.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="39.1"/>
+    <n v="39"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="2.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="1.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2018"/>
@@ -29479,61 +30191,61 @@
     <s v="2018"/>
     <s v="2018"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="1.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="10.8"/>
+    <n v="10.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="22.4"/>
+    <n v="22.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2018"/>
@@ -29609,81 +30321,81 @@
     <s v="2018"/>
     <s v="2018"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="18.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="7.2"/>
+    <n v="7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="4.7"/>
+    <n v="4.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="2.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="103.9"/>
+    <n v="103.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
     <n v="40.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="3.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2019"/>
@@ -29879,91 +30591,91 @@
     <s v="2019"/>
     <s v="2019"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="20.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="4.5"/>
+    <n v="4.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="2.5"/>
+    <n v="2.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="1.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="96.3"/>
+    <n v="97.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="40.3"/>
+    <n v="42"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="2.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2020"/>
@@ -30019,61 +30731,61 @@
     <s v="2020"/>
     <s v="2020"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="1.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="11.2"/>
+    <n v="12"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="22.8"/>
+    <n v="23.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2020"/>
@@ -30149,91 +30861,91 @@
     <s v="2020"/>
     <s v="2020"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="18"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="2.4"/>
+    <n v="2.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="0.9"/>
+    <n v="0.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="1.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="94.3"/>
+    <n v="95.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="40.6"/>
+    <n v="42.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="3.3"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2021"/>
@@ -30289,61 +31001,61 @@
     <s v="2021"/>
     <s v="2021"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="11.5"/>
+    <n v="12.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="21.8"/>
+    <n v="22.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2021"/>
@@ -30419,91 +31131,91 @@
     <s v="2021"/>
     <s v="2021"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="21.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="1.7"/>
+    <n v="1.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="0.6"/>
+    <n v="0.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="99.6"/>
+    <n v="101"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="39.4"/>
+    <n v="41.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="3.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2022"/>
@@ -30559,61 +31271,61 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="11.3"/>
+    <n v="12"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="20.7"/>
+    <n v="21.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2022"/>
@@ -30689,91 +31401,91 @@
     <s v="2022"/>
     <s v="2022"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="25.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="1.7"/>
+    <n v="1.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="0.7"/>
+    <n v="0.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="1.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All Domestic Extraction"/>
     <s v="Million Tonnes"/>
-    <n v="96.5"/>
+    <n v="97.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="01"/>
     <s v="Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="40.9"/>
+    <n v="41.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="0101"/>
     <s v="Biomass  - Crops"/>
     <s v="Million Tonnes"/>
     <n v="2.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="0102"/>
     <s v="Biomass  - Crops - Cereals"/>
     <s v="Million Tonnes"/>
     <n v="2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2023"/>
@@ -30829,61 +31541,61 @@
     <s v="2023"/>
     <s v="2023"/>
     <s v="0108"/>
     <s v="Biomass  - Used Crop Residues - Straw"/>
     <s v="Million Tonnes"/>
     <n v="1.6"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="0109"/>
     <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
     <s v="Million Tonnes"/>
     <n v="0.1"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="0110"/>
     <s v="Biomass - Fodder Crops"/>
     <s v="Million Tonnes"/>
-    <n v="11.2"/>
+    <n v="12.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="0111"/>
     <s v="Biomass  -Grazed Biomass"/>
     <s v="Million Tonnes"/>
-    <n v="23.1"/>
+    <n v="22.5"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="0112"/>
     <s v="Biomass -Wood"/>
     <s v="Million Tonnes"/>
     <n v="1.8"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="0113"/>
     <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
     <s v="Million Tonnes"/>
     <n v="0.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2023"/>
@@ -30959,49 +31671,319 @@
     <s v="2023"/>
     <s v="2023"/>
     <s v="0207"/>
     <s v="Non-Metallic Minerals - Sand and Gravel"/>
     <s v="Million Tonnes"/>
     <n v="22.9"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="0208"/>
     <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
     <s v="Million Tonnes"/>
     <n v="0.7"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
     <s v="Fossil Fuels"/>
     <s v="Million Tonnes"/>
-    <n v="1.5"/>
+    <n v="1.2"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="04"/>
     <s v="Fossil Fuels - Peat"/>
     <s v="Million Tonnes"/>
-    <n v="0.6"/>
+    <n v="0.4"/>
   </r>
   <r>
     <s v="EAA11"/>
     <s v="Domestic Extraction"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="05"/>
     <s v="Fossil Fuels - Natural Gas"/>
     <s v="Million Tonnes"/>
     <n v="0.8"/>
   </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All Domestic Extraction"/>
+    <s v="Million Tonnes"/>
+    <n v="95.8"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="01"/>
+    <s v="Biomass"/>
+    <s v="Million Tonnes"/>
+    <n v="40.9"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0101"/>
+    <s v="Biomass  - Crops"/>
+    <s v="Million Tonnes"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0102"/>
+    <s v="Biomass  - Crops - Cereals"/>
+    <s v="Million Tonnes"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0103"/>
+    <s v="Biomass  - Crops - Roots/Tubers"/>
+    <s v="Million Tonnes"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0104"/>
+    <s v="Biomass  - Crops - Sugar Crops"/>
+    <s v="Million Tonnes"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0105"/>
+    <s v="Biomass  - Crops -  Vegetables"/>
+    <s v="Million Tonnes"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0106"/>
+    <s v="Biomass  - Crops - Other Crops"/>
+    <s v="Million Tonnes"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0107"/>
+    <s v="Biomass  - Used Crop Residues"/>
+    <s v="Million Tonnes"/>
+    <n v="1.7"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0108"/>
+    <s v="Biomass  - Used Crop Residues - Straw"/>
+    <s v="Million Tonnes"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0109"/>
+    <s v="Biomass  - Used Crop Residues - Other Crop Residues"/>
+    <s v="Million Tonnes"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0110"/>
+    <s v="Biomass - Fodder Crops"/>
+    <s v="Million Tonnes"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0111"/>
+    <s v="Biomass  -Grazed Biomass"/>
+    <s v="Million Tonnes"/>
+    <n v="22.9"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0112"/>
+    <s v="Biomass -Wood"/>
+    <s v="Million Tonnes"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0113"/>
+    <s v="Biomass - Wild Fish Catch, Aquatic Plants and Animals"/>
+    <s v="Million Tonnes"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Metallic Minerals"/>
+    <s v="Million Tonnes"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0201"/>
+    <s v="Metallic Minerals - Lead Gross Ore"/>
+    <s v="Million Tonnes"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0202"/>
+    <s v="Metallic Minerals - Zinc  Gross Ore"/>
+    <s v="Million Tonnes"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0203"/>
+    <s v="Non-Metallic Minerals"/>
+    <s v="Million Tonnes"/>
+    <n v="53.6"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0204"/>
+    <s v="Non-Metallic Minerals - Marble, Granite, Sandstone"/>
+    <s v="Million Tonnes"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02051"/>
+    <s v="Non-Metallic Minerals - Limestone and Gypsum"/>
+    <s v="Million Tonnes"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02052"/>
+    <s v="Non-Metallic Minerals - Crushed Rock"/>
+    <s v="Million Tonnes"/>
+    <n v="24.6"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0207"/>
+    <s v="Non-Metallic Minerals - Sand and Gravel"/>
+    <s v="Million Tonnes"/>
+    <n v="20.4"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="0208"/>
+    <s v="Non-Metallic Minerals - Other Non-Metallic Minerals"/>
+    <s v="Million Tonnes"/>
+    <n v="1.3"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Fossil Fuels"/>
+    <s v="Million Tonnes"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="04"/>
+    <s v="Fossil Fuels - Peat"/>
+    <s v="Million Tonnes"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="EAA11"/>
+    <s v="Domestic Extraction"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="05"/>
+    <s v="Fossil Fuels - Natural Gas"/>
+    <s v="Million Tonnes"/>
+    <n v="0.8"/>
+  </r>
 </pivotCacheRecords>
 </file>