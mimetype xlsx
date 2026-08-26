--- v4 (2026-07-09)
+++ v5 (2026-08-26)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfab0e9f6400a43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc413d61b3854128a6ba21d4380064fc.psmdcp" Id="Ra701d2d853e444f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348f65d2f72d4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1c5a416e8a9a47dcb8bc50695cd2c0d0.psmdcp" Id="R73b6653941094a53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>