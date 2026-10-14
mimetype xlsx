--- v0 (2026-08-29)
+++ v1 (2026-10-14)
@@ -1,115 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc6ef88b767a477b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c779a01c66e04fda83ede7d9a3a84d1f.psmdcp" Id="R9474c4600f114b37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d7a0224be3a4fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fc097e709bf441c3bd7a869fc2e1d42b.psmdcp" Id="R3596fc5193114650" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>DSP29</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
-    <x:t>Total count of recipient programmes</x:t>
+    <x:t>Quarterly count of recipients for working age employment supports programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>27/08/2026 11:00:00</x:t>
+    <x:t>12/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/DSP29/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>DSP</x:t>
   </x:si>
   <x:si>
-    <x:t>Department of Social Protection - quarterly data</x:t>
+    <x:t>Recipients of Social Welfare Payments</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>James OBrien</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>StatsUnit@welfare.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Department of Social Protection</x:t>
   </x:si>
@@ -330,50 +330,53 @@
     <x:t>2024Q1</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q2</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
   <x:si>
     <x:t>2026Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026Q2</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -525,195 +528,197 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="49">
+      <items count="50">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
+        <item x="49"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="49">
+      <items count="50">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
+        <item x="49"/>
       </items>
     </pivotField>
     <pivotField name="C03824V04573" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Social Protection Scheme" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H148" totalsRowShown="0">
-  <x:autoFilter ref="A1:H148"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H151" totalsRowShown="0">
+  <x:autoFilter ref="A1:H151"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C03824V04573"/>
     <x:tableColumn id="6" name="Social Protection Scheme"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1212,51 +1217,51 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H148"/>
+  <x:dimension ref="A1:H151"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="28.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -5074,50 +5079,128 @@
     </x:row>
     <x:row r="148" spans="1:8">
       <x:c r="A148" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B148" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C148" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D148" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="E148" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F148" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G148" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H148" s="0">
         <x:v>53024</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:8">
+      <x:c r="A149" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B149" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C149" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D149" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E149" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F149" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G149" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H149" s="0">
+        <x:v>2216</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:8">
+      <x:c r="A150" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B150" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C150" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D150" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E150" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F150" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G150" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H150" s="0">
+        <x:v>3415</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:8">
+      <x:c r="A151" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B151" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C151" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D151" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="E151" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F151" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G151" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H151" s="0">
+        <x:v>52323</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -5163,176 +5246,178 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="DSP29C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Working Age Employment Supports"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="49">
+      <x:sharedItems count="50">
         <x:s v="2014Q1"/>
         <x:s v="2014Q2"/>
         <x:s v="2014Q3"/>
         <x:s v="2014Q4"/>
         <x:s v="2015Q1"/>
         <x:s v="2015Q2"/>
         <x:s v="2015Q3"/>
         <x:s v="2015Q4"/>
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
         <x:s v="2017Q2"/>
         <x:s v="2017Q3"/>
         <x:s v="2017Q4"/>
         <x:s v="2018Q1"/>
         <x:s v="2018Q2"/>
         <x:s v="2018Q3"/>
         <x:s v="2018Q4"/>
         <x:s v="2019Q1"/>
         <x:s v="2019Q2"/>
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
         <x:s v="2026Q1"/>
+        <x:s v="2026Q2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="49">
+      <x:sharedItems count="50">
         <x:s v="2014Q1"/>
         <x:s v="2014Q2"/>
         <x:s v="2014Q3"/>
         <x:s v="2014Q4"/>
         <x:s v="2015Q1"/>
         <x:s v="2015Q2"/>
         <x:s v="2015Q3"/>
         <x:s v="2015Q4"/>
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
         <x:s v="2017Q2"/>
         <x:s v="2017Q3"/>
         <x:s v="2017Q4"/>
         <x:s v="2018Q1"/>
         <x:s v="2018Q2"/>
         <x:s v="2018Q3"/>
         <x:s v="2018Q4"/>
         <x:s v="2019Q1"/>
         <x:s v="2019Q2"/>
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
         <x:s v="2026Q1"/>
+        <x:s v="2026Q2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03824V04573">
       <x:sharedItems count="3">
         <x:s v="190"/>
         <x:s v="280"/>
         <x:s v="212"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Social Protection Scheme">
       <x:sharedItems count="3">
         <x:s v="Back To Work Scheme"/>
         <x:s v="Partial Capacity Benefit"/>
         <x:s v="Jobseekers Pay-Related Benefit"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="1411" maxValue="53024" count="101">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="1411" maxValue="53024" count="104">
         <x:n v="11888"/>
         <x:n v="1411"/>
         <x:s v=""/>
         <x:n v="12177"/>
         <x:n v="1526"/>
         <x:n v="12405"/>
         <x:n v="1606"/>
         <x:n v="12631"/>
         <x:n v="1608"/>
         <x:n v="13289"/>
         <x:n v="1621"/>
         <x:n v="13794"/>
         <x:n v="1684"/>
         <x:n v="13864"/>
         <x:n v="1723"/>
         <x:n v="13876"/>
         <x:n v="1791"/>
         <x:n v="13830"/>
         <x:n v="1826"/>
         <x:n v="13819"/>
         <x:n v="1869"/>
         <x:n v="13476"/>
         <x:n v="1955"/>
         <x:n v="13212"/>
         <x:n v="2102"/>
@@ -5390,50 +5475,53 @@
         <x:n v="2827"/>
         <x:n v="3228"/>
         <x:n v="2753"/>
         <x:n v="3145"/>
         <x:n v="2634"/>
         <x:n v="3082"/>
         <x:n v="3081"/>
         <x:n v="2639"/>
         <x:n v="3104"/>
         <x:n v="2570"/>
         <x:n v="3142"/>
         <x:n v="2539"/>
         <x:n v="3194"/>
         <x:n v="2593"/>
         <x:n v="3220"/>
         <x:n v="17431"/>
         <x:n v="2535"/>
         <x:n v="3297"/>
         <x:n v="36411"/>
         <x:n v="2365"/>
         <x:n v="3341"/>
         <x:n v="47173"/>
         <x:n v="2236"/>
         <x:n v="3350"/>
         <x:n v="53024"/>
+        <x:n v="2216"/>
+        <x:n v="3415"/>
+        <x:n v="52323"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="DSP29C01"/>
     <s v="Working Age Employment Supports"/>
     <s v="2014Q1"/>
     <s v="2014Q1"/>
     <s v="190"/>
     <s v="Back To Work Scheme"/>
     <s v="Number"/>
     <n v="11888"/>
   </r>
   <r>
     <s v="DSP29C01"/>
     <s v="Working Age Employment Supports"/>
     <s v="2014Q1"/>
     <s v="2014Q1"/>
     <s v="280"/>
     <s v="Partial Capacity Benefit"/>
@@ -6868,27 +6956,57 @@
     <s v="190"/>
     <s v="Back To Work Scheme"/>
     <s v="Number"/>
     <n v="2236"/>
   </r>
   <r>
     <s v="DSP29C01"/>
     <s v="Working Age Employment Supports"/>
     <s v="2026Q1"/>
     <s v="2026Q1"/>
     <s v="280"/>
     <s v="Partial Capacity Benefit"/>
     <s v="Number"/>
     <n v="3350"/>
   </r>
   <r>
     <s v="DSP29C01"/>
     <s v="Working Age Employment Supports"/>
     <s v="2026Q1"/>
     <s v="2026Q1"/>
     <s v="212"/>
     <s v="Jobseekers Pay-Related Benefit"/>
     <s v="Number"/>
     <n v="53024"/>
   </r>
+  <r>
+    <s v="DSP29C01"/>
+    <s v="Working Age Employment Supports"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="190"/>
+    <s v="Back To Work Scheme"/>
+    <s v="Number"/>
+    <n v="2216"/>
+  </r>
+  <r>
+    <s v="DSP29C01"/>
+    <s v="Working Age Employment Supports"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="280"/>
+    <s v="Partial Capacity Benefit"/>
+    <s v="Number"/>
+    <n v="3415"/>
+  </r>
+  <r>
+    <s v="DSP29C01"/>
+    <s v="Working Age Employment Supports"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="212"/>
+    <s v="Jobseekers Pay-Related Benefit"/>
+    <s v="Number"/>
+    <n v="52323"/>
+  </r>
 </pivotCacheRecords>
 </file>