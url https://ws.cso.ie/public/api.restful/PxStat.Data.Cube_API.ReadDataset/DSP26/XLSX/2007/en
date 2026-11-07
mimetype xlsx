--- v0 (2026-09-21)
+++ v1 (2026-11-07)
@@ -1,115 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98fa601b6b02404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0dbb6913ada0474589035bb2821d7d82.psmdcp" Id="Rd7f7ab56235149ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea6fed869a24feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59fe924cb1014876aedc9b444ddbdf6c.psmdcp" Id="R5651203db1b64a35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>DSP26</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
-    <x:t>Total count of recipient programmes</x:t>
+    <x:t>Quarterly count of recipients for illness, disability, and caring programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>27/08/2026 11:00:00</x:t>
+    <x:t>12/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/DSP26/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>DSP</x:t>
   </x:si>
   <x:si>
-    <x:t>Department of Social Protection - quarterly data</x:t>
+    <x:t>Recipients of Social Welfare Payments</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>James OBrien</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>StatsUnit@welfare.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Department of Social Protection</x:t>
   </x:si>
@@ -373,50 +373,53 @@
   </x:si>
   <x:si>
     <x:t>2024Q2</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
   <x:si>
     <x:t>2026Q1</x:t>
   </x:si>
+  <x:si>
+    <x:t>2026Q2</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -567,153 +570,155 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="49">
+      <items count="50">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
+        <item x="49"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="49">
+      <items count="50">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
+        <item x="49"/>
       </items>
     </pivotField>
     <pivotField name="C03824V04573" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="10">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
       </items>
     </pivotField>
     <pivotField name="Social Protection Scheme" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="10">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
@@ -724,52 +729,52 @@
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H491" totalsRowShown="0">
-  <x:autoFilter ref="A1:H491"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H501" totalsRowShown="0">
+  <x:autoFilter ref="A1:H501"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C03824V04573"/>
     <x:tableColumn id="6" name="Social Protection Scheme"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1268,51 +1273,51 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H491"/>
+  <x:dimension ref="A1:H501"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="25.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="26.710625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -14048,50 +14053,310 @@
     </x:row>
     <x:row r="491" spans="1:8">
       <x:c r="A491" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C491" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D491" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E491" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F491" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H491" s="0">
         <x:v>1806</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="492" spans="1:8">
+      <x:c r="A492" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B492" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C492" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D492" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E492" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="F492" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="G492" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H492" s="0">
+        <x:v>919</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="493" spans="1:8">
+      <x:c r="A493" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B493" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C493" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D493" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E493" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F493" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G493" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H493" s="0">
+        <x:v>110870</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="494" spans="1:8">
+      <x:c r="A494" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B494" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C494" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D494" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E494" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F494" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G494" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H494" s="0">
+        <x:v>5789</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="495" spans="1:8">
+      <x:c r="A495" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B495" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C495" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D495" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E495" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F495" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G495" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H495" s="0">
+        <x:v>110335</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="496" spans="1:8">
+      <x:c r="A496" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B496" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C496" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D496" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E496" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F496" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G496" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H496" s="0">
+        <x:v>13468</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="497" spans="1:8">
+      <x:c r="A497" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B497" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C497" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D497" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E497" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F497" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G497" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H497" s="0">
+        <x:v>65380</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="498" spans="1:8">
+      <x:c r="A498" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B498" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C498" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D498" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E498" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F498" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G498" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H498" s="0">
+        <x:v>178214</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="499" spans="1:8">
+      <x:c r="A499" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B499" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C499" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D499" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E499" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F499" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G499" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H499" s="0">
+        <x:v>55677</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="500" spans="1:8">
+      <x:c r="A500" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B500" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C500" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D500" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E500" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F500" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G500" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H500" s="0">
+        <x:v>812</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="501" spans="1:8">
+      <x:c r="A501" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B501" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C501" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D501" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E501" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F501" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G501" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H501" s="0">
+        <x:v>148422</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -14137,190 +14402,192 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="DSP26C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Illness,Disability and Caring"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="49">
+      <x:sharedItems count="50">
         <x:s v="2014Q1"/>
         <x:s v="2014Q2"/>
         <x:s v="2014Q3"/>
         <x:s v="2014Q4"/>
         <x:s v="2015Q1"/>
         <x:s v="2015Q2"/>
         <x:s v="2015Q3"/>
         <x:s v="2015Q4"/>
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
         <x:s v="2017Q2"/>
         <x:s v="2017Q3"/>
         <x:s v="2017Q4"/>
         <x:s v="2018Q1"/>
         <x:s v="2018Q2"/>
         <x:s v="2018Q3"/>
         <x:s v="2018Q4"/>
         <x:s v="2019Q1"/>
         <x:s v="2019Q2"/>
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
         <x:s v="2026Q1"/>
+        <x:s v="2026Q2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="49">
+      <x:sharedItems count="50">
         <x:s v="2014Q1"/>
         <x:s v="2014Q2"/>
         <x:s v="2014Q3"/>
         <x:s v="2014Q4"/>
         <x:s v="2015Q1"/>
         <x:s v="2015Q2"/>
         <x:s v="2015Q3"/>
         <x:s v="2015Q4"/>
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
         <x:s v="2017Q2"/>
         <x:s v="2017Q3"/>
         <x:s v="2017Q4"/>
         <x:s v="2018Q1"/>
         <x:s v="2018Q2"/>
         <x:s v="2018Q3"/>
         <x:s v="2018Q4"/>
         <x:s v="2019Q1"/>
         <x:s v="2019Q2"/>
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
         <x:s v="2026Q1"/>
+        <x:s v="2026Q2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03824V04573">
       <x:sharedItems count="10">
         <x:s v="260"/>
         <x:s v="180"/>
         <x:s v="300"/>
         <x:s v="160"/>
         <x:s v="101"/>
         <x:s v="290"/>
         <x:s v="100"/>
         <x:s v="140"/>
         <x:s v="380"/>
         <x:s v="301"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Social Protection Scheme">
       <x:sharedItems count="10">
         <x:s v="Blind Persons Pension"/>
         <x:s v="Carer's Allowance"/>
         <x:s v="Carer's Benefit"/>
         <x:s v="Illness Benefit"/>
         <x:s v="Disability Benefit"/>
         <x:s v="Domiciliary Care Scheme"/>
         <x:s v="Disability Allowance"/>
         <x:s v="Invalidity Pension"/>
         <x:s v="Occupational Injuries Benefit"/>
         <x:s v="Respite Care Grant"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="746" maxValue="335004" count="488">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="746" maxValue="335004" count="498">
         <x:n v="750"/>
         <x:n v="58953"/>
         <x:n v="1697"/>
         <x:n v="102450"/>
         <x:n v="10544"/>
         <x:n v="26089"/>
         <x:n v="109030"/>
         <x:n v="54541"/>
         <x:n v="3503"/>
         <x:n v="810"/>
         <x:n v="761"/>
         <x:n v="59160"/>
         <x:n v="1708"/>
         <x:n v="94613"/>
         <x:n v="10734"/>
         <x:n v="26372"/>
         <x:n v="110063"/>
         <x:n v="54587"/>
         <x:n v="3262"/>
         <x:n v="71996"/>
         <x:n v="763"/>
         <x:n v="59874"/>
         <x:n v="1920"/>
         <x:n v="93023"/>
         <x:n v="10881"/>
@@ -14765,50 +15032,60 @@
         <x:n v="61435"/>
         <x:n v="174335"/>
         <x:n v="56181"/>
         <x:n v="816"/>
         <x:n v="6276"/>
         <x:n v="930"/>
         <x:n v="107142"/>
         <x:n v="5413"/>
         <x:n v="112311"/>
         <x:n v="13594"/>
         <x:n v="63124"/>
         <x:n v="175725"/>
         <x:n v="55892"/>
         <x:n v="801"/>
         <x:n v="4289"/>
         <x:n v="925"/>
         <x:n v="108553"/>
         <x:n v="5466"/>
         <x:n v="109915"/>
         <x:n v="13551"/>
         <x:n v="64120"/>
         <x:n v="176602"/>
         <x:n v="55702"/>
         <x:n v="746"/>
         <x:n v="1806"/>
+        <x:n v="919"/>
+        <x:n v="110870"/>
+        <x:n v="5789"/>
+        <x:n v="110335"/>
+        <x:n v="13468"/>
+        <x:n v="65380"/>
+        <x:n v="178214"/>
+        <x:n v="55677"/>
+        <x:n v="812"/>
+        <x:n v="148422"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="DSP26C01"/>
     <s v="Illness,Disability and Caring"/>
     <s v="2014Q1"/>
     <s v="2014Q1"/>
     <s v="260"/>
     <s v="Blind Persons Pension"/>
     <s v="Number"/>
     <n v="750"/>
   </r>
   <r>
     <s v="DSP26C01"/>
     <s v="Illness,Disability and Caring"/>
     <s v="2014Q1"/>
     <s v="2014Q1"/>
     <s v="180"/>
     <s v="Carer's Allowance"/>
@@ -19673,27 +19950,127 @@
     <s v="140"/>
     <s v="Invalidity Pension"/>
     <s v="Number"/>
     <n v="55702"/>
   </r>
   <r>
     <s v="DSP26C01"/>
     <s v="Illness,Disability and Caring"/>
     <s v="2026Q1"/>
     <s v="2026Q1"/>
     <s v="380"/>
     <s v="Occupational Injuries Benefit"/>
     <s v="Number"/>
     <n v="746"/>
   </r>
   <r>
     <s v="DSP26C01"/>
     <s v="Illness,Disability and Caring"/>
     <s v="2026Q1"/>
     <s v="2026Q1"/>
     <s v="301"/>
     <s v="Respite Care Grant"/>
     <s v="Number"/>
     <n v="1806"/>
   </r>
+  <r>
+    <s v="DSP26C01"/>
+    <s v="Illness,Disability and Caring"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="260"/>
+    <s v="Blind Persons Pension"/>
+    <s v="Number"/>
+    <n v="919"/>
+  </r>
+  <r>
+    <s v="DSP26C01"/>
+    <s v="Illness,Disability and Caring"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="180"/>
+    <s v="Carer's Allowance"/>
+    <s v="Number"/>
+    <n v="110870"/>
+  </r>
+  <r>
+    <s v="DSP26C01"/>
+    <s v="Illness,Disability and Caring"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="300"/>
+    <s v="Carer's Benefit"/>
+    <s v="Number"/>
+    <n v="5789"/>
+  </r>
+  <r>
+    <s v="DSP26C01"/>
+    <s v="Illness,Disability and Caring"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="160"/>
+    <s v="Illness Benefit"/>
+    <s v="Number"/>
+    <n v="110335"/>
+  </r>
+  <r>
+    <s v="DSP26C01"/>
+    <s v="Illness,Disability and Caring"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="101"/>
+    <s v="Disability Benefit"/>
+    <s v="Number"/>
+    <n v="13468"/>
+  </r>
+  <r>
+    <s v="DSP26C01"/>
+    <s v="Illness,Disability and Caring"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="290"/>
+    <s v="Domiciliary Care Scheme"/>
+    <s v="Number"/>
+    <n v="65380"/>
+  </r>
+  <r>
+    <s v="DSP26C01"/>
+    <s v="Illness,Disability and Caring"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="100"/>
+    <s v="Disability Allowance"/>
+    <s v="Number"/>
+    <n v="178214"/>
+  </r>
+  <r>
+    <s v="DSP26C01"/>
+    <s v="Illness,Disability and Caring"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="140"/>
+    <s v="Invalidity Pension"/>
+    <s v="Number"/>
+    <n v="55677"/>
+  </r>
+  <r>
+    <s v="DSP26C01"/>
+    <s v="Illness,Disability and Caring"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="380"/>
+    <s v="Occupational Injuries Benefit"/>
+    <s v="Number"/>
+    <n v="812"/>
+  </r>
+  <r>
+    <s v="DSP26C01"/>
+    <s v="Illness,Disability and Caring"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="301"/>
+    <s v="Respite Care Grant"/>
+    <s v="Number"/>
+    <n v="148422"/>
+  </r>
 </pivotCacheRecords>
 </file>