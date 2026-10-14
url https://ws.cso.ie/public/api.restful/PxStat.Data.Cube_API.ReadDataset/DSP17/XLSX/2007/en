--- v0 (2026-08-28)
+++ v1 (2026-10-14)
@@ -1,115 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebbec66793a9426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/158b8f2c45694e8f90a85f5ff9656cc6.psmdcp" Id="R5d7ab2f7eecb4add" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88024b5bfec445b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/632b86dd95b34ad4a3023256ef8cfaf9.psmdcp" Id="R100b5f85108c4f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>DSP17</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
-    <x:t>Quarterly count of recipient programmes</x:t>
+    <x:t>Quarterly count of recipients by nationality for working age employment supports programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>27/08/2026 11:00:00</x:t>
+    <x:t>12/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/DSP17/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>DSP</x:t>
   </x:si>
   <x:si>
-    <x:t>Department of Social Protection - quarterly data</x:t>
+    <x:t>Recipients of Social Welfare Payments</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>James OBrien</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>StatsUnit@welfare.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Department of Social Protection</x:t>
   </x:si>
@@ -373,50 +373,53 @@
   </x:si>
   <x:si>
     <x:t>2024Q2</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
   <x:si>
     <x:t>2026Q1</x:t>
   </x:si>
+  <x:si>
+    <x:t>2026Q2</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -567,153 +570,155 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="49">
+      <items count="50">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
+        <item x="49"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="49">
+      <items count="50">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
+        <item x="49"/>
       </items>
     </pivotField>
     <pivotField name="C02537V03240" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="Nationality" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="C03824V04573" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
@@ -732,52 +737,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J883" totalsRowShown="0">
-  <x:autoFilter ref="A1:J883"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J901" totalsRowShown="0">
+  <x:autoFilter ref="A1:J901"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02537V03240"/>
     <x:tableColumn id="6" name="Nationality"/>
     <x:tableColumn id="7" name="C03824V04573"/>
     <x:tableColumn id="8" name="Social Protection Scheme"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1278,51 +1283,51 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J883"/>
+  <x:dimension ref="A1:J901"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="58.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="28.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -29550,50 +29555,626 @@
         <x:v>48</x:v>
       </x:c>
       <x:c r="C883" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D883" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E883" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="F883" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G883" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H883" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I883" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J883" s="0">
         <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="884" spans="1:10">
+      <x:c r="A884" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B884" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C884" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D884" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E884" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F884" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G884" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H884" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I884" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J884" s="0">
+        <x:v>2216</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="885" spans="1:10">
+      <x:c r="A885" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B885" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C885" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D885" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E885" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F885" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G885" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H885" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I885" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J885" s="0">
+        <x:v>52323</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="886" spans="1:10">
+      <x:c r="A886" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B886" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C886" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D886" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E886" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F886" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G886" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H886" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I886" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J886" s="0">
+        <x:v>3415</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="887" spans="1:10">
+      <x:c r="A887" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B887" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C887" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D887" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E887" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F887" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G887" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H887" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I887" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J887" s="0">
+        <x:v>1366</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="888" spans="1:10">
+      <x:c r="A888" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B888" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C888" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D888" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E888" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F888" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G888" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H888" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I888" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J888" s="0">
+        <x:v>38593</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="889" spans="1:10">
+      <x:c r="A889" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B889" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C889" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D889" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E889" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F889" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G889" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H889" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I889" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J889" s="0">
+        <x:v>3169</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="890" spans="1:10">
+      <x:c r="A890" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B890" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C890" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D890" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E890" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F890" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G890" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H890" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I890" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J890" s="0">
+        <x:v>64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="891" spans="1:10">
+      <x:c r="A891" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B891" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C891" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D891" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E891" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F891" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G891" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H891" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I891" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J891" s="0">
+        <x:v>1378</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="892" spans="1:10">
+      <x:c r="A892" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B892" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C892" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D892" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E892" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F892" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G892" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H892" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I892" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J892" s="0">
+        <x:v>96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="893" spans="1:10">
+      <x:c r="A893" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B893" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C893" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D893" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E893" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F893" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G893" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H893" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I893" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J893" s="0">
+        <x:v>60</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="894" spans="1:10">
+      <x:c r="A894" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B894" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C894" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D894" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E894" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F894" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G894" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H894" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I894" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J894" s="0">
+        <x:v>2202</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="895" spans="1:10">
+      <x:c r="A895" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B895" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C895" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D895" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E895" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F895" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G895" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H895" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I895" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J895" s="0">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="896" spans="1:10">
+      <x:c r="A896" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B896" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C896" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D896" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E896" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F896" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G896" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H896" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I896" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J896" s="0">
+        <x:v>285</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="897" spans="1:10">
+      <x:c r="A897" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B897" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C897" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D897" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E897" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F897" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G897" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H897" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I897" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J897" s="0">
+        <x:v>5947</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="898" spans="1:10">
+      <x:c r="A898" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B898" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C898" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D898" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E898" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F898" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G898" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H898" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I898" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J898" s="0">
+        <x:v>122</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="899" spans="1:10">
+      <x:c r="A899" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B899" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C899" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D899" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E899" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F899" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G899" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H899" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I899" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J899" s="0">
+        <x:v>441</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="900" spans="1:10">
+      <x:c r="A900" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B900" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C900" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D900" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E900" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F900" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G900" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H900" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I900" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J900" s="0">
+        <x:v>4203</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="901" spans="1:10">
+      <x:c r="A901" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B901" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C901" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D901" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E901" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="F901" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="G901" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H901" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I901" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J901" s="0">
+        <x:v>11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -29639,196 +30220,198 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="DSP17C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Working Age Employment Supports"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="49">
+      <x:sharedItems count="50">
         <x:s v="2014Q1"/>
         <x:s v="2014Q2"/>
         <x:s v="2014Q3"/>
         <x:s v="2014Q4"/>
         <x:s v="2015Q1"/>
         <x:s v="2015Q2"/>
         <x:s v="2015Q3"/>
         <x:s v="2015Q4"/>
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
         <x:s v="2017Q2"/>
         <x:s v="2017Q3"/>
         <x:s v="2017Q4"/>
         <x:s v="2018Q1"/>
         <x:s v="2018Q2"/>
         <x:s v="2018Q3"/>
         <x:s v="2018Q4"/>
         <x:s v="2019Q1"/>
         <x:s v="2019Q2"/>
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
         <x:s v="2026Q1"/>
+        <x:s v="2026Q2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="49">
+      <x:sharedItems count="50">
         <x:s v="2014Q1"/>
         <x:s v="2014Q2"/>
         <x:s v="2014Q3"/>
         <x:s v="2014Q4"/>
         <x:s v="2015Q1"/>
         <x:s v="2015Q2"/>
         <x:s v="2015Q3"/>
         <x:s v="2015Q4"/>
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
         <x:s v="2017Q2"/>
         <x:s v="2017Q3"/>
         <x:s v="2017Q4"/>
         <x:s v="2018Q1"/>
         <x:s v="2018Q2"/>
         <x:s v="2018Q3"/>
         <x:s v="2018Q4"/>
         <x:s v="2019Q1"/>
         <x:s v="2019Q2"/>
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
         <x:s v="2026Q1"/>
+        <x:s v="2026Q2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02537V03240">
       <x:sharedItems count="6">
         <x:s v="-"/>
         <x:s v="IE"/>
         <x:s v="GB01"/>
         <x:s v="E1420XIE"/>
         <x:s v="E15E2720"/>
         <x:s v="ON14"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Nationality">
       <x:sharedItems count="6">
         <x:s v="All nationalities"/>
         <x:s v="Irish"/>
         <x:s v="UK"/>
         <x:s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
         <x:s v="EU15 to EU27 (accession countries joined post 2004)"/>
         <x:s v="Other nationalities"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03824V04573">
       <x:sharedItems count="3">
         <x:s v="190"/>
         <x:s v="212"/>
         <x:s v="280"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Social Protection Scheme">
       <x:sharedItems count="3">
         <x:s v="Back To Work Scheme"/>
         <x:s v="Jobseekers Pay Related Benefit"/>
         <x:s v="Partial Capacity Benefit"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="6" maxValue="53024" count="426">
+      <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="6" maxValue="53024" count="440">
         <x:n v="11888"/>
         <x:s v=""/>
         <x:n v="1411"/>
         <x:n v="9445"/>
         <x:n v="1340"/>
         <x:n v="566"/>
         <x:n v="38"/>
         <x:n v="179"/>
         <x:n v="6"/>
         <x:n v="1497"/>
         <x:n v="18"/>
         <x:n v="201"/>
         <x:n v="9"/>
         <x:n v="12177"/>
         <x:n v="1526"/>
         <x:n v="9678"/>
         <x:n v="1452"/>
         <x:n v="571"/>
         <x:n v="41"/>
         <x:n v="197"/>
         <x:n v="8"/>
         <x:n v="1539"/>
         <x:n v="15"/>
         <x:n v="192"/>
         <x:n v="10"/>
@@ -30211,50 +30794,64 @@
         <x:n v="105"/>
         <x:n v="404"/>
         <x:n v="2823"/>
         <x:n v="2365"/>
         <x:n v="47173"/>
         <x:n v="3341"/>
         <x:n v="35090"/>
         <x:n v="1244"/>
         <x:n v="1932"/>
         <x:n v="278"/>
         <x:n v="5276"/>
         <x:n v="415"/>
         <x:n v="3631"/>
         <x:n v="2236"/>
         <x:n v="53024"/>
         <x:n v="3350"/>
         <x:n v="1402"/>
         <x:n v="39399"/>
         <x:n v="3113"/>
         <x:n v="1413"/>
         <x:n v="59"/>
         <x:n v="2156"/>
         <x:n v="5976"/>
         <x:n v="431"/>
         <x:n v="4080"/>
+        <x:n v="2216"/>
+        <x:n v="52323"/>
+        <x:n v="3415"/>
+        <x:n v="1366"/>
+        <x:n v="38593"/>
+        <x:n v="3169"/>
+        <x:n v="1378"/>
+        <x:n v="60"/>
+        <x:n v="2202"/>
+        <x:n v="285"/>
+        <x:n v="5947"/>
+        <x:n v="122"/>
+        <x:n v="441"/>
+        <x:n v="4203"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="DSP17C01"/>
     <s v="Working Age Employment Supports"/>
     <s v="2014Q1"/>
     <s v="2014Q1"/>
     <s v="-"/>
     <s v="All nationalities"/>
     <s v="190"/>
     <s v="Back To Work Scheme"/>
     <s v="Number"/>
     <n v="11888"/>
   </r>
   <r>
     <s v="DSP17C01"/>
     <s v="Working Age Employment Supports"/>
     <s v="2014Q1"/>
     <s v="2014Q1"/>
@@ -40803,27 +41400,243 @@
   </r>
   <r>
     <s v="DSP17C01"/>
     <s v="Working Age Employment Supports"/>
     <s v="2026Q1"/>
     <s v="2026Q1"/>
     <s v="ON14"/>
     <s v="Other nationalities"/>
     <s v="212"/>
     <s v="Jobseekers Pay Related Benefit"/>
     <s v="Number"/>
     <n v="4080"/>
   </r>
   <r>
     <s v="DSP17C01"/>
     <s v="Working Age Employment Supports"/>
     <s v="2026Q1"/>
     <s v="2026Q1"/>
     <s v="ON14"/>
     <s v="Other nationalities"/>
     <s v="280"/>
     <s v="Partial Capacity Benefit"/>
     <s v="Number"/>
     <n v="12"/>
   </r>
+  <r>
+    <s v="DSP17C01"/>
+    <s v="Working Age Employment Supports"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="190"/>
+    <s v="Back To Work Scheme"/>
+    <s v="Number"/>
+    <n v="2216"/>
+  </r>
+  <r>
+    <s v="DSP17C01"/>
+    <s v="Working Age Employment Supports"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="212"/>
+    <s v="Jobseekers Pay Related Benefit"/>
+    <s v="Number"/>
+    <n v="52323"/>
+  </r>
+  <r>
+    <s v="DSP17C01"/>
+    <s v="Working Age Employment Supports"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="280"/>
+    <s v="Partial Capacity Benefit"/>
+    <s v="Number"/>
+    <n v="3415"/>
+  </r>
+  <r>
+    <s v="DSP17C01"/>
+    <s v="Working Age Employment Supports"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="190"/>
+    <s v="Back To Work Scheme"/>
+    <s v="Number"/>
+    <n v="1366"/>
+  </r>
+  <r>
+    <s v="DSP17C01"/>
+    <s v="Working Age Employment Supports"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="212"/>
+    <s v="Jobseekers Pay Related Benefit"/>
+    <s v="Number"/>
+    <n v="38593"/>
+  </r>
+  <r>
+    <s v="DSP17C01"/>
+    <s v="Working Age Employment Supports"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="280"/>
+    <s v="Partial Capacity Benefit"/>
+    <s v="Number"/>
+    <n v="3169"/>
+  </r>
+  <r>
+    <s v="DSP17C01"/>
+    <s v="Working Age Employment Supports"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="GB01"/>
+    <s v="UK"/>
+    <s v="190"/>
+    <s v="Back To Work Scheme"/>
+    <s v="Number"/>
+    <n v="64"/>
+  </r>
+  <r>
+    <s v="DSP17C01"/>
+    <s v="Working Age Employment Supports"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="GB01"/>
+    <s v="UK"/>
+    <s v="212"/>
+    <s v="Jobseekers Pay Related Benefit"/>
+    <s v="Number"/>
+    <n v="1378"/>
+  </r>
+  <r>
+    <s v="DSP17C01"/>
+    <s v="Working Age Employment Supports"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="GB01"/>
+    <s v="UK"/>
+    <s v="280"/>
+    <s v="Partial Capacity Benefit"/>
+    <s v="Number"/>
+    <n v="96"/>
+  </r>
+  <r>
+    <s v="DSP17C01"/>
+    <s v="Working Age Employment Supports"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="190"/>
+    <s v="Back To Work Scheme"/>
+    <s v="Number"/>
+    <n v="60"/>
+  </r>
+  <r>
+    <s v="DSP17C01"/>
+    <s v="Working Age Employment Supports"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="212"/>
+    <s v="Jobseekers Pay Related Benefit"/>
+    <s v="Number"/>
+    <n v="2202"/>
+  </r>
+  <r>
+    <s v="DSP17C01"/>
+    <s v="Working Age Employment Supports"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="280"/>
+    <s v="Partial Capacity Benefit"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="DSP17C01"/>
+    <s v="Working Age Employment Supports"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="190"/>
+    <s v="Back To Work Scheme"/>
+    <s v="Number"/>
+    <n v="285"/>
+  </r>
+  <r>
+    <s v="DSP17C01"/>
+    <s v="Working Age Employment Supports"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="212"/>
+    <s v="Jobseekers Pay Related Benefit"/>
+    <s v="Number"/>
+    <n v="5947"/>
+  </r>
+  <r>
+    <s v="DSP17C01"/>
+    <s v="Working Age Employment Supports"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="280"/>
+    <s v="Partial Capacity Benefit"/>
+    <s v="Number"/>
+    <n v="122"/>
+  </r>
+  <r>
+    <s v="DSP17C01"/>
+    <s v="Working Age Employment Supports"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="ON14"/>
+    <s v="Other nationalities"/>
+    <s v="190"/>
+    <s v="Back To Work Scheme"/>
+    <s v="Number"/>
+    <n v="441"/>
+  </r>
+  <r>
+    <s v="DSP17C01"/>
+    <s v="Working Age Employment Supports"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="ON14"/>
+    <s v="Other nationalities"/>
+    <s v="212"/>
+    <s v="Jobseekers Pay Related Benefit"/>
+    <s v="Number"/>
+    <n v="4203"/>
+  </r>
+  <r>
+    <s v="DSP17C01"/>
+    <s v="Working Age Employment Supports"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="ON14"/>
+    <s v="Other nationalities"/>
+    <s v="280"/>
+    <s v="Partial Capacity Benefit"/>
+    <s v="Number"/>
+    <n v="11"/>
+  </r>
 </pivotCacheRecords>
 </file>