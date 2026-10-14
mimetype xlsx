--- v0 (2026-08-28)
+++ v1 (2026-10-14)
@@ -1,115 +1,115 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b63d4e5e824452d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67009a0e2a7f46d79ee0cd2403aaa833.psmdcp" Id="R83ceb0ba4f9a4fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde5146a13d32423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1217c6fa92a40079a9d127c714b5f18.psmdcp" Id="Rbb7e77be0aac42b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>DSP16</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
-    <x:t>Quarterly count of recipient programmes</x:t>
+    <x:t>Quarterly count of recipients by nationality for supplementary payments and miscellaneous services programmes</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Quarterly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>27/08/2026 11:00:00</x:t>
+    <x:t>12/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/DSP16/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>DSP</x:t>
   </x:si>
   <x:si>
-    <x:t>Department of Social Protection - quarterly data</x:t>
+    <x:t>Recipients of Social Welfare Payments</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>James OBrien</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>StatsUnit@welfare.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Department of Social Protection</x:t>
   </x:si>
@@ -367,50 +367,53 @@
   </x:si>
   <x:si>
     <x:t>2024Q2</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
   <x:si>
     <x:t>2026Q1</x:t>
   </x:si>
+  <x:si>
+    <x:t>2026Q2</x:t>
+  </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
@@ -561,153 +564,155 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="10">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(Q1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="49">
+      <items count="50">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
+        <item x="49"/>
       </items>
     </pivotField>
     <pivotField name="Quarter" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="49">
+      <items count="50">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
         <item x="25"/>
         <item x="26"/>
         <item x="27"/>
         <item x="28"/>
         <item x="29"/>
         <item x="30"/>
         <item x="31"/>
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
+        <item x="49"/>
       </items>
     </pivotField>
     <pivotField name="C02537V03240" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="Nationality" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="6">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
       </items>
     </pivotField>
     <pivotField name="C03824V04573" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
@@ -724,52 +729,52 @@
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J589" totalsRowShown="0">
-  <x:autoFilter ref="A1:J589"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J601" totalsRowShown="0">
+  <x:autoFilter ref="A1:J601"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(Q1)"/>
     <x:tableColumn id="4" name="Quarter"/>
     <x:tableColumn id="5" name="C02537V03240"/>
     <x:tableColumn id="6" name="Nationality"/>
     <x:tableColumn id="7" name="C03824V04573"/>
     <x:tableColumn id="8" name="Social Protection Scheme"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1270,51 +1275,51 @@
         <x:v>35</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J589"/>
+  <x:dimension ref="A1:J601"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="49.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.567768" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="10.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="58.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="25.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -20134,50 +20139,434 @@
         <x:v>48</x:v>
       </x:c>
       <x:c r="C589" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D589" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E589" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F589" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H589" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I589" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="J589" s="0">
         <x:v>849</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="590" spans="1:10">
+      <x:c r="A590" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B590" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C590" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D590" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E590" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F590" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G590" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H590" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I590" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J590" s="0">
+        <x:v>342057</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="591" spans="1:10">
+      <x:c r="A591" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B591" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C591" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D591" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E591" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F591" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G591" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H591" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I591" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J591" s="0">
+        <x:v>5490</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="592" spans="1:10">
+      <x:c r="A592" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B592" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C592" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D592" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E592" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F592" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G592" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H592" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I592" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J592" s="0">
+        <x:v>315687</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="593" spans="1:10">
+      <x:c r="A593" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B593" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C593" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D593" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E593" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F593" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G593" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H593" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I593" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J593" s="0">
+        <x:v>2833</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="594" spans="1:10">
+      <x:c r="A594" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B594" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C594" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D594" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E594" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F594" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G594" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H594" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I594" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J594" s="0">
+        <x:v>12244</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="595" spans="1:10">
+      <x:c r="A595" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B595" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C595" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D595" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E595" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F595" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G595" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H595" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I595" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J595" s="0">
+        <x:v>233</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="596" spans="1:10">
+      <x:c r="A596" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B596" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C596" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D596" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E596" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F596" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G596" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H596" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I596" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J596" s="0">
+        <x:v>1924</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="597" spans="1:10">
+      <x:c r="A597" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B597" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C597" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D597" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E597" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="F597" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="G597" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H597" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I597" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J597" s="0">
+        <x:v>236</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="598" spans="1:10">
+      <x:c r="A598" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B598" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C598" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D598" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E598" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F598" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G598" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H598" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I598" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J598" s="0">
+        <x:v>7398</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="599" spans="1:10">
+      <x:c r="A599" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B599" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C599" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D599" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E599" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F599" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="G599" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H599" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I599" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J599" s="0">
+        <x:v>1313</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="600" spans="1:10">
+      <x:c r="A600" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B600" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C600" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D600" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E600" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F600" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G600" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H600" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="I600" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J600" s="0">
+        <x:v>4804</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="601" spans="1:10">
+      <x:c r="A601" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B601" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C601" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D601" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E601" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F601" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G601" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H601" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I601" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="J601" s="0">
+        <x:v>875</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -20223,194 +20612,196 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="DSP16C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Supplementary Payments and Miscellaneous Services"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(Q1)">
-      <x:sharedItems count="49">
+      <x:sharedItems count="50">
         <x:s v="2014Q1"/>
         <x:s v="2014Q2"/>
         <x:s v="2014Q3"/>
         <x:s v="2014Q4"/>
         <x:s v="2015Q1"/>
         <x:s v="2015Q2"/>
         <x:s v="2015Q3"/>
         <x:s v="2015Q4"/>
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
         <x:s v="2017Q2"/>
         <x:s v="2017Q3"/>
         <x:s v="2017Q4"/>
         <x:s v="2018Q1"/>
         <x:s v="2018Q2"/>
         <x:s v="2018Q3"/>
         <x:s v="2018Q4"/>
         <x:s v="2019Q1"/>
         <x:s v="2019Q2"/>
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
         <x:s v="2026Q1"/>
+        <x:s v="2026Q2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Quarter">
-      <x:sharedItems count="49">
+      <x:sharedItems count="50">
         <x:s v="2014Q1"/>
         <x:s v="2014Q2"/>
         <x:s v="2014Q3"/>
         <x:s v="2014Q4"/>
         <x:s v="2015Q1"/>
         <x:s v="2015Q2"/>
         <x:s v="2015Q3"/>
         <x:s v="2015Q4"/>
         <x:s v="2016Q1"/>
         <x:s v="2016Q2"/>
         <x:s v="2016Q3"/>
         <x:s v="2016Q4"/>
         <x:s v="2017Q1"/>
         <x:s v="2017Q2"/>
         <x:s v="2017Q3"/>
         <x:s v="2017Q4"/>
         <x:s v="2018Q1"/>
         <x:s v="2018Q2"/>
         <x:s v="2018Q3"/>
         <x:s v="2018Q4"/>
         <x:s v="2019Q1"/>
         <x:s v="2019Q2"/>
         <x:s v="2019Q3"/>
         <x:s v="2019Q4"/>
         <x:s v="2020Q1"/>
         <x:s v="2020Q2"/>
         <x:s v="2020Q3"/>
         <x:s v="2020Q4"/>
         <x:s v="2021Q1"/>
         <x:s v="2021Q2"/>
         <x:s v="2021Q3"/>
         <x:s v="2021Q4"/>
         <x:s v="2022Q1"/>
         <x:s v="2022Q2"/>
         <x:s v="2022Q3"/>
         <x:s v="2022Q4"/>
         <x:s v="2023Q1"/>
         <x:s v="2023Q2"/>
         <x:s v="2023Q3"/>
         <x:s v="2023Q4"/>
         <x:s v="2024Q1"/>
         <x:s v="2024Q2"/>
         <x:s v="2024Q3"/>
         <x:s v="2024Q4"/>
         <x:s v="2025Q1"/>
         <x:s v="2025Q2"/>
         <x:s v="2025Q3"/>
         <x:s v="2025Q4"/>
         <x:s v="2026Q1"/>
+        <x:s v="2026Q2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02537V03240">
       <x:sharedItems count="6">
         <x:s v="-"/>
         <x:s v="IE"/>
         <x:s v="GB01"/>
         <x:s v="E1420XIE"/>
         <x:s v="E15E2720"/>
         <x:s v="ON14"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Nationality">
       <x:sharedItems count="6">
         <x:s v="All nationalities"/>
         <x:s v="Irish"/>
         <x:s v="UK"/>
         <x:s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
         <x:s v="EU15 to EU27 (accession countries joined post 2004)"/>
         <x:s v="Other nationalities"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03824V04573">
       <x:sharedItems count="2">
         <x:s v="470"/>
         <x:s v="450"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Social Protection Scheme">
       <x:sharedItems count="2">
         <x:s v="Household Benefits"/>
         <x:s v="Rent Supplement"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="237" maxValue="332451" count="575">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="233" maxValue="342057" count="587">
         <x:n v="97708"/>
         <x:n v="80585"/>
         <x:n v="91790"/>
         <x:n v="55885"/>
         <x:n v="4019"/>
         <x:n v="3939"/>
         <x:n v="416"/>
         <x:n v="1164"/>
         <x:n v="868"/>
         <x:n v="14732"/>
         <x:n v="615"/>
         <x:n v="4865"/>
         <x:n v="99307"/>
         <x:n v="78514"/>
         <x:n v="93287"/>
         <x:n v="54274"/>
         <x:n v="4100"/>
         <x:n v="3827"/>
         <x:n v="430"/>
         <x:n v="1145"/>
         <x:n v="870"/>
         <x:n v="14360"/>
         <x:n v="620"/>
         <x:n v="4908"/>
         <x:n v="102431"/>
@@ -20942,50 +21333,62 @@
         <x:n v="4002"/>
         <x:n v="777"/>
         <x:n v="324991"/>
         <x:n v="6178"/>
         <x:n v="300233"/>
         <x:n v="3403"/>
         <x:n v="11727"/>
         <x:n v="250"/>
         <x:n v="1797"/>
         <x:n v="253"/>
         <x:n v="6883"/>
         <x:n v="1468"/>
         <x:n v="4351"/>
         <x:n v="804"/>
         <x:n v="332451"/>
         <x:n v="5779"/>
         <x:n v="306876"/>
         <x:n v="3087"/>
         <x:n v="11979"/>
         <x:n v="1856"/>
         <x:n v="237"/>
         <x:n v="7154"/>
         <x:n v="1364"/>
         <x:n v="4586"/>
         <x:n v="849"/>
+        <x:n v="342057"/>
+        <x:n v="5490"/>
+        <x:n v="315687"/>
+        <x:n v="2833"/>
+        <x:n v="12244"/>
+        <x:n v="233"/>
+        <x:n v="1924"/>
+        <x:n v="236"/>
+        <x:n v="7398"/>
+        <x:n v="1313"/>
+        <x:n v="4804"/>
+        <x:n v="875"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="DSP16C01"/>
     <s v="Supplementary Payments and Miscellaneous Services"/>
     <s v="2014Q1"/>
     <s v="2014Q1"/>
     <s v="-"/>
     <s v="All nationalities"/>
     <s v="470"/>
     <s v="Household Benefits"/>
     <s v="Number"/>
     <n v="97708"/>
   </r>
   <r>
     <s v="DSP16C01"/>
     <s v="Supplementary Payments and Miscellaneous Services"/>
     <s v="2014Q1"/>
     <s v="2014Q1"/>
@@ -28006,27 +28409,171 @@
   </r>
   <r>
     <s v="DSP16C01"/>
     <s v="Supplementary Payments and Miscellaneous Services"/>
     <s v="2026Q1"/>
     <s v="2026Q1"/>
     <s v="ON14"/>
     <s v="Other nationalities"/>
     <s v="470"/>
     <s v="Household Benefits"/>
     <s v="Number"/>
     <n v="4586"/>
   </r>
   <r>
     <s v="DSP16C01"/>
     <s v="Supplementary Payments and Miscellaneous Services"/>
     <s v="2026Q1"/>
     <s v="2026Q1"/>
     <s v="ON14"/>
     <s v="Other nationalities"/>
     <s v="450"/>
     <s v="Rent Supplement"/>
     <s v="Number"/>
     <n v="849"/>
   </r>
+  <r>
+    <s v="DSP16C01"/>
+    <s v="Supplementary Payments and Miscellaneous Services"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="470"/>
+    <s v="Household Benefits"/>
+    <s v="Number"/>
+    <n v="342057"/>
+  </r>
+  <r>
+    <s v="DSP16C01"/>
+    <s v="Supplementary Payments and Miscellaneous Services"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="450"/>
+    <s v="Rent Supplement"/>
+    <s v="Number"/>
+    <n v="5490"/>
+  </r>
+  <r>
+    <s v="DSP16C01"/>
+    <s v="Supplementary Payments and Miscellaneous Services"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="470"/>
+    <s v="Household Benefits"/>
+    <s v="Number"/>
+    <n v="315687"/>
+  </r>
+  <r>
+    <s v="DSP16C01"/>
+    <s v="Supplementary Payments and Miscellaneous Services"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="IE"/>
+    <s v="Irish"/>
+    <s v="450"/>
+    <s v="Rent Supplement"/>
+    <s v="Number"/>
+    <n v="2833"/>
+  </r>
+  <r>
+    <s v="DSP16C01"/>
+    <s v="Supplementary Payments and Miscellaneous Services"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="GB01"/>
+    <s v="UK"/>
+    <s v="470"/>
+    <s v="Household Benefits"/>
+    <s v="Number"/>
+    <n v="12244"/>
+  </r>
+  <r>
+    <s v="DSP16C01"/>
+    <s v="Supplementary Payments and Miscellaneous Services"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="GB01"/>
+    <s v="UK"/>
+    <s v="450"/>
+    <s v="Rent Supplement"/>
+    <s v="Number"/>
+    <n v="233"/>
+  </r>
+  <r>
+    <s v="DSP16C01"/>
+    <s v="Supplementary Payments and Miscellaneous Services"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="470"/>
+    <s v="Household Benefits"/>
+    <s v="Number"/>
+    <n v="1924"/>
+  </r>
+  <r>
+    <s v="DSP16C01"/>
+    <s v="Supplementary Payments and Miscellaneous Services"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="E1420XIE"/>
+    <s v="EU14 excl Irl (countries in the EU pre 2004 excluding UK &amp; Ireland)"/>
+    <s v="450"/>
+    <s v="Rent Supplement"/>
+    <s v="Number"/>
+    <n v="236"/>
+  </r>
+  <r>
+    <s v="DSP16C01"/>
+    <s v="Supplementary Payments and Miscellaneous Services"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="470"/>
+    <s v="Household Benefits"/>
+    <s v="Number"/>
+    <n v="7398"/>
+  </r>
+  <r>
+    <s v="DSP16C01"/>
+    <s v="Supplementary Payments and Miscellaneous Services"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="E15E2720"/>
+    <s v="EU15 to EU27 (accession countries joined post 2004)"/>
+    <s v="450"/>
+    <s v="Rent Supplement"/>
+    <s v="Number"/>
+    <n v="1313"/>
+  </r>
+  <r>
+    <s v="DSP16C01"/>
+    <s v="Supplementary Payments and Miscellaneous Services"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="ON14"/>
+    <s v="Other nationalities"/>
+    <s v="470"/>
+    <s v="Household Benefits"/>
+    <s v="Number"/>
+    <n v="4804"/>
+  </r>
+  <r>
+    <s v="DSP16C01"/>
+    <s v="Supplementary Payments and Miscellaneous Services"/>
+    <s v="2026Q2"/>
+    <s v="2026Q2"/>
+    <s v="ON14"/>
+    <s v="Other nationalities"/>
+    <s v="450"/>
+    <s v="Rent Supplement"/>
+    <s v="Number"/>
+    <n v="875"/>
+  </r>
 </pivotCacheRecords>
 </file>