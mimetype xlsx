--- v0 (2026-03-27)
+++ v1 (2026-10-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79aa4a67c315402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d1f512ea6c9b43f1a2c84a847d535281.psmdcp" Id="Rf16223bec20646bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba55160f4b844ff5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f56be8edbb6f44ef82a02e901b360159.psmdcp" Id="Rd5ede7d072584923" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>DIPM01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
-    <x:t>Domestic Industrial Production Indices (Base 2021=100)</x:t>
+    <x:t>Domestic Industrial Production Indices (Base Year 2021=100)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>07/01/2026 11:00:00</x:t>
+    <x:t>07/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>10 September 2025 - Please note the base weights of the Domestic Industrial Production Index have been updated and derived from additional information. These newly adjusted indices supersede all earlier versions of the Frontier Series Domestic Industrial Production.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/DIPM01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>DIP</x:t>
   </x:si>
   <x:si>
     <x:t>Domestic Industrial Production</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -182,51 +182,51 @@
   <x:si>
     <x:t>UNIT</x:t>
   </x:si>
   <x:si>
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>DIPM01C01</x:t>
   </x:si>
   <x:si>
     <x:t>Domestic Industrial Production Index</x:t>
   </x:si>
   <x:si>
     <x:t>202101</x:t>
   </x:si>
   <x:si>
     <x:t>2021 January</x:t>
   </x:si>
   <x:si>
     <x:t>V1100</x:t>
   </x:si>
   <x:si>
     <x:t>Industries (05 to 35)</x:t>
   </x:si>
   <x:si>
-    <x:t>Base 2021=100</x:t>
+    <x:t>Base Year 2021=100</x:t>
   </x:si>
   <x:si>
     <x:t>V2100</x:t>
   </x:si>
   <x:si>
     <x:t>Manufacturing industries (10 to 33)</x:t>
   </x:si>
   <x:si>
     <x:t>202102</x:t>
   </x:si>
   <x:si>
     <x:t>2021 February</x:t>
   </x:si>
   <x:si>
     <x:t>202103</x:t>
   </x:si>
   <x:si>
     <x:t>2021 March</x:t>
   </x:si>
   <x:si>
     <x:t>202104</x:t>
   </x:si>
   <x:si>
     <x:t>2021 April</x:t>
   </x:si>
@@ -525,50 +525,104 @@
     <x:t>2025 May</x:t>
   </x:si>
   <x:si>
     <x:t>202506</x:t>
   </x:si>
   <x:si>
     <x:t>2025 June</x:t>
   </x:si>
   <x:si>
     <x:t>202507</x:t>
   </x:si>
   <x:si>
     <x:t>2025 July</x:t>
   </x:si>
   <x:si>
     <x:t>202508</x:t>
   </x:si>
   <x:si>
     <x:t>2025 August</x:t>
   </x:si>
   <x:si>
     <x:t>202509</x:t>
   </x:si>
   <x:si>
     <x:t>2025 September</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 October</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 November</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025 December</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 January</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 February</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 March</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 April</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 May</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2026 June</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -720,51 +774,51 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(M1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="57">
+      <items count="66">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -778,54 +832,63 @@
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
       </items>
     </pivotField>
     <pivotField name="Month" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="57">
+      <items count="66">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
         <item x="9"/>
         <item x="10"/>
         <item x="11"/>
         <item x="12"/>
         <item x="13"/>
         <item x="14"/>
         <item x="15"/>
         <item x="16"/>
         <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
         <item x="21"/>
         <item x="22"/>
         <item x="23"/>
         <item x="24"/>
@@ -839,90 +902,99 @@
         <item x="32"/>
         <item x="33"/>
         <item x="34"/>
         <item x="35"/>
         <item x="36"/>
         <item x="37"/>
         <item x="38"/>
         <item x="39"/>
         <item x="40"/>
         <item x="41"/>
         <item x="42"/>
         <item x="43"/>
         <item x="44"/>
         <item x="45"/>
         <item x="46"/>
         <item x="47"/>
         <item x="48"/>
         <item x="49"/>
         <item x="50"/>
         <item x="51"/>
         <item x="52"/>
         <item x="53"/>
         <item x="54"/>
         <item x="55"/>
         <item x="56"/>
+        <item x="57"/>
+        <item x="58"/>
+        <item x="59"/>
+        <item x="60"/>
+        <item x="61"/>
+        <item x="62"/>
+        <item x="63"/>
+        <item x="64"/>
+        <item x="65"/>
       </items>
     </pivotField>
     <pivotField name="C02576V03125" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Industry Sector NACE Rev 2" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H115" totalsRowShown="0">
-  <x:autoFilter ref="A1:H115"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H133" totalsRowShown="0">
+  <x:autoFilter ref="A1:H133"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(M1)"/>
     <x:tableColumn id="4" name="Month"/>
     <x:tableColumn id="5" name="C02576V03125"/>
     <x:tableColumn id="6" name="Industry Sector NACE Rev 2"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1423,63 +1495,63 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H115"/>
+  <x:dimension ref="A1:H133"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="34.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.996339" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="15.424911" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="32.567768" style="0" customWidth="1"/>
-    <x:col min="7" max="7" width="13.996339" style="0" customWidth="1"/>
+    <x:col min="7" max="7" width="18.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -4427,50 +4499,518 @@
     </x:row>
     <x:row r="115" spans="1:8">
       <x:c r="A115" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C115" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D115" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E115" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F115" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H115" s="0">
         <x:v>136.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:8">
+      <x:c r="A116" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F116" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G116" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H116" s="0">
+        <x:v>149.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:8">
+      <x:c r="A117" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F117" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G117" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H117" s="0">
+        <x:v>153.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:8">
+      <x:c r="A118" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F118" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G118" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H118" s="0">
+        <x:v>138.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:8">
+      <x:c r="A119" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F119" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G119" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H119" s="0">
+        <x:v>143.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:8">
+      <x:c r="A120" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F120" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G120" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H120" s="0">
+        <x:v>98.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:8">
+      <x:c r="A121" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F121" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G121" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H121" s="0">
+        <x:v>98.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:8">
+      <x:c r="A122" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F122" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G122" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H122" s="0">
+        <x:v>87.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:8">
+      <x:c r="A123" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F123" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G123" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H123" s="0">
+        <x:v>86.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:8">
+      <x:c r="A124" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B124" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F124" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G124" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H124" s="0">
+        <x:v>81.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:8">
+      <x:c r="A125" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F125" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G125" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H125" s="0">
+        <x:v>80.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:8">
+      <x:c r="A126" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F126" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G126" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H126" s="0">
+        <x:v>100.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:8">
+      <x:c r="A127" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B127" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F127" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G127" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H127" s="0">
+        <x:v>100</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:8">
+      <x:c r="A128" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B128" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F128" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G128" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H128" s="0">
+        <x:v>102.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:8">
+      <x:c r="A129" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B129" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F129" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G129" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H129" s="0">
+        <x:v>101.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:8">
+      <x:c r="A130" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B130" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F130" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G130" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H130" s="0">
+        <x:v>147.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:8">
+      <x:c r="A131" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B131" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F131" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G131" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H131" s="0">
+        <x:v>152.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:8">
+      <x:c r="A132" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B132" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F132" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G132" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H132" s="0">
+        <x:v>153.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:8">
+      <x:c r="A133" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B133" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F133" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G133" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H133" s="0">
+        <x:v>158.5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -4516,51 +5056,51 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="DIPM01C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Domestic Industrial Production Index"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(M1)">
-      <x:sharedItems count="57">
+      <x:sharedItems count="66">
         <x:s v="202101"/>
         <x:s v="202102"/>
         <x:s v="202103"/>
         <x:s v="202104"/>
         <x:s v="202105"/>
         <x:s v="202106"/>
         <x:s v="202107"/>
         <x:s v="202108"/>
         <x:s v="202109"/>
         <x:s v="202110"/>
         <x:s v="202111"/>
         <x:s v="202112"/>
         <x:s v="202201"/>
         <x:s v="202202"/>
         <x:s v="202203"/>
         <x:s v="202204"/>
         <x:s v="202205"/>
         <x:s v="202206"/>
         <x:s v="202207"/>
         <x:s v="202208"/>
         <x:s v="202209"/>
         <x:s v="202210"/>
         <x:s v="202211"/>
         <x:s v="202212"/>
         <x:s v="202301"/>
@@ -4574,54 +5114,63 @@
         <x:s v="202309"/>
         <x:s v="202310"/>
         <x:s v="202311"/>
         <x:s v="202312"/>
         <x:s v="202401"/>
         <x:s v="202402"/>
         <x:s v="202403"/>
         <x:s v="202404"/>
         <x:s v="202405"/>
         <x:s v="202406"/>
         <x:s v="202407"/>
         <x:s v="202408"/>
         <x:s v="202409"/>
         <x:s v="202410"/>
         <x:s v="202411"/>
         <x:s v="202412"/>
         <x:s v="202501"/>
         <x:s v="202502"/>
         <x:s v="202503"/>
         <x:s v="202504"/>
         <x:s v="202505"/>
         <x:s v="202506"/>
         <x:s v="202507"/>
         <x:s v="202508"/>
         <x:s v="202509"/>
+        <x:s v="202510"/>
+        <x:s v="202511"/>
+        <x:s v="202512"/>
+        <x:s v="202601"/>
+        <x:s v="202602"/>
+        <x:s v="202603"/>
+        <x:s v="202604"/>
+        <x:s v="202605"/>
+        <x:s v="202606"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Month">
-      <x:sharedItems count="57">
+      <x:sharedItems count="66">
         <x:s v="2021 January"/>
         <x:s v="2021 February"/>
         <x:s v="2021 March"/>
         <x:s v="2021 April"/>
         <x:s v="2021 May"/>
         <x:s v="2021 June"/>
         <x:s v="2021 July"/>
         <x:s v="2021 August"/>
         <x:s v="2021 September"/>
         <x:s v="2021 October"/>
         <x:s v="2021 November"/>
         <x:s v="2021 December"/>
         <x:s v="2022 January"/>
         <x:s v="2022 February"/>
         <x:s v="2022 March"/>
         <x:s v="2022 April"/>
         <x:s v="2022 May"/>
         <x:s v="2022 June"/>
         <x:s v="2022 July"/>
         <x:s v="2022 August"/>
         <x:s v="2022 September"/>
         <x:s v="2022 October"/>
         <x:s v="2022 November"/>
         <x:s v="2022 December"/>
         <x:s v="2023 January"/>
@@ -4635,71 +5184,80 @@
         <x:s v="2023 September"/>
         <x:s v="2023 October"/>
         <x:s v="2023 November"/>
         <x:s v="2023 December"/>
         <x:s v="2024 January"/>
         <x:s v="2024 February"/>
         <x:s v="2024 March"/>
         <x:s v="2024 April"/>
         <x:s v="2024 May"/>
         <x:s v="2024 June"/>
         <x:s v="2024 July"/>
         <x:s v="2024 August"/>
         <x:s v="2024 September"/>
         <x:s v="2024 October"/>
         <x:s v="2024 November"/>
         <x:s v="2024 December"/>
         <x:s v="2025 January"/>
         <x:s v="2025 February"/>
         <x:s v="2025 March"/>
         <x:s v="2025 April"/>
         <x:s v="2025 May"/>
         <x:s v="2025 June"/>
         <x:s v="2025 July"/>
         <x:s v="2025 August"/>
         <x:s v="2025 September"/>
+        <x:s v="2025 October"/>
+        <x:s v="2025 November"/>
+        <x:s v="2025 December"/>
+        <x:s v="2026 January"/>
+        <x:s v="2026 February"/>
+        <x:s v="2026 March"/>
+        <x:s v="2026 April"/>
+        <x:s v="2026 May"/>
+        <x:s v="2026 June"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02576V03125">
       <x:sharedItems count="2">
         <x:s v="V1100"/>
         <x:s v="V2100"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Industry Sector NACE Rev 2">
       <x:sharedItems count="2">
         <x:s v="Industries (05 to 35)"/>
         <x:s v="Manufacturing industries (10 to 33)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
-        <x:s v="Base 2021=100"/>
+        <x:s v="Base Year 2021=100"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="73.2" maxValue="172" count="102">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="73.2" maxValue="172" count="116">
         <x:n v="75.9"/>
         <x:n v="73.2"/>
         <x:n v="84.8"/>
         <x:n v="77.8"/>
         <x:n v="104.9"/>
         <x:n v="100.3"/>
         <x:n v="99.6"/>
         <x:n v="97.3"/>
         <x:n v="93.9"/>
         <x:n v="92.3"/>
         <x:n v="105.6"/>
         <x:n v="105"/>
         <x:n v="102.7"/>
         <x:n v="105.2"/>
         <x:n v="101.7"/>
         <x:n v="103"/>
         <x:n v="104.5"/>
         <x:n v="107.9"/>
         <x:n v="116"/>
         <x:n v="121"/>
         <x:n v="108.3"/>
         <x:n v="111.6"/>
         <x:n v="102.2"/>
         <x:n v="105.4"/>
         <x:n v="94.8"/>
@@ -4758,1175 +5316,1369 @@
         <x:n v="109.1"/>
         <x:n v="116.7"/>
         <x:n v="117.7"/>
         <x:n v="110"/>
         <x:n v="110.8"/>
         <x:n v="111.9"/>
         <x:n v="113.3"/>
         <x:n v="104.6"/>
         <x:n v="104.8"/>
         <x:n v="112.7"/>
         <x:n v="125.7"/>
         <x:n v="129.1"/>
         <x:n v="152.5"/>
         <x:n v="157.8"/>
         <x:n v="120.2"/>
         <x:n v="122.2"/>
         <x:n v="165.2"/>
         <x:n v="172"/>
         <x:n v="132.5"/>
         <x:n v="135.2"/>
         <x:n v="126.3"/>
         <x:n v="129.4"/>
         <x:n v="139.4"/>
         <x:n v="143.7"/>
         <x:n v="136.6"/>
+        <x:n v="149.2"/>
+        <x:n v="153.5"/>
+        <x:n v="138.4"/>
+        <x:n v="143.1"/>
+        <x:n v="98.6"/>
+        <x:n v="86.6"/>
+        <x:n v="81.4"/>
+        <x:n v="80.1"/>
+        <x:n v="100.7"/>
+        <x:n v="101.6"/>
+        <x:n v="147.9"/>
+        <x:n v="152.4"/>
+        <x:n v="153.4"/>
+        <x:n v="158.5"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202101"/>
     <s v="2021 January"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="75.9"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202101"/>
     <s v="2021 January"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="73.2"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202102"/>
     <s v="2021 February"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="84.8"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202102"/>
     <s v="2021 February"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="77.8"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202103"/>
     <s v="2021 March"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="104.9"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202103"/>
     <s v="2021 March"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100.3"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202104"/>
     <s v="2021 April"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="99.6"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202104"/>
     <s v="2021 April"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="97.3"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202105"/>
     <s v="2021 May"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="93.9"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202105"/>
     <s v="2021 May"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="92.3"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202106"/>
     <s v="2021 June"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="105.6"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202106"/>
     <s v="2021 June"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="105"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202107"/>
     <s v="2021 July"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="102.7"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202107"/>
     <s v="2021 July"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="105.2"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202108"/>
     <s v="2021 August"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="101.7"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202108"/>
     <s v="2021 August"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="103"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202109"/>
     <s v="2021 September"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="104.5"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202109"/>
     <s v="2021 September"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="107.9"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202110"/>
     <s v="2021 October"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="116"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202110"/>
     <s v="2021 October"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="121"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202111"/>
     <s v="2021 November"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="108.3"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202111"/>
     <s v="2021 November"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="111.6"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202112"/>
     <s v="2021 December"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="102.2"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202112"/>
     <s v="2021 December"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="105.4"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202201"/>
     <s v="2022 January"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="94.8"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202201"/>
     <s v="2022 January"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="96.7"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202202"/>
     <s v="2022 February"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="94.8"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202202"/>
     <s v="2022 February"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="96.4"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202203"/>
     <s v="2022 March"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="125.6"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202203"/>
     <s v="2022 March"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="131.2"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202204"/>
     <s v="2022 April"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="95.7"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202204"/>
     <s v="2022 April"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="98.2"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202205"/>
     <s v="2022 May"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="109.2"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202205"/>
     <s v="2022 May"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="111.5"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202206"/>
     <s v="2022 June"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="93.6"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202206"/>
     <s v="2022 June"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="95.7"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202207"/>
     <s v="2022 July"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="87.1"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202207"/>
     <s v="2022 July"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="89.7"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202208"/>
     <s v="2022 August"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="94"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202208"/>
     <s v="2022 August"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="97.8"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202209"/>
     <s v="2022 September"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="94.7"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202209"/>
     <s v="2022 September"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="98.1"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202210"/>
     <s v="2022 October"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="97.6"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202210"/>
     <s v="2022 October"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="98"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202211"/>
     <s v="2022 November"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="106.7"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202211"/>
     <s v="2022 November"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="108"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202212"/>
     <s v="2022 December"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="88.3"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202212"/>
     <s v="2022 December"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="90.4"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202301"/>
     <s v="2023 January"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="99"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202301"/>
     <s v="2023 January"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100.4"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202302"/>
     <s v="2023 February"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="89.7"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202302"/>
     <s v="2023 February"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="90.4"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202303"/>
     <s v="2023 March"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="98.4"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202303"/>
     <s v="2023 March"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="99.2"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202304"/>
     <s v="2023 April"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="101.2"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202304"/>
     <s v="2023 April"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="101.9"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202305"/>
     <s v="2023 May"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100.6"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202305"/>
     <s v="2023 May"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100.6"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202306"/>
     <s v="2023 June"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="98.1"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202306"/>
     <s v="2023 June"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="98.5"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202307"/>
     <s v="2023 July"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="91.9"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202307"/>
     <s v="2023 July"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="90.6"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202308"/>
     <s v="2023 August"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202308"/>
     <s v="2023 August"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100.1"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202309"/>
     <s v="2023 September"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="95.6"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202309"/>
     <s v="2023 September"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="95.1"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202310"/>
     <s v="2023 October"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="99.8"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202310"/>
     <s v="2023 October"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="100.2"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202311"/>
     <s v="2023 November"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="105.9"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202311"/>
     <s v="2023 November"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="106.6"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202312"/>
     <s v="2023 December"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="90.9"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202312"/>
     <s v="2023 December"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="88.4"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202401"/>
     <s v="2024 January"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="99.1"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202401"/>
     <s v="2024 January"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="97.6"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202402"/>
     <s v="2024 February"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="94.1"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202402"/>
     <s v="2024 February"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="91.4"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202403"/>
     <s v="2024 March"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="92.9"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202403"/>
     <s v="2024 March"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="89.9"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202404"/>
     <s v="2024 April"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="98.1"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202404"/>
     <s v="2024 April"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="96.6"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202405"/>
     <s v="2024 May"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="99.6"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202405"/>
     <s v="2024 May"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="99.3"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202406"/>
     <s v="2024 June"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="99.1"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202406"/>
     <s v="2024 June"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="98.8"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202407"/>
     <s v="2024 July"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="109.6"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202407"/>
     <s v="2024 July"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="110.7"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202408"/>
     <s v="2024 August"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="108.6"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202408"/>
     <s v="2024 August"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="109.1"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202409"/>
     <s v="2024 September"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="116.7"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202409"/>
     <s v="2024 September"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="117.7"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202410"/>
     <s v="2024 October"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="110"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202410"/>
     <s v="2024 October"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="110.8"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202411"/>
     <s v="2024 November"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="111.9"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202411"/>
     <s v="2024 November"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="113.3"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202412"/>
     <s v="2024 December"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="104.6"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202412"/>
     <s v="2024 December"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="104.8"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202501"/>
     <s v="2025 January"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="110.7"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202501"/>
     <s v="2025 January"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="112.7"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202502"/>
     <s v="2025 February"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="125.7"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202502"/>
     <s v="2025 February"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="129.1"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202503"/>
     <s v="2025 March"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="152.5"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202503"/>
     <s v="2025 March"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="157.8"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202504"/>
     <s v="2025 April"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="120.2"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202504"/>
     <s v="2025 April"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="122.2"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="165.2"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202505"/>
     <s v="2025 May"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="172"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="132.5"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202506"/>
     <s v="2025 June"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="135.2"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="126.3"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202507"/>
     <s v="2025 July"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="129.4"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202508"/>
     <s v="2025 August"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="139.4"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202508"/>
     <s v="2025 August"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="143.7"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202509"/>
     <s v="2025 September"/>
     <s v="V1100"/>
     <s v="Industries (05 to 35)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="132.5"/>
   </r>
   <r>
     <s v="DIPM01C01"/>
     <s v="Domestic Industrial Production Index"/>
     <s v="202509"/>
     <s v="2025 September"/>
     <s v="V2100"/>
     <s v="Manufacturing industries (10 to 33)"/>
-    <s v="Base 2021=100"/>
+    <s v="Base Year 2021=100"/>
     <n v="136.6"/>
+  </r>
+  <r>
+    <s v="DIPM01C01"/>
+    <s v="Domestic Industrial Production Index"/>
+    <s v="202510"/>
+    <s v="2025 October"/>
+    <s v="V1100"/>
+    <s v="Industries (05 to 35)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="149.2"/>
+  </r>
+  <r>
+    <s v="DIPM01C01"/>
+    <s v="Domestic Industrial Production Index"/>
+    <s v="202510"/>
+    <s v="2025 October"/>
+    <s v="V2100"/>
+    <s v="Manufacturing industries (10 to 33)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="153.5"/>
+  </r>
+  <r>
+    <s v="DIPM01C01"/>
+    <s v="Domestic Industrial Production Index"/>
+    <s v="202511"/>
+    <s v="2025 November"/>
+    <s v="V1100"/>
+    <s v="Industries (05 to 35)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="138.4"/>
+  </r>
+  <r>
+    <s v="DIPM01C01"/>
+    <s v="Domestic Industrial Production Index"/>
+    <s v="202511"/>
+    <s v="2025 November"/>
+    <s v="V2100"/>
+    <s v="Manufacturing industries (10 to 33)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="143.1"/>
+  </r>
+  <r>
+    <s v="DIPM01C01"/>
+    <s v="Domestic Industrial Production Index"/>
+    <s v="202512"/>
+    <s v="2025 December"/>
+    <s v="V1100"/>
+    <s v="Industries (05 to 35)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="98.5"/>
+  </r>
+  <r>
+    <s v="DIPM01C01"/>
+    <s v="Domestic Industrial Production Index"/>
+    <s v="202512"/>
+    <s v="2025 December"/>
+    <s v="V2100"/>
+    <s v="Manufacturing industries (10 to 33)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="98.6"/>
+  </r>
+  <r>
+    <s v="DIPM01C01"/>
+    <s v="Domestic Industrial Production Index"/>
+    <s v="202601"/>
+    <s v="2026 January"/>
+    <s v="V1100"/>
+    <s v="Industries (05 to 35)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="87.1"/>
+  </r>
+  <r>
+    <s v="DIPM01C01"/>
+    <s v="Domestic Industrial Production Index"/>
+    <s v="202601"/>
+    <s v="2026 January"/>
+    <s v="V2100"/>
+    <s v="Manufacturing industries (10 to 33)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="86.6"/>
+  </r>
+  <r>
+    <s v="DIPM01C01"/>
+    <s v="Domestic Industrial Production Index"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="V1100"/>
+    <s v="Industries (05 to 35)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="81.4"/>
+  </r>
+  <r>
+    <s v="DIPM01C01"/>
+    <s v="Domestic Industrial Production Index"/>
+    <s v="202602"/>
+    <s v="2026 February"/>
+    <s v="V2100"/>
+    <s v="Manufacturing industries (10 to 33)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="80.1"/>
+  </r>
+  <r>
+    <s v="DIPM01C01"/>
+    <s v="Domestic Industrial Production Index"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="V1100"/>
+    <s v="Industries (05 to 35)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="100.7"/>
+  </r>
+  <r>
+    <s v="DIPM01C01"/>
+    <s v="Domestic Industrial Production Index"/>
+    <s v="202603"/>
+    <s v="2026 March"/>
+    <s v="V2100"/>
+    <s v="Manufacturing industries (10 to 33)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="DIPM01C01"/>
+    <s v="Domestic Industrial Production Index"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="V1100"/>
+    <s v="Industries (05 to 35)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="102.2"/>
+  </r>
+  <r>
+    <s v="DIPM01C01"/>
+    <s v="Domestic Industrial Production Index"/>
+    <s v="202604"/>
+    <s v="2026 April"/>
+    <s v="V2100"/>
+    <s v="Manufacturing industries (10 to 33)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="101.6"/>
+  </r>
+  <r>
+    <s v="DIPM01C01"/>
+    <s v="Domestic Industrial Production Index"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="V1100"/>
+    <s v="Industries (05 to 35)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="147.9"/>
+  </r>
+  <r>
+    <s v="DIPM01C01"/>
+    <s v="Domestic Industrial Production Index"/>
+    <s v="202605"/>
+    <s v="2026 May"/>
+    <s v="V2100"/>
+    <s v="Manufacturing industries (10 to 33)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="152.4"/>
+  </r>
+  <r>
+    <s v="DIPM01C01"/>
+    <s v="Domestic Industrial Production Index"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="V1100"/>
+    <s v="Industries (05 to 35)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="153.4"/>
+  </r>
+  <r>
+    <s v="DIPM01C01"/>
+    <s v="Domestic Industrial Production Index"/>
+    <s v="202606"/>
+    <s v="2026 June"/>
+    <s v="V2100"/>
+    <s v="Manufacturing industries (10 to 33)"/>
+    <s v="Base Year 2021=100"/>
+    <n v="158.5"/>
   </r>
 </pivotCacheRecords>
 </file>