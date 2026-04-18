--- v0 (2025-10-25)
+++ v1 (2026-04-18)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37885714ec9f4f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ee9e08179524ab9a76d1402075119b1.psmdcp" Id="Rd500ff841bc24d74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ffdfdfe86b4e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26b7ee459eb14bc59d5eae7d5adc7d42.psmdcp" Id="R367b5ee01f7a4344" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>DEN11</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Mean and Median Weekly Earnings</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/3/2025 11:00:00 AM</x:t>
+    <x:t>03/09/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/DEN11/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>DEN</x:t>
   </x:si>
   <x:si>
     <x:t>Distribution of Earnings by Nationality</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Darragh Turner</x:t>
   </x:si>
@@ -517,371 +517,166 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...319 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02665V03225" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="13">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+      </items>
+    </pivotField>
+    <pivotField name="NACE Rev 2 Economic Sector" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="13">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04358V05139" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="Nationality" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J625" totalsRowShown="0">
   <x:autoFilter ref="A1:J625"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02665V03225"/>
     <x:tableColumn id="6" name="NACE Rev 2 Economic Sector"/>
     <x:tableColumn id="7" name="C04358V05139"/>
     <x:tableColumn id="8" name="Nationality"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1152,51 +947,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/DEN11/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1383,51 +1178,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J625"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="23.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="65.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="53.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -21417,51 +21212,51 @@
       <x:c r="G625" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H625" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I625" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J625" s="0">
         <x:v>454.34</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -21478,51 +21273,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J625" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="DEN11C01"/>
         <x:s v="DEN11C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Mean Weekly Earnings"/>
         <x:s v="Median Weekly Earnings"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="2">
         <x:s v="2023"/>
         <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="2">
         <x:s v="2023"/>
         <x:s v="2024"/>
       </x:sharedItems>
@@ -22206,27 +22001,7516 @@
         <x:n v="562.85"/>
         <x:n v="620.16"/>
         <x:n v="701.13"/>
         <x:n v="272.5"/>
         <x:n v="849.36"/>
         <x:n v="787.15"/>
         <x:n v="443.26"/>
         <x:n v="462.79"/>
         <x:n v="542.56"/>
         <x:n v="580.25"/>
         <x:n v="507.12"/>
         <x:n v="462.9"/>
         <x:n v="443.06"/>
         <x:n v="550.18"/>
         <x:n v="571.79"/>
         <x:n v="346.37"/>
         <x:n v="474.62"/>
         <x:n v="454.34"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="1151.82"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="788.43"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="1139.96"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="1112.32"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="731.19"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="665.15"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="707.34"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="1019.47"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="983.24"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="577.93"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="868.96"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="1066.3"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="838.84"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="753.48"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="898.4"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="910.63"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="812.89"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="684.99"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="742.78"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="843.77"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="816.8"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="608.48"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="773.43"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="826.84"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="673.48"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="604.91"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="814.31"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="654.52"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="618.18"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="543.15"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="584.46"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="767.22"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="809.01"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="453.62"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="692.2"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="671.28"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="862.38"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="713.42"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="921.61"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="756.76"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="699.04"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="655.37"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="672.4"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="785.08"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="723.99"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="615.27"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="760.24"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="833.63"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="379.56"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="478.51"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="472.07"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="399.43"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="502.61"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="417.61"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="457.59"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="482.72"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="509.8"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="336.42"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="449.89"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="409.8"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="1664.22"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="1443.07"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="1898.41"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="1643.23"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="1624.2"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="1455.59"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="1192.15"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="1688.01"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="1730.82"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="1723.64"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="1904.1"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="1703.46"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="1355.4"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="914.22"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="1641.8"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="1284.3"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="796.44"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="694.68"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="788.29"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="1179.48"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="1374.68"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="580.18"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="1217.25"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="1317.41"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="1162.82"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="862.79"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="1336.74"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="1165.41"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="849.14"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="831.87"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="768.64"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="1021.7"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="1040.39"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="692.85"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="1075.09"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="1134.87"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="827.72"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="615.15"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="998.54"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="768.22"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="619.29"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="467.93"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="585.1"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="803.55"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="783.26"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="522.57"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="719.52"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="765.5"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="1069.8"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="785.53"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="1033.56"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="900.52"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="822.8"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="730.97"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="737.68"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="928.55"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="894.51"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="586.89"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="904.8"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="1061.73"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="922.31"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="556.1"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="963.52"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="761.93"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="642.17"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="568.34"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="523.08"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="685.13"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="802.04"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="532.43"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="813.92"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="908"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="843.16"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="680.41"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="862.41"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="935.95"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="819.36"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="510.25"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="608"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="747.8"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="863.95"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="420.22"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="1023.29"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="857.24"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="546.27"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="463.96"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="671.33"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="704.95"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="481.35"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="457.07"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="440.26"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="595.44"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="622.09"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="367.68"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="513.57"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="540.77"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="1221.82"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="841.82"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="1226.27"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="1118.36"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="789.11"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="725.85"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="761.63"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="1071.57"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="1020.2"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="632.25"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="935.55"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="1128.53"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="875.81"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="798.55"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="924.66"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="971.88"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="846.81"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="743.28"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="778.54"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="908.87"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="841.91"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="642.53"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="823.46"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="863.85"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="708.23"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="646.11"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="849.42"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="661.66"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="656.68"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="592.35"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="624.96"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="780.75"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="844.77"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="497.44"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="728.38"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="705.63"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="904.84"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="752.51"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="970.87"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="816.73"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="730.32"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="709.79"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="715.55"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="853.53"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="737.15"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="645.06"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="803.34"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="873.88"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="394.4"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="515.6"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="497.81"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="428.29"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="533.34"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="450.8"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="488.72"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="516.2"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="536.24"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="383.3"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="481.45"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="432.72"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="1792.44"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="1569.1"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="2034.65"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="1774.86"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="1738.2"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="1620.66"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="1308.77"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="1886.39"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="1928.79"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="1767.15"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="2067.28"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="1842.09"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="1421.48"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="986.41"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="1718.88"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="1320.89"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="845.2"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="746.09"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="823.56"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="1249.6"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="1401.44"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="557.89"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="1263.6"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="1377.26"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="1217.26"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="914.75"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="1408.65"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="1215.79"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="896.15"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="869.99"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="800.98"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="1062.63"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="1092.07"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="717.88"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="1128.25"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="1187.88"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="877.97"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="652.2"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="1052.88"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="749.3"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="658.58"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="491.44"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="627.16"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="782.1"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="801.21"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="533.09"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="736.79"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="799.39"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="1115.22"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="829.1"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="1065.47"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="922.91"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="837.5"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="760.97"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="785.9"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="971.89"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="898.81"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="581.21"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="916.47"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="1104"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="962.42"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="592.39"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="1007.04"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="807.83"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="678.56"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="598.36"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="545.59"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="713"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="810.29"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="539.79"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="833.07"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="945.2"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="903.34"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="722.79"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="933.19"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="967.18"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="867.37"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="558.89"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="641.39"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="767.82"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="898.79"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="385.93"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="1075.8"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="914.16"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="579.17"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="494.99"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="740.99"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="703.18"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="511.48"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="501.06"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="462.74"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="625.91"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="650.69"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="389.16"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="542.98"/>
+  </r>
+  <r>
+    <s v="DEN11C01"/>
+    <s v="Mean Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="574.63"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="930.53"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="716.02"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="886.97"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="975.68"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="649.62"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="600.75"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="649"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="774.58"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="728.11"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="544.21"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="685.99"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="837.27"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="741.22"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="739.46"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="791.19"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="851.23"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="801.29"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="659.54"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="732.98"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="745.31"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="757.47"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="614.29"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="719.38"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="742.05"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="506.4"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="574.32"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="573.04"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="431.67"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="572.53"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="479.9"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="554.91"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="587.22"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="653.45"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="447.83"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="560.44"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="519.97"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="742.89"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="676.6"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="735.52"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="705.23"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="651.4"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="623.92"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="646.45"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="657.26"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="618.51"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="586.19"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="669.29"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="716.06"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="294.07"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="471.56"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="396.53"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="348.74"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="494.11"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="402.23"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="442.26"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="472.69"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="495.19"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="323.77"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="433.02"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="364.41"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="1296.24"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="1122.56"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="1466.16"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="1444.27"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="1225.96"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="1178.67"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="936.87"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="1349.31"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="1376.55"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="1258.31"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="1593.54"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="1356.59"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="1004.81"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="760.53"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="1192.56"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="1167.44"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="648.11"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="578.83"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="674.03"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="903.35"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="1031.14"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="465.75"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="884.3"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="977.34"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="865.38"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="753.28"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="985.32"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="1023.74"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="756.09"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="702.94"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="693.81"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="797.71"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="827.35"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="589.6"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="865.38"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="861.58"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="625"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="575.87"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="684.19"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="628.19"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="568.21"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="414.55"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="562.93"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="645.89"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="645.41"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="479.62"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="594.94"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="600.56"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="969.17"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="716.27"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="934.42"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="815.23"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="766.11"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="643.78"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="675.49"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="803.28"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="759.71"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="550.11"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="790.34"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="962.93"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="859.51"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="498.48"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="835.75"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="788.79"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="534.94"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="483.97"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="454.9"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="601.64"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="644.23"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="482.55"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="700.13"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="854.27"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="738.78"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="611.95"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="715.23"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="897.11"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="663.38"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="495.71"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="525"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="596.15"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="695.29"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="297.5"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="819.51"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="742.66"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="415.59"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="438.14"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="494.7"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="602.45"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="482.29"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="434.93"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="417.76"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="519.48"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="534.19"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="318.81"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="444.05"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="426.66"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="969.17"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="760.68"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="924.54"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="993.05"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="708.56"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="654.27"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="698.95"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="799.14"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="761.03"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="599.37"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="733.79"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y0900"/>
+    <s v="Industry (B to E)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="871.87"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="769.19"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="776.92"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="810.8"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="883.14"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="825.9"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="701.72"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="758.45"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="811.35"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="768.31"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="637.45"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="762.62"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="770.19"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="534.98"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="608.08"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="602.59"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="468.59"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="606.16"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="536.36"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="589.15"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="597.03"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="669.24"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="500.38"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="592.28"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="550.36"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="779.29"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="716.27"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="764.94"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="757.19"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="683.85"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="684.76"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="685.4"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="730.44"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="611.53"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="604.36"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="712.99"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="752.95"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="304.32"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="513.18"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="421.99"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="387.12"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="529.29"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="440.28"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="478.65"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="514.42"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="532.46"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="388.22"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="476.07"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="391.62"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="1370.1"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="1184.45"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="1539.9"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="1512.82"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="1280.46"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="1271.67"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="1028.48"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="1491.42"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="1485.16"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="1257.37"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="1691.32"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="1440.36"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="1058.12"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="815.04"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="1244.08"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="1183.06"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="690.99"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="626.39"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="701.68"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="963.05"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="1062.57"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="492.39"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="923.08"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y3500"/>
+    <s v="Financial, insurance and real estate activities (K,L)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="1027.24"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="901.92"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="799.87"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="1038.52"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="1049.13"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="784.41"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="732.04"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="720.58"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="815.82"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="870.59"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="626.46"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="912.09"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="897.83"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="663.46"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="608.97"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="723.48"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="638.5"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="606.45"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="435.79"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="605.7"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="655.41"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="661.63"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="504.49"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="626.02"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="632.72"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="1006.37"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="757.58"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="945.04"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="840.79"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="789.96"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="680.4"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="707.02"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="830.32"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="774.29"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="574.42"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="787.47"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="993.09"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="901.32"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="534.04"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="876.9"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="843.35"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="565.05"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="536.52"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="478.23"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="628.45"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="654.07"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="487.28"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="719.98"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="890.18"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="789.33"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="644.37"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="751.94"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="917.69"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="690.77"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="549.26"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="562.85"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="620.16"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="701.13"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="272.5"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="849.36"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="787.15"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="€"/>
+    <n v="443.26"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="€"/>
+    <n v="462.79"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="€"/>
+    <n v="542.56"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="€"/>
+    <n v="580.25"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="€"/>
+    <n v="507.12"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="€"/>
+    <n v="462.9"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="€"/>
+    <n v="443.06"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="€"/>
+    <n v="550.18"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="€"/>
+    <n v="571.79"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="€"/>
+    <n v="346.37"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="€"/>
+    <n v="474.62"/>
+  </r>
+  <r>
+    <s v="DEN11C02"/>
+    <s v="Median Weekly Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="Y7400"/>
+    <s v="Arts, entertainment, recreation and other service activities (R,S)"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="€"/>
+    <n v="454.34"/>
+  </r>
+</pivotCacheRecords>
 </file>