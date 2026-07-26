--- v1 (2026-04-18)
+++ v2 (2026-07-26)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ffdfdfe86b4e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26b7ee459eb14bc59d5eae7d5adc7d42.psmdcp" Id="R367b5ee01f7a4344" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad10ecb4d51543b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6ad773eda9074af6adfdcc06bd3d485e.psmdcp" Id="R5cfd412aa06e4f6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>