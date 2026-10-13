--- v0 (2025-10-25)
+++ v1 (2026-10-13)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R031fbb179f264183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/19e4097a9a3648a68d50af6d122707b0.psmdcp" Id="Rd85100cd6b4643e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de8cb4a0b094250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d6e4555ed87d4c6f828530812c94706b.psmdcp" Id="Rc9168e1fa61b4967" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>DEN06</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Median and Mean Earnings</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/3/2025 11:00:00 AM</x:t>
+    <x:t>03/09/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/DEN06/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>DEN</x:t>
   </x:si>
   <x:si>
     <x:t>Distribution of Earnings by Nationality</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Darragh Turner</x:t>
   </x:si>
@@ -478,323 +478,154 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...271 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04358V05139" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="Nationality" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="12">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V03371" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J337" totalsRowShown="0">
   <x:autoFilter ref="A1:J337"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C04358V05139"/>
     <x:tableColumn id="6" name="Nationality"/>
     <x:tableColumn id="7" name="C02076V03371"/>
     <x:tableColumn id="8" name="Age Group"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1065,51 +896,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/DEN06/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1296,51 +1127,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J337"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="53.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="16.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -12114,51 +11945,51 @@
       <x:c r="G337" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I337" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J337" s="0">
         <x:v>846.91</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -12175,51 +12006,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J337" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="DEN06C01"/>
         <x:s v="DEN06C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Median Earnings"/>
         <x:s v="Mean Earnings"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="2">
         <x:s v="2023"/>
         <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="2">
         <x:s v="2023"/>
         <x:s v="2024"/>
       </x:sharedItems>
@@ -12605,27 +12436,4060 @@
         <x:n v="606.57"/>
         <x:n v="529.77"/>
         <x:n v="486.33"/>
         <x:n v="402.06"/>
         <x:n v="932.41"/>
         <x:n v="468.65"/>
         <x:n v="769.48"/>
         <x:n v="1022.39"/>
         <x:n v="1035.6"/>
         <x:n v="1021.99"/>
         <x:n v="928.27"/>
         <x:n v="942.73"/>
         <x:n v="412.56"/>
         <x:n v="769.17"/>
         <x:n v="1024.4"/>
         <x:n v="1151.06"/>
         <x:n v="1130.28"/>
         <x:n v="846.91"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="728.05"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="335.25"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="696.73"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="872.1"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="935.8"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="840.93"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="629.76"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="627.92"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="423.91"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="613.42"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="649.34"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="680"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="613.32"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="536.13"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="745.78"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="364.24"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="683.88"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="834.75"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="900.14"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="806.12"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="639.08"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="883.74"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="385.95"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="763.56"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="1004.7"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="1075.23"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="881.05"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="819.07"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="616.53"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="509.36"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="606.27"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="663.15"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="650.66"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="593.27"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="523.57"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="514.15"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="385.54"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="447.43"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="560.83"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="584.9"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="523.61"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="478.04"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="594.21"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="443.72"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="618.8"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="635.5"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="636.24"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="571.66"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="500.98"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="629.82"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="511.07"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="596.15"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="718.03"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="864.05"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="772.28"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="592.29"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="701.78"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="483.09"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="631.94"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="764.9"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="854.17"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="775.97"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="550"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="450.29"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="415.36"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="494.66"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="474.89"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="447.27"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="435"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="313.38"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="646.89"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="414.32"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="601.5"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="722.12"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="697.1"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="671.37"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="586.39"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="699.28"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="353.44"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="663.12"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="807.69"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="855.4"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="804.26"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="620.45"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="762.72"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="352.62"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="725"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="917.59"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="983.66"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="890.23"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="658.01"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="667.94"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="459.21"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="649.46"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="689.22"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="719.95"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="653.83"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="575.85"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="780"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="397.49"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="705.26"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="877.21"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="936.1"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="854.79"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="668.08"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="876.04"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="386.74"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="735.79"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="1035.04"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="1051.07"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="884.11"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="712.95"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="660.07"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="551.95"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="645.45"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="702.34"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="696.01"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="643.81"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="565.34"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="563.69"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="416.8"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="489.38"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="604.5"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="627.68"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="572.16"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="504"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="633.36"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="478.51"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="658.65"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="680.69"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="676.94"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="611.54"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="535.57"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="646.72"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="546.73"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="617.09"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="735.77"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="870.25"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="784.47"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="652.6"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="713.5"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="507.21"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="640.17"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="777.5"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="855.92"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="777.58"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="606.27"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="498.77"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="462.82"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="543.93"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="523.82"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="495.82"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="472.8"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="323.41"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="677.54"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="447.22"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="623.88"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="752.94"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="731.28"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="705.19"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="622.81"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="730.89"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="374.47"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="685.58"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="846.23"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="892.3"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="848.62"/>
+  </r>
+  <r>
+    <s v="DEN06C01"/>
+    <s v="Median Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="648.94"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="915.76"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="379.95"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="758.32"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="1007.58"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="1157.6"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="1094.66"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="807.27"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="696.83"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="434.76"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="670.8"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="728.33"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="760.05"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="666.04"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="550.91"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="1020.68"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="407.83"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="798.21"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="1069.95"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="1243.28"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="1105.81"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="878.05"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="1023.39"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="483.24"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="809.79"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="1111.84"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="1260.32"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="1292.59"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="1463.18"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="700.66"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="527.7"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="665.22"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="758.86"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="750.14"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="656.86"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="552.4"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="604.7"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="400.33"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="483.26"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="669.6"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="714.09"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="587.6"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="517.64"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="641.73"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="448.25"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="672.87"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="703.27"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="679.82"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="597.78"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="497.47"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="885.46"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="516.48"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="697.24"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="968.87"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="1210.74"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="1154.91"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="846.35"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="973.53"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="492.33"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="763.19"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="1000.38"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="1195.72"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="1232.31"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="867.96"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="504.12"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="410.65"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="557.52"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="574.25"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="498.14"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="455.75"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="383.68"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="888.5"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="442.57"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="748.77"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="977.14"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="984.38"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="983.94"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="890.22"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="895.52"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="392.21"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="742.57"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="971.96"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="1094.56"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="1066.31"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="805.65"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="965.54"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="398.5"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="788.29"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="1064.02"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="1224.18"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="1164.9"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IE"/>
+    <s v="Ireland"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="849.18"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="746.07"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="467.01"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="717.95"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="782.85"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="810.23"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="711.1"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="PL"/>
+    <s v="Poland"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="593.06"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="1081.23"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="442.03"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="824.24"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="1129.86"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="1296"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="1202.07"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="GB"/>
+    <s v="United Kingdom of Great Britain and Northern Ireland (the)"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="917.97"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="1041.07"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="468.01"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="800.97"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="1148.46"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="1280.02"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="1297.37"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IN"/>
+    <s v="India"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="1351.84"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="746.79"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="567.62"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="707.39"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="799.25"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="804.85"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="716.81"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="RO"/>
+    <s v="Romania"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="583.31"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="652.15"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="427.38"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="513.22"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="714.03"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="768.34"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="628.46"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="BR"/>
+    <s v="Brazil"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="516.93"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="685.94"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="472.33"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="725.67"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="757.64"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="727.75"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="638.04"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="LT"/>
+    <s v="Lithuania"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="529.33"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="911.02"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="539.25"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="714.75"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="1003.44"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="1266.01"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="1168.43"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="ES"/>
+    <s v="Spain"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="959.01"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="1008.03"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="511.66"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="760.68"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="1035.54"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="1236.93"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="1264.26"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="IT"/>
+    <s v="Italy"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="1061"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="534.53"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="447.16"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="588.16"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="606.57"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="529.77"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="486.33"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="UA"/>
+    <s v="Ukraine"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="402.06"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="932.41"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="468.65"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="769.48"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="1022.39"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="1035.6"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="1021.99"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="OTHC2"/>
+    <s v="Other countries (2)"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="928.27"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="€"/>
+    <n v="942.73"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="310"/>
+    <s v="15 - 24 years"/>
+    <s v="€"/>
+    <n v="412.56"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="€"/>
+    <n v="769.17"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="445"/>
+    <s v="30 - 39 years"/>
+    <s v="€"/>
+    <n v="1024.4"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="480"/>
+    <s v="40 - 49 years"/>
+    <s v="€"/>
+    <n v="1151.06"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="520"/>
+    <s v="50 - 59 years"/>
+    <s v="€"/>
+    <n v="1130.28"/>
+  </r>
+  <r>
+    <s v="DEN06C02"/>
+    <s v="Mean Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="All nationalities"/>
+    <s v="560"/>
+    <s v="60 years and over"/>
+    <s v="€"/>
+    <n v="846.91"/>
+  </r>
+</pivotCacheRecords>
 </file>