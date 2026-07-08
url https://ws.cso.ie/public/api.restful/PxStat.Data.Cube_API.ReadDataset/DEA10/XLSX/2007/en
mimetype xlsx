--- v0 (2025-10-25)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e900cb99b541fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0512e9ef32a54e5093aeae33df2e943b.psmdcp" Id="Rc4e0695419014ebe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf686d169caa04215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5d5e7b86ec8447da4d645e03e70da9b.psmdcp" Id="R8189c145826c456d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>DEA10</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Distributions of Employments</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/2/2025 11:00:00 AM</x:t>
+    <x:t>02/10/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Data presented is based on employments which were active for at least 50 weeks in the reference year. This restriction is applied in the calculation of annual earnings to improve comparability of the data over time. Typically, the proportion of employments retained for annual earnings analysis is relatively consistent at both the total economy and economic sector level.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/DEA10/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>DEA</x:t>
   </x:si>
   <x:si>
     <x:t>Distribution of Earnings by Gender and County</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -451,307 +451,144 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...255 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="11">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="11">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03788V04538" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField name="NUTS 3 Region" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="8">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H353" totalsRowShown="0">
   <x:autoFilter ref="A1:H353"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03788V04538"/>
     <x:tableColumn id="6" name="NUTS 3 Region"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1020,51 +857,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/DEA10/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1253,51 +1090,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H353"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="33.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="40.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="16.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
@@ -10463,51 +10300,51 @@
       <x:c r="E353" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="F353" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H353" s="0">
         <x:v>13.8</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -10524,51 +10361,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H353" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="4">
         <x:s v="DEA10C01"/>
         <x:s v="DEA10C02"/>
         <x:s v="DEA10C03"/>
         <x:s v="DEA10C04"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="4">
         <x:s v="Employments in Top 1% of Earnings"/>
         <x:s v="Employments in Top 10% of Earnings"/>
         <x:s v="Employments in Top 25% of Earnings"/>
         <x:s v="All Employments"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="11">
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
@@ -10759,27 +10596,3548 @@
         <x:n v="14.4"/>
         <x:n v="6.9"/>
         <x:n v="31.7"/>
         <x:n v="14.6"/>
         <x:n v="14.3"/>
         <x:n v="31.5"/>
         <x:n v="31.1"/>
         <x:n v="9.4"/>
         <x:n v="14.7"/>
         <x:n v="6.7"/>
         <x:n v="32"/>
         <x:n v="9.3"/>
         <x:n v="30.9"/>
         <x:n v="14.9"/>
         <x:n v="30.1"/>
         <x:n v="15"/>
         <x:n v="14.8"/>
         <x:n v="29.9"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="56.5"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="55.9"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="11.4"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="57.1"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="57.7"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="10.6"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="58.3"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="13.9"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="4.9"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="57.3"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="13.4"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="5.2"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="58.2"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="12.7"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="58.5"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="56.6"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="11.1"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="56.7"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="56.1"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="12.8"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="DEA10C01"/>
+    <s v="Employments in Top 1% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="13.3"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="44"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="45.7"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="16.2"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="46.1"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="12.6"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="46.2"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="15.8"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="13.1"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="46.3"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="15.9"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="12.8"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="48.3"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="3.1"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="48"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="15.5"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="46.4"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="16.1"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="12.8"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="3.2"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="45.8"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="15.7"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="45.8"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="DEA10C02"/>
+    <s v="Employments in Top 10% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="37.2"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="13.9"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="36.8"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="15.1"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="38.3"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="15.4"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="38.7"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="15.3"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="38.6"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="14"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="4.7"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="38.8"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="15.5"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="13.7"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="39.9"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="15.2"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="13.9"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="39.3"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="13.8"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="4.6"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="38.1"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="13.7"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="38"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="15.7"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="13.4"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="37.5"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="15.6"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="DEA10C03"/>
+    <s v="Employments in Top 25% of Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="13.7"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="31.4"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="14.2"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="14.4"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="31.7"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="14.6"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="31.5"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="14.6"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="14.2"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="31.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="14.6"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="14.3"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="14.2"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="32"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="14.7"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="30.9"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="14.9"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="14.2"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="30.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="14.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="30.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="13.7"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B1A65D7C-1984-4A87-AD58-0E846812C992"/>
+    <s v="Border"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="B26C8BAA-F3C5-49A9-B74E-D7FED1823E65"/>
+    <s v="Midland"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="A69CA800-8D87-4920-A7C1-50426A1D39B4"/>
+    <s v="West"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="F97E459B-57ED-49C0-8A28-2BC1C7F08E88"/>
+    <s v="Dublin"/>
+    <s v="%"/>
+    <n v="29.9"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="8E4862CC-7E43-4BF5-A4EF-B2D5ECBA61EF"/>
+    <s v="Mid-East"/>
+    <s v="%"/>
+    <n v="14.8"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="42C5C2A5-2D71-4BD1-BDB5-BD7D3198CD78"/>
+    <s v="Mid-West"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="27C93D4E-AD0E-4B0C-8FA8-3566AEEDA5CC"/>
+    <s v="South-East"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="DEA10C04"/>
+    <s v="All Employments"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="604546A1-A856-4B9B-AD46-E88B27C27155"/>
+    <s v="South-West"/>
+    <s v="%"/>
+    <n v="13.8"/>
+  </r>
+</pivotCacheRecords>
 </file>