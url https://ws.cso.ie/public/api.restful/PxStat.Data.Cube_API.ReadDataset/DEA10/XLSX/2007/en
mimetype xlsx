--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf686d169caa04215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5d5e7b86ec8447da4d645e03e70da9b.psmdcp" Id="R8189c145826c456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8986958a87d248d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2ec20c2a7334bcdaf9f4dcb12c453c8.psmdcp" Id="R0b48977645824957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>