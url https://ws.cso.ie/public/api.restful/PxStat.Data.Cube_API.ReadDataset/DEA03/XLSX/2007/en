--- v0 (2025-11-05)
+++ v1 (2026-10-11)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b436cdbd4fd415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf6ef6a38da04c1184b06fcbff782dc9.psmdcp" Id="R7ca4c36894e747f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78a37e3fb2884e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a8cee9b4f81e4eefb3e24c93045b21d6.psmdcp" Id="R15fa126db6c84537" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>DEA03</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Distribution of Annual Earnings</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>10/2/2025 11:00:00 AM</x:t>
+    <x:t>02/10/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Data presented is based on employments which were active for at least 50 weeks in the reference year. This restriction is applied in the calculation of annual earnings to improve comparability of the data over time. Typically, the proportion of employments retained for annual earnings analysis is relatively consistent at both the total economy and economic sector level.&lt;br&gt;&lt;br&gt;Estimates were revised under the publication of Distribution of Earnings by Gender and County 2023 to take account of updated methodology due to the use of new statistical software.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/DEA03/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>DEA</x:t>
   </x:si>
   <x:si>
     <x:t>Distribution of Earnings by Gender and County</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -532,435 +532,182 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...383 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="14">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="14">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04241V05014" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="19">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+      </items>
+    </pivotField>
+    <pivotField name="Percentile" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="19">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J799" totalsRowShown="0">
   <x:autoFilter ref="A1:J799"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C04241V05014"/>
     <x:tableColumn id="8" name="Percentile"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1231,51 +978,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/DEA03/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1464,51 +1211,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J799"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="15.424911" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="14.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -27066,51 +26813,51 @@
       <x:c r="G799" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H799" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I799" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J799" s="0">
         <x:v>106925</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -27127,51 +26874,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J799" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="DEA03C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Annual Earnings"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="14">
         <x:s v="2011"/>
         <x:s v="2012"/>
         <x:s v="2013"/>
         <x:s v="2014"/>
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
@@ -28038,27 +27785,9604 @@
         <x:n v="15618"/>
         <x:n v="19660"/>
         <x:n v="23634"/>
         <x:n v="26807"/>
         <x:n v="29505"/>
         <x:n v="31873"/>
         <x:n v="34538"/>
         <x:n v="37338"/>
         <x:n v="40425"/>
         <x:n v="43880"/>
         <x:n v="47078"/>
         <x:n v="51116"/>
         <x:n v="55891"/>
         <x:n v="61438"/>
         <x:n v="67941"/>
         <x:n v="75458"/>
         <x:n v="85745"/>
         <x:n v="106925"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="8858"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="12475"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="15981"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="18517"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="20956"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="23400"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="25786"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="28117"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="30574"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="33158"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="35957"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="38938"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="42121"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="45638"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="50011"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="55224"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="61500"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="70386"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="86804"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="10853"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="16527"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="19652"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="22339"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="24847"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="27253"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="29741"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="32119"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="34800"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="37492"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="40267"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="43383"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="46984"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="51333"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="56473"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="62368"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="70000"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="80681"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="102204"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="7489"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="10671"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="13242"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="15778"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="17972"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="20001"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="22208"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="24534"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="26822"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="29190"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="31800"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="34586"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="37485"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="40964"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="44533"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="48927"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="54264"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="60852"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2011"/>
+    <s v="2011"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="71897"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="8749"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="12117"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="15648"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="18200"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="20612"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="23043"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="25481"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="27879"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="30313"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="32901"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="35656"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="38554"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="41852"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="45494"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="50002"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="55220"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="61302"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="70414"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="87431"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="10816"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="16041"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="19065"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="21819"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="24317"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="26708"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="29199"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="31563"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="34161"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="36860"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="39708"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="42803"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="46561"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="51046"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="56177"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="61824"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="69655"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="80889"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="102830"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="7429"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="10581"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="12988"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="15600"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="17752"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="19766"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="21981"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="24387"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="26800"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="29191"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="31802"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="34595"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="37431"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="40989"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="44720"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="49147"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="54546"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="61034"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2012"/>
+    <s v="2012"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="72481"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="8713"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="12155"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="15713"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="18200"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="20702"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="23184"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="25626"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="28069"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="30494"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="33060"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="35796"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="38797"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="42184"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="45916"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="50442"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="55696"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="61689"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="70443"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="87336"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="10816"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="16015"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="19006"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="21840"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="24370"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="26734"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="29198"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="31554"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="34135"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="36907"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="39895"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="43054"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="46851"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="51380"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="56509"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="62111"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="69720"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="80555"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="102322"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="7390"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="10550"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="13041"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="15646"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="17790"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="19850"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="22134"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="24600"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="27066"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="29526"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="32114"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="34946"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="37730"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="41352"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="45154"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="49668"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="55005"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="61401"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2013"/>
+    <s v="2013"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="72260"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="8849"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="12365"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="15980"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="18418"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="20996"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="23499"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="25957"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="28390"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="30771"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="33323"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="35997"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="38972"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="42296"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="46154"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="50773"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="56015"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="62081"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="70736"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="88282"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="10816"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="16135"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="19315"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="22109"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="24625"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="27000"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="29430"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="31761"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="34308"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="36999"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="39958"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="43162"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="47128"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="51836"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="57000"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="62658"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="70052"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="80782"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="103738"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="7523"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="10682"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="13295"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="15902"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="18012"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="20131"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="22440"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="24893"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="27394"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="29858"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="32434"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="35201"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="37942"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="41472"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="45306"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="49830"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="55125"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="61409"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2014"/>
+    <s v="2014"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="72166"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="9048"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="12600"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="16280"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="18774"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="21376"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="23903"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="26271"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="28750"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="31171"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="33689"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="36310"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="39177"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="42628"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="46642"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="51285"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="56778"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="63170"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="72090"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="90320"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="11024"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="16446"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="19638"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="22455"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="24960"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="27284"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="29688"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="31938"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="34450"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="37040"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="39948"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="43238"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="47235"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="51952"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="57420"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="63480"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="71085"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="82277"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="106375"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="7737"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="10816"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="13532"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="16211"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="18285"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="20484"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="22828"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="25246"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="27787"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="30273"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="32897"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="35608"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="38420"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="41961"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="45955"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="50554"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="56097"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="62777"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="73984"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="9401"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="12999"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="16748"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="19405"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="21975"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="24412"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="26765"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="29159"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="31479"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="33912"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="36468"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="39380"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="42725"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="46691"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="51402"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="56951"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="63595"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="72996"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="92230"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="11100"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="16926"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="20278"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="23131"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="25531"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="27851"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="30126"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="32321"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="34752"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="37329"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="40209"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="43480"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="47413"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="52136"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="57581"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="63966"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="71917"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="83500"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="108088"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="7950"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="11069"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="13973"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="16641"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="18792"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="20994"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="23283"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="25603"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="28043"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="30509"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="33009"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="35662"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="38292"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="41872"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="45833"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="50497"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="56074"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="62966"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="74802"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="9716"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="13416"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="17265"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="19999"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="22625"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="25000"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="27410"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="29847"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="32166"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="34659"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="37225"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="40024"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="43531"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="47704"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="52597"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="58235"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="65189"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="75145"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="95154"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="11161"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="17526"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="20912"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="23784"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="26174"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="28516"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="30803"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="33000"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="35358"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="37961"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="40773"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="44245"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="48283"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="53172"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="58799"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="65390"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="73808"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="85665"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="111164"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="8233"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="11288"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="14354"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="17068"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="19278"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="21546"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="23822"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="26097"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="28620"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="31154"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="33752"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="36474"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="39091"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="42738"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="46897"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="51813"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="57496"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="64726"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="77421"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="10144"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="14001"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="17946"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="20797"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="23484"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="25904"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="28329"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="30754"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="33211"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="35787"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="38459"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="41270"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="44861"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="49153"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="54190"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="60000"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="67374"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="78133"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="99141"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="11765"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="18199"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="21828"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="24717"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="27158"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="29527"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="31755"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="34121"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="36586"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="39280"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="42139"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="45634"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="49825"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="54803"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="60595"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="67582"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="76408"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="88973"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="115577"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="8539"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="11732"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="14898"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="17690"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="20000"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="22326"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="24609"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="26912"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="29479"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="32015"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="34795"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="37505"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="40165"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="43847"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="48220"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="53333"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="59194"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="66762"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="80780"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="10710"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="14833"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="18788"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="21886"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="24575"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="27000"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="29454"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="31824"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="34387"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="37002"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="39600"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="42590"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="46181"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="50516"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="55733"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="61731"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="69305"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="80270"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="102012"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="12519"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="19152"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="23053"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="25870"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="28337"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="30662"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="32961"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="35320"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="37913"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="40519"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="43531"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="47089"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="51249"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="56406"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="62390"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="69479"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="78422"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="91139"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="119155"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="9153"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="12350"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="15600"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="18482"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="20920"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="23336"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="25577"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="27944"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="30425"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="33056"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="35877"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="38595"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="41408"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="45000"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="49498"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="54821"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="60807"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="68701"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="83496"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="12794"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="18681"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="22510"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="25428"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="27914"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="30358"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="32763"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="35284"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="37997"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="40580"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="43583"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="46896"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="50817"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="55495"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="60893"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="67263"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="75000"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="86668"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="111432"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="15768"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="22362"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="25817"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="28448"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="30874"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="33243"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="35708"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="38377"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="41143"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="44106"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="47376"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="51269"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="55964"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="61431"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="67898"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="75100"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="84466"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="98143"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="129266"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="11846"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="15992"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="19613"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="22477"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="24986"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="27266"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="29681"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="32087"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="34713"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="37462"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="39846"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="42806"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="46147"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="50148"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="54760"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="60027"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="66155"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="74301"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="90557"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="12051"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="18020"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="22321"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="25543"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="28236"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="30818"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="33308"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="35882"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="38663"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="41222"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="44266"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="47585"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="51550"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="56306"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="61787"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="68184"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="76317"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="88925"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="115137"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="14593"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="22012"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="26006"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="28985"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="31505"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="33985"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="36487"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="39188"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="41906"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="44892"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="48182"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="52017"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="56764"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="62265"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="68671"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="76069"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="85970"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="100610"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="133880"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="11583"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="15392"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="19225"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="22341"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="25020"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="27401"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="29960"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="32416"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="35011"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="37895"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="40544"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="43350"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="46713"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="50775"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="55507"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="60930"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="67312"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="75975"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="93750"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="11986"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="17151"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="21765"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="25315"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="28179"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="30808"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="33436"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="36021"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="38895"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="41824"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="44904"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="48436"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="52563"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="57493"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="63343"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="70160"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="78873"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="92250"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="119716"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="14183"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="21671"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="26092"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="29224"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="31850"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="34447"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="36933"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="39655"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="42483"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="45538"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="49019"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="52982"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="57753"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="63543"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="70332"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="78373"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="88940"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="104423"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="138259"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="10908"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="14499"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="18281"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="21656"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="24576"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="27120"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="29636"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="32161"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="34905"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="37785"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="40941"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="43866"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="47593"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="51834"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="56869"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="62893"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="69646"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="78938"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="98003"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="12758"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="17574"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="22568"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="26207"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="29161"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="31830"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="34527"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="37225"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="40123"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="43222"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="46416"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="50164"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="54607"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="59804"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="65856"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="72930"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="82079"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="96134"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="124685"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="14638"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="22537"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="27005"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="30172"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="32944"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="35597"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="38212"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="40986"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="43978"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="47189"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="50831"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="55067"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="60089"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="66125"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="73129"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="81577"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="92697"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="108714"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="143853"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="11121"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="14849"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="18705"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="22454"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="25521"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="28176"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="30654"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="33267"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="35977"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="39041"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="42296"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="45390"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="49320"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="53844"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="59131"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="65273"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="72395"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="82288"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="102365"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="13234"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="18259"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="23699"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="27500"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="30388"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="33052"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="35787"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="38584"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="41574"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="44817"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="48109"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="51962"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="56580"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="61948"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="68319"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="75721"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="85212"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="99913"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="130600"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="15141"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="23658"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="28349"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="31359"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="34230"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="36930"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="39643"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="42456"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="45536"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="48897"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="52556"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="57048"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="62273"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="68512"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="75762"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="84652"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="96300"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="113590"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="151655"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="5"/>
+    <s v="5th percentile"/>
+    <s v="Euro"/>
+    <n v="11810"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="10"/>
+    <s v="10th percentile"/>
+    <s v="Euro"/>
+    <n v="15618"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="15"/>
+    <s v="15th percentile"/>
+    <s v="Euro"/>
+    <n v="19660"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="20"/>
+    <s v="20th percentile"/>
+    <s v="Euro"/>
+    <n v="23634"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="25"/>
+    <s v="25th percentile"/>
+    <s v="Euro"/>
+    <n v="26807"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="30"/>
+    <s v="30th percentile"/>
+    <s v="Euro"/>
+    <n v="29505"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="35"/>
+    <s v="35th percentile"/>
+    <s v="Euro"/>
+    <n v="31873"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="40"/>
+    <s v="40th percentile"/>
+    <s v="Euro"/>
+    <n v="34538"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="45"/>
+    <s v="45th percentile"/>
+    <s v="Euro"/>
+    <n v="37338"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="50"/>
+    <s v="50th percentile"/>
+    <s v="Euro"/>
+    <n v="40425"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="55"/>
+    <s v="55th percentile"/>
+    <s v="Euro"/>
+    <n v="43880"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="60"/>
+    <s v="60th percentile"/>
+    <s v="Euro"/>
+    <n v="47078"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="65"/>
+    <s v="65th percentile"/>
+    <s v="Euro"/>
+    <n v="51116"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="70"/>
+    <s v="70th percentile"/>
+    <s v="Euro"/>
+    <n v="55891"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="75"/>
+    <s v="75th percentile"/>
+    <s v="Euro"/>
+    <n v="61438"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="80"/>
+    <s v="80th percentile"/>
+    <s v="Euro"/>
+    <n v="67941"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="85"/>
+    <s v="85th percentile"/>
+    <s v="Euro"/>
+    <n v="75458"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="90"/>
+    <s v="90th percentile"/>
+    <s v="Euro"/>
+    <n v="85745"/>
+  </r>
+  <r>
+    <s v="DEA03C01"/>
+    <s v="Annual Earnings"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="95"/>
+    <s v="95th percentile"/>
+    <s v="Euro"/>
+    <n v="106925"/>
+  </r>
+</pivotCacheRecords>
 </file>