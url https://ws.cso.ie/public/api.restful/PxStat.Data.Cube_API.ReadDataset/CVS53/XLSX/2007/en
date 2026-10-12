--- v3 (2026-06-08)
+++ v4 (2026-10-12)
@@ -1,223 +1,229 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15bc2fc9f2584235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/247e1109fcf74574ab0112efdcd541b0.psmdcp" Id="Ra2ad1561698d45bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41f689a275c842e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4bcaa08410994448a90b61bd67d422bd.psmdcp" Id="Rd694510c444a4848" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CVS53</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
+    <x:t>All vehicle users aged 18 years and over that were victims of vehicle crime (including attempted) in the last 12 months and reported some or all incidents to An Garda Síochána</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frequency</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annual</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Last Updated</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/09/2026 11:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Note</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vehicle users are persons aged 18 and over that owned or had the use of a vehicle (car, motorbike, van, or commercial vehicle) or bicycle in the 12 months prior to interview.&lt;br&gt;Respondents may have been victims of more than one type of vehicle crime.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Url</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CVS53/XLSX/2007/en</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Product</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crime and Victimisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contacts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>James Dalton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Email</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jim.Dalton@cso.ie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(+353) 21 453 5623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copyright</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Statistics Office, Ireland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.cso.ie/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Official Statistics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exceptional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archived</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analytical</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frontier Series</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Language</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISO Code</x:t>
+  </x:si>
+  <x:si>
+    <x:t>en</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISO Name</x:t>
+  </x:si>
+  <x:si>
+    <x:t>English</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATISTIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statistic Label</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C03647V04390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Type of vehicle crime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLIST(A1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Year</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALUE</x:t>
+  </x:si>
+  <x:si>
     <x:t>All vehicle users that were victims of vehicle crime and reported some or all incidents to An Garda Siochana</x:t>
   </x:si>
   <x:si>
-    <x:t>Frequency</x:t>
-[...124 lines deleted...]
-  <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
     <x:t>Theft of vehicle</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>30</x:t>
   </x:si>
   <x:si>
     <x:t>Theft from vehicle</x:t>
   </x:si>
   <x:si>
     <x:t>40</x:t>
   </x:si>
   <x:si>
     <x:t>Theft of bicycle</x:t>
   </x:si>
   <x:si>
     <x:t>50</x:t>
   </x:si>
   <x:si>
     <x:t>Victim of any type of vehicle crime</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
@@ -403,85 +409,87 @@
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="C03647V04390" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="Type of vehicle crime" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="1">
+      <items count="2">
         <item x="0"/>
+        <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="1">
+      <items count="2">
         <item x="0"/>
+        <item x="1"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H5" totalsRowShown="0">
-  <x:autoFilter ref="A1:H5"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H9" totalsRowShown="0">
+  <x:autoFilter ref="A1:H9"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="C03647V04390"/>
     <x:tableColumn id="4" name="Type of vehicle crime"/>
     <x:tableColumn id="5" name="TLIST(A1)"/>
     <x:tableColumn id="6" name="Year"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -982,194 +990,298 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H5"/>
+  <x:dimension ref="A1:H9"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="96.282054" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="31.282054" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.282054" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="6.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:8">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H2" s="0">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D3" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G3" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="D3" s="0" t="s">
-[...8 lines deleted...]
-      <x:c r="G3" s="0" t="s">
+      <x:c r="H3" s="0">
         <x:v>50</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H4" s="0">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G5" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H5" s="0">
+        <x:v>50</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:8">
+      <x:c r="A6" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B6" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C6" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="D5" s="0" t="s">
+      <x:c r="D6" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="E5" s="0" t="s">
-[...5 lines deleted...]
-      <x:c r="G5" s="0" t="s">
+      <x:c r="E6" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="H5" s="0">
+      <x:c r="F6" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G6" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H6" s="0">
+        <x:v>54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:8">
+      <x:c r="A7" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B7" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C7" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G7" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H7" s="0">
+        <x:v>39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:8">
+      <x:c r="A8" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B8" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C8" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D8" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F8" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G8" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H8" s="0">
         <x:v>59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:8">
+      <x:c r="A9" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B9" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C9" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G9" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H9" s="0">
+        <x:v>45</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -1231,94 +1343,139 @@
         <x:s v="CVS53"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="All vehicle users that were victims of vehicle crime and reported some or all incidents to An Garda Siochana"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03647V04390">
       <x:sharedItems count="4">
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="40"/>
         <x:s v="50"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Type of vehicle crime">
       <x:sharedItems count="4">
         <x:s v="Theft of vehicle"/>
         <x:s v="Theft from vehicle"/>
         <x:s v="Theft of bicycle"/>
         <x:s v="Victim of any type of vehicle crime"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="1">
+      <x:sharedItems count="2">
         <x:s v="2019"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="1">
+      <x:sharedItems count="2">
         <x:s v="2019"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="54" maxValue="67" count="3">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="39" maxValue="67" count="6">
         <x:n v="67"/>
+        <x:n v="50"/>
         <x:n v="59"/>
         <x:n v="54"/>
+        <x:n v="39"/>
+        <x:n v="45"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="CVS53"/>
     <s v="All vehicle users that were victims of vehicle crime and reported some or all incidents to An Garda Siochana"/>
     <s v="20"/>
     <s v="Theft of vehicle"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="%"/>
     <n v="67"/>
   </r>
   <r>
     <s v="CVS53"/>
     <s v="All vehicle users that were victims of vehicle crime and reported some or all incidents to An Garda Siochana"/>
+    <s v="20"/>
+    <s v="Theft of vehicle"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="%"/>
+    <n v="50"/>
+  </r>
+  <r>
+    <s v="CVS53"/>
+    <s v="All vehicle users that were victims of vehicle crime and reported some or all incidents to An Garda Siochana"/>
     <s v="30"/>
     <s v="Theft from vehicle"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="%"/>
     <n v="59"/>
+  </r>
+  <r>
+    <s v="CVS53"/>
+    <s v="All vehicle users that were victims of vehicle crime and reported some or all incidents to An Garda Siochana"/>
+    <s v="30"/>
+    <s v="Theft from vehicle"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="%"/>
+    <n v="50"/>
   </r>
   <r>
     <s v="CVS53"/>
     <s v="All vehicle users that were victims of vehicle crime and reported some or all incidents to An Garda Siochana"/>
     <s v="40"/>
     <s v="Theft of bicycle"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="%"/>
     <n v="54"/>
   </r>
   <r>
     <s v="CVS53"/>
     <s v="All vehicle users that were victims of vehicle crime and reported some or all incidents to An Garda Siochana"/>
+    <s v="40"/>
+    <s v="Theft of bicycle"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="%"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="CVS53"/>
+    <s v="All vehicle users that were victims of vehicle crime and reported some or all incidents to An Garda Siochana"/>
     <s v="50"/>
     <s v="Victim of any type of vehicle crime"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="%"/>
     <n v="59"/>
   </r>
+  <r>
+    <s v="CVS53"/>
+    <s v="All vehicle users that were victims of vehicle crime and reported some or all incidents to An Garda Siochana"/>
+    <s v="50"/>
+    <s v="Victim of any type of vehicle crime"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="%"/>
+    <n v="45"/>
+  </r>
 </pivotCacheRecords>
 </file>