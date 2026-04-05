--- v1 (2026-02-13)
+++ v2 (2026-04-05)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6c4acf53d2b4637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ed68d56c83a74fb4a41fe2582e15cd39.psmdcp" Id="Rdbd60788b99e4ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd874b110e471483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d417bc9d51994735bc99ef008332c536.psmdcp" Id="Rab7fcbaa6c614a00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>