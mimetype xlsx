--- v2 (2026-04-05)
+++ v3 (2026-06-03)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd874b110e471483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d417bc9d51994735bc99ef008332c536.psmdcp" Id="Rab7fcbaa6c614a00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff014936bc834ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52eb28ecaee244d4b00e0af4d58189ce.psmdcp" Id="Ra88cedebd21b49f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>