--- v3 (2026-06-03)
+++ v4 (2026-07-21)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff014936bc834ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/52eb28ecaee244d4b00e0af4d58189ce.psmdcp" Id="Ra88cedebd21b49f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59af517999794173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1a62b4863244d29b1facb23d202155d.psmdcp" Id="R6b1ffdb630e04b42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>