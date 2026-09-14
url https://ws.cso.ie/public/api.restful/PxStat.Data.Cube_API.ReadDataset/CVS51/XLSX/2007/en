--- v4 (2026-07-21)
+++ v5 (2026-09-14)
@@ -1,103 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59af517999794173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1a62b4863244d29b1facb23d202155d.psmdcp" Id="R6b1ffdb630e04b42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re64ed78bc6c44865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24f629de6c6f46a38a3891f984f253b6.psmdcp" Id="R24e0061350a14152" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CVS51</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
-    <x:t>Victims and Households of crime who believed the crime was motivated but cannot identify any particular motivation</x:t>
+    <x:t>All victims aged 18 years and over and households that were victims of crime (including attempted) in the last 12 months who believed the crime was motivated but cannot identify any particular motivation</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>05/11/2020 11:00:00</x:t>
+    <x:t>14/09/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>For this dataset, personal crime includes violent theft, non-violent theft, physical assault and fraud and household crime includes burglary and vandalism.</x:t>
+    <x:r>
+      <x:rPr>
+        <x:i/>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve">Personal crime </x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>includes violent theft, non-violent theft, physical assault, and fraud.&lt;br&gt;</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:i/>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve">Household crime </x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>includes burglary and vandalism.</x:t>
+    </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CVS51/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>CV</x:t>
   </x:si>
   <x:si>
     <x:t>Crime and Victimisation</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>James Dalton</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -183,50 +224,53 @@
     <x:t>UNIT</x:t>
   </x:si>
   <x:si>
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>CVS51C01</x:t>
   </x:si>
   <x:si>
     <x:t>Victim cannot identify any particular motivation</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>CVS51C02</x:t>
   </x:si>
   <x:si>
     <x:t>Household cannot identify any particular motivation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -378,97 +422,99 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="C02196V02652" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="State" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="1">
+      <items count="2">
         <item x="0"/>
+        <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="1">
+      <items count="2">
         <item x="0"/>
+        <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H3" totalsRowShown="0">
-  <x:autoFilter ref="A1:H3"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H5" totalsRowShown="0">
+  <x:autoFilter ref="A1:H5"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="C02196V02652"/>
     <x:tableColumn id="2" name="State"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="STATISTIC"/>
     <x:tableColumn id="6" name="Statistic Label"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -969,51 +1015,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H3"/>
+  <x:dimension ref="A1:H5"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="16.139196" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="7.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="11.996339" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="48.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -1061,50 +1107,102 @@
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H3" s="0">
         <x:v>96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4" spans="1:8">
+      <x:c r="A4" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B4" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C4" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D4" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F4" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="G4" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H4" s="0">
+        <x:v>82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:8">
+      <x:c r="A5" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B5" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C5" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D5" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F5" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G5" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H5" s="0">
+        <x:v>84</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -1150,85 +1248,109 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="C02196V02652">
       <x:sharedItems count="1">
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="State">
       <x:sharedItems count="1">
         <x:s v="State"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="1">
+      <x:sharedItems count="2">
         <x:s v="2019"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="1">
+      <x:sharedItems count="2">
         <x:s v="2019"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="CVS51C01"/>
         <x:s v="CVS51C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Victim cannot identify any particular motivation"/>
         <x:s v="Household cannot identify any particular motivation"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="93" maxValue="96" count="2">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="82" maxValue="96" count="4">
         <x:n v="93"/>
         <x:n v="96"/>
+        <x:n v="82"/>
+        <x:n v="84"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="-"/>
     <s v="State"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="CVS51C01"/>
     <s v="Victim cannot identify any particular motivation"/>
     <s v="%"/>
     <n v="93"/>
   </r>
   <r>
     <s v="-"/>
     <s v="State"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="CVS51C02"/>
     <s v="Household cannot identify any particular motivation"/>
     <s v="%"/>
     <n v="96"/>
   </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CVS51C01"/>
+    <s v="Victim cannot identify any particular motivation"/>
+    <s v="%"/>
+    <n v="82"/>
+  </r>
+  <r>
+    <s v="-"/>
+    <s v="State"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="CVS51C02"/>
+    <s v="Household cannot identify any particular motivation"/>
+    <s v="%"/>
+    <n v="84"/>
+  </r>
 </pivotCacheRecords>
 </file>