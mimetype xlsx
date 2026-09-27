--- v5 (2026-08-13)
+++ v6 (2026-09-27)
@@ -1,220 +1,223 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b822381fc15413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7a1f0c8a4c44135a7a8deb5e6f7c2bf.psmdcp" Id="R8c7110b2e0b2448d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64c89cbda6a47cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec3aac3456a942e19a27ebf3e095061f.psmdcp" Id="R03ed5e5ec617493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CVS43</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
+    <x:t>All persons aged 18 years and over who were victims of personal crime (including attempted) in the last 12 months and did not report some or all incidents to An Garda Síochána by reason for not reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frequency</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annual</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Last Updated</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/09/2026 11:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Note</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14 September 2026 - This table was archived and replaced with CVS64(table/CVS64), CVS65(table/CVS65), CVS66(table/CVS66), and CVS67(table/CVS67).&lt;br&gt;Only includes where reason/s for not reporting incidents were stated.&lt;br&gt;Respondents may have selected more than one option.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Url</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CVS43/XLSX/2007/en</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Product</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crime and Victimisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contacts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>James Dalton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Email</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jim.Dalton@cso.ie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(+353) 21 453 5623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copyright</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Statistics Office, Ireland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.cso.ie/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Official Statistics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exceptional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archived</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analytical</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frontier Series</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Language</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISO Code</x:t>
+  </x:si>
+  <x:si>
+    <x:t>en</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISO Name</x:t>
+  </x:si>
+  <x:si>
+    <x:t>English</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATISTIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statistic Label</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLIST(A1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Year</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C03644V04385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reason for not reporting incidents</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALUE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Reason for not reporting some or all incidents to An Garda Siochana</x:t>
   </x:si>
   <x:si>
-    <x:t>Frequency</x:t>
-[...122 lines deleted...]
-    <x:t>VALUE</x:t>
+    <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
     <x:t>Not serious enough/no loss</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
     <x:t>Solved it myself (knew the perpetrator/thief)</x:t>
   </x:si>
   <x:si>
     <x:t>30</x:t>
   </x:si>
   <x:si>
     <x:t>Believed Gardaí could do nothing</x:t>
   </x:si>
   <x:si>
     <x:t>40</x:t>
   </x:si>
   <x:si>
     <x:t>Other reasons</x:t>
   </x:si>
   <x:si>
     <x:t>50</x:t>
   </x:si>
@@ -416,119 +419,119 @@
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
     <pivotField name="C03644V04385" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
       </items>
     </pivotField>
     <pivotField name="Reason for not reporting incidents" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
       </items>
     </pivotField>
-    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-[...8 lines deleted...]
-    </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H10" totalsRowShown="0">
   <x:autoFilter ref="A1:H10"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
-    <x:tableColumn id="3" name="C03644V04385"/>
-[...2 lines deleted...]
-    <x:tableColumn id="6" name="Year"/>
+    <x:tableColumn id="3" name="TLIST(A1)"/>
+    <x:tableColumn id="4" name="Year"/>
+    <x:tableColumn id="5" name="C03644V04385"/>
+    <x:tableColumn id="6" name="Reason for not reporting incidents"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -962,51 +965,51 @@
         <x:v>26</x:v>
       </x:c>
       <x:c r="B30" s="2"/>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">
@@ -1030,313 +1033,313 @@
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H10"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="61.710625" style="0" customWidth="1"/>
-    <x:col min="3" max="3" width="16.139196" style="0" customWidth="1"/>
-[...2 lines deleted...]
-    <x:col min="6" max="6" width="6.996339" style="0" customWidth="1"/>
+    <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
+    <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="52.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="7.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:8">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H2" s="0">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D3" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E3" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G3" s="0" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="H3" s="0">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E4" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="E4" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H4" s="0">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E5" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="E5" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H5" s="0">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="E6" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H6" s="0">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E7" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H7" s="0">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E8" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H8" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="E9" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H9" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E10" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="E10" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H10" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
@@ -1384,176 +1387,176 @@
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="CVS43"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Reason for not reporting some or all incidents to An Garda Siochana"/>
       </x:sharedItems>
     </x:cacheField>
+    <x:cacheField name="TLIST(A1)">
+      <x:sharedItems count="1">
+        <x:s v="2019"/>
+      </x:sharedItems>
+    </x:cacheField>
+    <x:cacheField name="Year">
+      <x:sharedItems count="1">
+        <x:s v="2019"/>
+      </x:sharedItems>
+    </x:cacheField>
     <x:cacheField name="C03644V04385">
       <x:sharedItems count="9">
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="40"/>
         <x:s v="50"/>
         <x:s v="60"/>
         <x:s v="70"/>
         <x:s v="80"/>
         <x:s v="90"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Reason for not reporting incidents">
       <x:sharedItems count="9">
         <x:s v="Not serious enough/no loss"/>
         <x:s v="Solved it myself (knew the perpetrator/thief)"/>
         <x:s v="Believed Gardaí could do nothing"/>
         <x:s v="Other reasons"/>
         <x:s v="Believed Gardaí wouldn’t do anything"/>
         <x:s v="Did not wish to involve the Gardaí"/>
         <x:s v="Feared reprisal"/>
         <x:s v="Did not have time"/>
         <x:s v="No insurance claim anticipated/could not claim insurance"/>
       </x:sharedItems>
     </x:cacheField>
-    <x:cacheField name="TLIST(A1)">
-[...8 lines deleted...]
-    </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="35" count="8">
         <x:n v="35"/>
         <x:n v="24"/>
         <x:n v="22"/>
         <x:n v="19"/>
         <x:n v="16"/>
         <x:n v="10"/>
         <x:n v="2"/>
         <x:n v="0"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="CVS43"/>
     <s v="Reason for not reporting some or all incidents to An Garda Siochana"/>
+    <s v="2019"/>
+    <s v="2019"/>
     <s v="10"/>
     <s v="Not serious enough/no loss"/>
-    <s v="2019"/>
-    <s v="2019"/>
     <s v="%"/>
     <n v="35"/>
   </r>
   <r>
     <s v="CVS43"/>
     <s v="Reason for not reporting some or all incidents to An Garda Siochana"/>
+    <s v="2019"/>
+    <s v="2019"/>
     <s v="20"/>
     <s v="Solved it myself (knew the perpetrator/thief)"/>
-    <s v="2019"/>
-    <s v="2019"/>
     <s v="%"/>
     <n v="24"/>
   </r>
   <r>
     <s v="CVS43"/>
     <s v="Reason for not reporting some or all incidents to An Garda Siochana"/>
+    <s v="2019"/>
+    <s v="2019"/>
     <s v="30"/>
     <s v="Believed Gardaí could do nothing"/>
-    <s v="2019"/>
-    <s v="2019"/>
     <s v="%"/>
     <n v="22"/>
   </r>
   <r>
     <s v="CVS43"/>
     <s v="Reason for not reporting some or all incidents to An Garda Siochana"/>
+    <s v="2019"/>
+    <s v="2019"/>
     <s v="40"/>
     <s v="Other reasons"/>
-    <s v="2019"/>
-    <s v="2019"/>
     <s v="%"/>
     <n v="19"/>
   </r>
   <r>
     <s v="CVS43"/>
     <s v="Reason for not reporting some or all incidents to An Garda Siochana"/>
+    <s v="2019"/>
+    <s v="2019"/>
     <s v="50"/>
     <s v="Believed Gardaí wouldn’t do anything"/>
-    <s v="2019"/>
-    <s v="2019"/>
     <s v="%"/>
     <n v="16"/>
   </r>
   <r>
     <s v="CVS43"/>
     <s v="Reason for not reporting some or all incidents to An Garda Siochana"/>
+    <s v="2019"/>
+    <s v="2019"/>
     <s v="60"/>
     <s v="Did not wish to involve the Gardaí"/>
-    <s v="2019"/>
-    <s v="2019"/>
     <s v="%"/>
     <n v="10"/>
   </r>
   <r>
     <s v="CVS43"/>
     <s v="Reason for not reporting some or all incidents to An Garda Siochana"/>
+    <s v="2019"/>
+    <s v="2019"/>
     <s v="70"/>
     <s v="Feared reprisal"/>
-    <s v="2019"/>
-    <s v="2019"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVS43"/>
     <s v="Reason for not reporting some or all incidents to An Garda Siochana"/>
+    <s v="2019"/>
+    <s v="2019"/>
     <s v="80"/>
     <s v="Did not have time"/>
-    <s v="2019"/>
-    <s v="2019"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CVS43"/>
     <s v="Reason for not reporting some or all incidents to An Garda Siochana"/>
+    <s v="2019"/>
+    <s v="2019"/>
     <s v="90"/>
     <s v="No insurance claim anticipated/could not claim insurance"/>
-    <s v="2019"/>
-    <s v="2019"/>
     <s v="%"/>
     <n v="0"/>
   </r>
 </pivotCacheRecords>
 </file>