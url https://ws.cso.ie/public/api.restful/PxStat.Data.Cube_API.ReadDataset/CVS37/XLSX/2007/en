--- v1 (2026-02-08)
+++ v2 (2026-04-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa1430cd2194403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5083ebada2714551ad5729023072a892.psmdcp" Id="R6f6cd6a50057492a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3627c076a1b14010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/680e020a320043f08df4529dfd3b90bf.psmdcp" Id="R84c58cc17e8f41ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>