--- v2 (2026-04-14)
+++ v3 (2026-06-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3627c076a1b14010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/680e020a320043f08df4529dfd3b90bf.psmdcp" Id="R84c58cc17e8f41ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e740b79a664f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9587bb0e63244029a14e75c29178100.psmdcp" Id="Re8a3320c5c6840ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>