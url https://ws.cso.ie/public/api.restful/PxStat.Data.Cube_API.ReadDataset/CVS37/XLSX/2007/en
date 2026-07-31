--- v3 (2026-06-13)
+++ v4 (2026-07-31)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e740b79a664f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9587bb0e63244029a14e75c29178100.psmdcp" Id="Re8a3320c5c6840ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2462ffb58c264945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67a305bc7e3c43088d13e14f944d9d19.psmdcp" Id="R14c2075b8a8f4285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>