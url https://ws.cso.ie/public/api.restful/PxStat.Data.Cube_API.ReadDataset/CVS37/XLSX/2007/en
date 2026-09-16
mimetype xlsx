--- v4 (2026-07-31)
+++ v5 (2026-09-16)
@@ -1,235 +1,241 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2462ffb58c264945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/67a305bc7e3c43088d13e14f944d9d19.psmdcp" Id="R14c2075b8a8f4285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3a4f04fd3e4487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0fc95852864340259a7419c8b6e3607d.psmdcp" Id="R2b0282a2aa4040ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CVS37</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
+    <x:t>All persons aged 18 years and over who were victims of personal crime (including attempted) in the last 12 months</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frequency</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annual</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Last Updated</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/09/2026 11:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Note</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Respondents may have been victims of more than one type of personal crime.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Url</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CVS37/XLSX/2007/en</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Product</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crime and Victimisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contacts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>James Dalton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Email</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jim.Dalton@cso.ie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(+353) 21 453 5623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copyright</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Statistics Office, Ireland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.cso.ie/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Official Statistics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exceptional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archived</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analytical</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frontier Series</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Language</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISO Code</x:t>
+  </x:si>
+  <x:si>
+    <x:t>en</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISO Name</x:t>
+  </x:si>
+  <x:si>
+    <x:t>English</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATISTIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statistic Label</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C03643V04384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Type of personal crime</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C02199V02655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sex</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLIST(A1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Year</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALUE</x:t>
+  </x:si>
+  <x:si>
     <x:t>All persons who were victims of personal crime</x:t>
   </x:si>
   <x:si>
-    <x:t>Frequency</x:t>
-[...130 lines deleted...]
-  <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
     <x:t>Violent theft</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>Both sexes</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>Male</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>Female</x:t>
   </x:si>
   <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
     <x:t>Non-violent theft</x:t>
   </x:si>
   <x:si>
     <x:t>30</x:t>
   </x:si>
   <x:si>
     <x:t>Physical assault</x:t>
   </x:si>
@@ -449,87 +455,89 @@
     </pivotField>
     <pivotField name="Type of personal crime" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="3">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="1">
+      <items count="2">
         <item x="0"/>
+        <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="1">
+      <items count="2">
         <item x="0"/>
+        <item x="1"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="8">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="9"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J16" totalsRowShown="0">
-  <x:autoFilter ref="A1:J16"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J31" totalsRowShown="0">
+  <x:autoFilter ref="A1:J31"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="C03643V04384"/>
     <x:tableColumn id="4" name="Type of personal crime"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="TLIST(A1)"/>
     <x:tableColumn id="8" name="Year"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1032,51 +1040,51 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:J16"/>
+  <x:dimension ref="A1:J31"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="42.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.139196" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="33.139196" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="11.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="6.996339" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="7.424911" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
@@ -1087,523 +1095,1003 @@
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I1" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J1" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H2" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I2" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J2" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:10">
       <x:c r="A3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J3" s="0">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:10">
       <x:c r="A4" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J4" s="0">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D6" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E6" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D6" s="0" t="s">
+      <x:c r="F6" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E6" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J6" s="0">
-        <x:v>5</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D7" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E7" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="D7" s="0" t="s">
+      <x:c r="F7" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="E7" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J7" s="0">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H8" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J8" s="0">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J9" s="0">
-        <x:v>2</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H10" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J10" s="0">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J11" s="0">
-        <x:v>4</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J12" s="0">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J13" s="0">
-        <x:v>5</x:v>
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J14" s="0">
-        <x:v>10</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C15" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D15" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E15" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F15" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G15" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H15" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I15" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J15" s="0">
         <x:v>4</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H16" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I16" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J16" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:10">
+      <x:c r="A17" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D17" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E17" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F17" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G17" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H17" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I17" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J17" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:10">
+      <x:c r="A18" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B18" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C18" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D18" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E18" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F18" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G18" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H18" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I18" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J18" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:10">
+      <x:c r="A19" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D19" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="E19" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F19" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G19" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H19" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I19" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J19" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:10">
+      <x:c r="A20" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B20" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C20" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D20" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E20" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F20" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="H16" s="0" t="s">
+      <x:c r="G20" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H20" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I20" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J20" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:10">
+      <x:c r="A21" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D21" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E21" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="I16" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="J16" s="0">
+      <x:c r="G21" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I21" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J21" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:10">
+      <x:c r="A22" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B22" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C22" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D22" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E22" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F22" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G22" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H22" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I22" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J22" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:10">
+      <x:c r="A23" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B23" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D23" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E23" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F23" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G23" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I23" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J23" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:10">
+      <x:c r="A24" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B24" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C24" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D24" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E24" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F24" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G24" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H24" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I24" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J24" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:10">
+      <x:c r="A25" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B25" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C25" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D25" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="E25" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F25" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G25" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I25" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J25" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:10">
+      <x:c r="A26" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B26" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D26" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E26" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F26" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G26" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H26" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I26" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J26" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:10">
+      <x:c r="A27" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B27" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C27" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D27" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E27" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F27" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G27" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I27" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J27" s="0">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:10">
+      <x:c r="A28" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B28" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C28" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D28" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E28" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F28" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G28" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H28" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I28" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J28" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:10">
+      <x:c r="A29" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C29" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D29" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E29" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F29" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G29" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I29" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J29" s="0">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:10">
+      <x:c r="A30" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B30" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C30" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D30" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E30" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F30" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G30" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H30" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I30" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J30" s="0">
         <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:10">
+      <x:c r="A31" s="0" t="s">
+        <x:v>2</x:v>
+      </x:c>
+      <x:c r="B31" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C31" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D31" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E31" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F31" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G31" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="I31" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="J31" s="0">
+        <x:v>17</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -1681,238 +2169,426 @@
     </x:cacheField>
     <x:cacheField name="Type of personal crime">
       <x:sharedItems count="5">
         <x:s v="Violent theft"/>
         <x:s v="Non-violent theft"/>
         <x:s v="Physical assault"/>
         <x:s v="Fraud"/>
         <x:s v="Victim of any type of personal crime"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02199V02655">
       <x:sharedItems count="3">
         <x:s v="-"/>
         <x:s v="1"/>
         <x:s v="2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Sex">
       <x:sharedItems count="3">
         <x:s v="Both sexes"/>
         <x:s v="Male"/>
         <x:s v="Female"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="1">
+      <x:sharedItems count="2">
         <x:s v="2019"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="1">
+      <x:sharedItems count="2">
         <x:s v="2019"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="1" maxValue="10" count="7">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="1" maxValue="21" count="13">
         <x:n v="2"/>
+        <x:n v="3"/>
+        <x:n v="4"/>
         <x:n v="1"/>
-        <x:n v="4"/>
+        <x:n v="8"/>
         <x:n v="5"/>
-        <x:n v="3"/>
+        <x:n v="7"/>
+        <x:n v="11"/>
         <x:n v="10"/>
+        <x:n v="19"/>
+        <x:n v="21"/>
         <x:n v="9"/>
+        <x:n v="17"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="CVS37"/>
     <s v="All persons who were victims of personal crime"/>
     <s v="10"/>
     <s v="Violent theft"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVS37"/>
     <s v="All persons who were victims of personal crime"/>
     <s v="10"/>
     <s v="Violent theft"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="CVS37"/>
+    <s v="All persons who were victims of personal crime"/>
+    <s v="10"/>
+    <s v="Violent theft"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="%"/>
     <n v="2"/>
+  </r>
+  <r>
+    <s v="CVS37"/>
+    <s v="All persons who were victims of personal crime"/>
+    <s v="10"/>
+    <s v="Violent theft"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="%"/>
+    <n v="4"/>
   </r>
   <r>
     <s v="CVS37"/>
     <s v="All persons who were victims of personal crime"/>
     <s v="10"/>
     <s v="Violent theft"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVS37"/>
     <s v="All persons who were victims of personal crime"/>
+    <s v="10"/>
+    <s v="Violent theft"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="CVS37"/>
+    <s v="All persons who were victims of personal crime"/>
     <s v="20"/>
     <s v="Non-violent theft"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CVS37"/>
     <s v="All persons who were victims of personal crime"/>
     <s v="20"/>
     <s v="Non-violent theft"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="CVS37"/>
+    <s v="All persons who were victims of personal crime"/>
+    <s v="20"/>
+    <s v="Non-violent theft"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="%"/>
     <n v="5"/>
+  </r>
+  <r>
+    <s v="CVS37"/>
+    <s v="All persons who were victims of personal crime"/>
+    <s v="20"/>
+    <s v="Non-violent theft"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="%"/>
+    <n v="8"/>
   </r>
   <r>
     <s v="CVS37"/>
     <s v="All persons who were victims of personal crime"/>
     <s v="20"/>
     <s v="Non-violent theft"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CVS37"/>
     <s v="All persons who were victims of personal crime"/>
+    <s v="20"/>
+    <s v="Non-violent theft"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="CVS37"/>
+    <s v="All persons who were victims of personal crime"/>
     <s v="30"/>
     <s v="Physical assault"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVS37"/>
     <s v="All persons who were victims of personal crime"/>
     <s v="30"/>
     <s v="Physical assault"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="CVS37"/>
+    <s v="All persons who were victims of personal crime"/>
+    <s v="30"/>
+    <s v="Physical assault"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="%"/>
     <n v="2"/>
+  </r>
+  <r>
+    <s v="CVS37"/>
+    <s v="All persons who were victims of personal crime"/>
+    <s v="30"/>
+    <s v="Physical assault"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="%"/>
+    <n v="5"/>
   </r>
   <r>
     <s v="CVS37"/>
     <s v="All persons who were victims of personal crime"/>
     <s v="30"/>
     <s v="Physical assault"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVS37"/>
     <s v="All persons who were victims of personal crime"/>
+    <s v="30"/>
+    <s v="Physical assault"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="CVS37"/>
+    <s v="All persons who were victims of personal crime"/>
     <s v="40"/>
     <s v="Fraud"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CVS37"/>
     <s v="All persons who were victims of personal crime"/>
     <s v="40"/>
     <s v="Fraud"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="CVS37"/>
+    <s v="All persons who were victims of personal crime"/>
+    <s v="40"/>
+    <s v="Fraud"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="%"/>
     <n v="3"/>
+  </r>
+  <r>
+    <s v="CVS37"/>
+    <s v="All persons who were victims of personal crime"/>
+    <s v="40"/>
+    <s v="Fraud"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="%"/>
+    <n v="11"/>
   </r>
   <r>
     <s v="CVS37"/>
     <s v="All persons who were victims of personal crime"/>
     <s v="40"/>
     <s v="Fraud"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="%"/>
     <n v="5"/>
   </r>
   <r>
     <s v="CVS37"/>
     <s v="All persons who were victims of personal crime"/>
+    <s v="40"/>
+    <s v="Fraud"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="CVS37"/>
+    <s v="All persons who were victims of personal crime"/>
     <s v="50"/>
     <s v="Victim of any type of personal crime"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="%"/>
     <n v="10"/>
   </r>
   <r>
     <s v="CVS37"/>
     <s v="All persons who were victims of personal crime"/>
     <s v="50"/>
     <s v="Victim of any type of personal crime"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="CVS37"/>
+    <s v="All persons who were victims of personal crime"/>
+    <s v="50"/>
+    <s v="Victim of any type of personal crime"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="%"/>
     <n v="10"/>
+  </r>
+  <r>
+    <s v="CVS37"/>
+    <s v="All persons who were victims of personal crime"/>
+    <s v="50"/>
+    <s v="Victim of any type of personal crime"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="%"/>
+    <n v="21"/>
   </r>
   <r>
     <s v="CVS37"/>
     <s v="All persons who were victims of personal crime"/>
     <s v="50"/>
     <s v="Victim of any type of personal crime"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="%"/>
     <n v="9"/>
   </r>
+  <r>
+    <s v="CVS37"/>
+    <s v="All persons who were victims of personal crime"/>
+    <s v="50"/>
+    <s v="Victim of any type of personal crime"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
 </pivotCacheRecords>
 </file>