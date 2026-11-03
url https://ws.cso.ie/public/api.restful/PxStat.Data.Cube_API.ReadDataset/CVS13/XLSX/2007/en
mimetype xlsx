--- v5 (2026-09-13)
+++ v6 (2026-11-03)
@@ -1,217 +1,220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa1a7bb793b74894" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dff8ff25e4dd45c9af578e4ad0e9bbb9.psmdcp" Id="R09333acd1a26432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247ad2311a3e4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6a3e964f5064a5a93beaab1cca09ac2.psmdcp" Id="R24c93074c67a405e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CVS13</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
+    <x:t>Extent crime in their local area has impacted on persons aged 18 years and over life in the last 12 months</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frequency</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annual</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Last Updated</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/09/2026 11:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Note</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14 September 2026 - This table was archived and replaced with CVS79(table/CVS79). &lt;br&gt;Data may not sum to 100% due to rounding.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Url</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CVS13/XLSX/2007/en</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Product</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crime and Victimisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contacts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>James Dalton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Email</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jim.Dalton@cso.ie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(+353) 21 453 5623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copyright</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Statistics Office, Ireland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.cso.ie/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Official Statistics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exceptional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archived</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analytical</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frontier Series</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Language</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISO Code</x:t>
+  </x:si>
+  <x:si>
+    <x:t>en</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISO Name</x:t>
+  </x:si>
+  <x:si>
+    <x:t>English</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATISTIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statistic Label</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C02196V02652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Region</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C03640V04381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Extent of Impact</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLIST(A1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Year</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALUE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Extent crime in their  local area has impacted on persons life in the last 12 months</x:t>
-  </x:si>
-[...130 lines deleted...]
-    <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>IE11</x:t>
   </x:si>
   <x:si>
     <x:t>Border</x:t>
   </x:si>
   <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
     <x:t>To a great extent</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>30</x:t>
   </x:si>
   <x:si>
     <x:t>To a little extent</x:t>
   </x:si>
@@ -817,51 +820,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CVS13/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CVS13/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
@@ -1004,51 +1007,51 @@
         <x:v>26</x:v>
       </x:c>
       <x:c r="B30" s="2"/>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">
@@ -1119,1064 +1122,1064 @@
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I1" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J1" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H2" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I2" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J2" s="0">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:10">
       <x:c r="A3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I3" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J3" s="0">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:10">
       <x:c r="A4" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I7" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H8" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="D9" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H10" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F11" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I11" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J12" s="0">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J13" s="0">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="A14" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H14" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I14" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J14" s="0">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="A15" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I15" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J15" s="0">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="A16" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H16" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I16" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J16" s="0">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="A17" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I17" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J17" s="0">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="A18" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I18" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J18" s="0">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="A19" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J19" s="0">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="A20" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H20" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I20" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J20" s="0">
         <x:v>17</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="A21" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I21" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J21" s="0">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="A22" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H22" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I22" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J22" s="0">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="A23" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I23" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J23" s="0">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="A24" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H24" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I24" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J24" s="0">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="A25" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I25" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J25" s="0">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="A26" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H26" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I26" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J26" s="0">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="A27" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I27" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J27" s="0">
         <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="A28" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H28" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I28" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J28" s="0">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="A29" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I29" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J29" s="0">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="A30" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H30" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I30" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J30" s="0">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="A31" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I31" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J31" s="0">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="A32" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H32" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I32" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J32" s="0">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="A33" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I33" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J33" s="0">
         <x:v>66</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>