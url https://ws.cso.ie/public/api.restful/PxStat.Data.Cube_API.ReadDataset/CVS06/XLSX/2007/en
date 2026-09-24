--- v3 (2026-08-05)
+++ v4 (2026-09-24)
@@ -1,217 +1,220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red85034e33504a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53cd915bcdf248a1bb32750c90a0ba66.psmdcp" Id="R3fc841da53a744c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0ead47bf844ac9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3bfbaba463c94344a97dbbc035facb48.psmdcp" Id="Re09066c4ce8f4d69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CVS06</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
+    <x:t>How safe persons aged 18 years and over feel walking in their local area at night in the last 12 months</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frequency</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Annual</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Last Updated</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/09/2026 11:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Note</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14 September 2026 - This table was archived as the question changed on the 2025 survey. Please see CVS69(table/CVS69).&lt;br&gt;Data may not sum to 100% due to rounding.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Url</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CVS06/XLSX/2007/en</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Product</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crime and Victimisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contacts</x:t>
+  </x:si>
+  <x:si>
+    <x:t>James Dalton</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Email</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jim.Dalton@cso.ie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>(+353) 21 453 5623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copyright</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central Statistics Office, Ireland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>https://www.cso.ie/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Properties</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Official Statistics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exceptional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>No</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archived</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Analytical</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Frontier Series</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Language</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISO Code</x:t>
+  </x:si>
+  <x:si>
+    <x:t>en</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISO Name</x:t>
+  </x:si>
+  <x:si>
+    <x:t>English</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STATISTIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statistic Label</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C02199V02655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sex</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C03639V04380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Level of safety felt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLIST(A1)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Year</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALUE</x:t>
+  </x:si>
+  <x:si>
     <x:t>How safe persons feel walking in their local area at night over the last 12 months</x:t>
-  </x:si>
-[...130 lines deleted...]
-    <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>Both sexes</x:t>
   </x:si>
   <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
     <x:t>Very safe</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>30</x:t>
   </x:si>
   <x:si>
     <x:t>Fairly safe</x:t>
   </x:si>
@@ -964,51 +967,51 @@
         <x:v>26</x:v>
       </x:c>
       <x:c r="B30" s="2"/>
     </x:row>
     <x:row r="31" spans="1:2">
       <x:c r="A31" s="3" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:2">
       <x:c r="A32" s="3" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:2">
       <x:c r="A33" s="3" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:2">
       <x:c r="A34" s="3" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:2">
       <x:c r="A35" s="3" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:2">
       <x:c r="A37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="2"/>
     </x:row>
     <x:row r="38" spans="1:2">
@@ -1079,424 +1082,424 @@
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I1" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J1" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10">
       <x:c r="A2" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H2" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I2" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J2" s="0">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:10">
       <x:c r="A3" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F3" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G3" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H3" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I3" s="0" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="J3" s="0">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:10">
       <x:c r="A4" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H4" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I4" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J4" s="0">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10">
       <x:c r="A5" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I5" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J5" s="0">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10">
       <x:c r="A6" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H6" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I6" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J6" s="0">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10">
       <x:c r="A7" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F7" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G7" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H7" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I7" s="0" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="J7" s="0">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10">
       <x:c r="A8" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H8" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I8" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J8" s="0">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10">
       <x:c r="A9" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D9" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E9" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="F9" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="D9" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I9" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J9" s="0">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="A10" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H10" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I10" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J10" s="0">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="A11" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D11" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E11" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="G11" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="I11" s="0" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
       <x:c r="J11" s="0">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="A12" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H12" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I12" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J12" s="0">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="A13" s="0" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I13" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J13" s="0">
         <x:v>14</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>