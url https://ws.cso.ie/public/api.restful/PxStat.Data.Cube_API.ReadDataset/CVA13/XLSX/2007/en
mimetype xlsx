--- v0 (2026-03-14)
+++ v1 (2026-06-01)
@@ -1,122 +1,143 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb62a64714b7453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65ba30ea892f4b6f8e22d83049aa42b6.psmdcp" Id="Re16058120ff14cdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de2291e50224dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5a1e67db6ff4dba97cb474446639637.psmdcp" Id="R360fd0e2f8c24dbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CVA13</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
-    <x:t>Victims of Recorded Crime (selected offence groups) by year reported, offence group, age of victim when offence occurred and nature of relationship with suspected offender</x:t>
+    <x:t>Victims of Recorded Crime Incidents</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>18/06/2025 11:00:00</x:t>
+    <x:t>14/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
-        <x:b/>
+        <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>The ’Under Reservation’ designation has been removed from the Recorded Crime Victims and Suspected Offenders.</x:t>
+      <x:t>Sexual offences (02)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>&lt;br&gt;For further information please see our Lifting of Under Reservation categorisation for Recorded Crime Statistics FAQ page(https://www.cso.ie/en/methods/crime/liftingofunderreservationcategorisationforrecordedcrimestatisticsfaq/) on our website.&lt;br&gt;Sexual offences include rape &amp; sexual assault only.&lt;br&gt;Data based on detected crime incidents.</x:t>
+      <x:t xml:space="preserve"> includes </x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:i/>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Rape &amp; Sexual Assault (021)</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> only.&lt;br&gt;Data based on detected crime incidents.</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CVA13/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>RCVO</x:t>
   </x:si>
   <x:si>
     <x:t>Recorded Crime Victims and Suspected Offenders</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Jim Dalton</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
@@ -169,90 +190,90 @@
   <x:si>
     <x:t>Language</x:t>
   </x:si>
   <x:si>
     <x:t>ISO Code</x:t>
   </x:si>
   <x:si>
     <x:t>en</x:t>
   </x:si>
   <x:si>
     <x:t>ISO Name</x:t>
   </x:si>
   <x:si>
     <x:t>English</x:t>
   </x:si>
   <x:si>
     <x:t>STATISTIC</x:t>
   </x:si>
   <x:si>
     <x:t>Statistic Label</x:t>
   </x:si>
   <x:si>
     <x:t>TLIST(A1)</x:t>
   </x:si>
   <x:si>
-    <x:t>Year reported</x:t>
+    <x:t>Year Reported</x:t>
   </x:si>
   <x:si>
     <x:t>C02480V03003</x:t>
   </x:si>
   <x:si>
-    <x:t>Crime Categories</x:t>
+    <x:t>ICCS Offence Group</x:t>
   </x:si>
   <x:si>
     <x:t>C02076V02508</x:t>
   </x:si>
   <x:si>
-    <x:t>Age of victim when offence occurred</x:t>
+    <x:t>Age of Victim when Incident Occurred</x:t>
   </x:si>
   <x:si>
     <x:t>C04025V04785</x:t>
   </x:si>
   <x:si>
     <x:t>Nature of relationship with suspected offender</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT</x:t>
   </x:si>
   <x:si>
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>CVA13C01</x:t>
   </x:si>
   <x:si>
     <x:t>Percentage of victims of Recorded Crime by the relationship between victim and suspected offender</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>02</x:t>
   </x:si>
   <x:si>
-    <x:t>Sexual offences</x:t>
+    <x:t>Sexual offences (02)</x:t>
   </x:si>
   <x:si>
     <x:t>344</x:t>
   </x:si>
   <x:si>
     <x:t>Under 18 years</x:t>
   </x:si>
   <x:si>
     <x:t>100</x:t>
   </x:si>
   <x:si>
     <x:t>Current intimate partner/spouse</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>200</x:t>
   </x:si>
   <x:si>
     <x:t>Former intimate partner/spouse</x:t>
   </x:si>
   <x:si>
     <x:t>300</x:t>
   </x:si>
@@ -295,54 +316,57 @@
   <x:si>
     <x:t>Suspected offender not known to victim</x:t>
   </x:si>
   <x:si>
     <x:t>3502</x:t>
   </x:si>
   <x:si>
     <x:t>18 - 29 years</x:t>
   </x:si>
   <x:si>
     <x:t>439</x:t>
   </x:si>
   <x:si>
     <x:t>30 years and over</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>All ages</x:t>
   </x:si>
   <x:si>
     <x:t>03</x:t>
   </x:si>
   <x:si>
-    <x:t>Attempts/threats to murder, assaults, harassments and related offences</x:t>
+    <x:t>Attempts/threats to murder, assaults, harassments and related offences (03)</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -494,82 +518,84 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="12">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="2">
+      <items count="3">
         <item x="0"/>
         <item x="1"/>
+        <item x="2"/>
       </items>
     </pivotField>
-    <pivotField name="Year reported" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="2">
+    <pivotField name="Year Reported" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
         <item x="0"/>
         <item x="1"/>
+        <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="C02480V03003" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
-    <pivotField name="Crime Categories" axis="axisRow" showAll="0" defaultSubtotal="0">
+    <pivotField name="ICCS Offence Group" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="C02076V02508" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
-    <pivotField name="Age of victim when offence occurred" axis="axisRow" showAll="0" defaultSubtotal="0">
+    <pivotField name="Age of Victim when Incident Occurred" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="4">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
       </items>
     </pivotField>
     <pivotField name="C04025V04785" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
       </items>
     </pivotField>
     <pivotField name="Nature of relationship with suspected offender" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
@@ -587,61 +613,61 @@
   <rowFields count="10">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
     <field x="8"/>
     <field x="9"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="11"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L145" totalsRowShown="0">
-  <x:autoFilter ref="A1:L145"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L217" totalsRowShown="0">
+  <x:autoFilter ref="A1:L217"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
-    <x:tableColumn id="4" name="Year reported"/>
+    <x:tableColumn id="4" name="Year Reported"/>
     <x:tableColumn id="5" name="C02480V03003"/>
-    <x:tableColumn id="6" name="Crime Categories"/>
+    <x:tableColumn id="6" name="ICCS Offence Group"/>
     <x:tableColumn id="7" name="C02076V02508"/>
-    <x:tableColumn id="8" name="Age of victim when offence occurred"/>
+    <x:tableColumn id="8" name="Age of Victim when Incident Occurred"/>
     <x:tableColumn id="9" name="C04025V04785"/>
     <x:tableColumn id="10" name="Nature of relationship with suspected offender"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -1137,64 +1163,64 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:L145"/>
+  <x:dimension ref="A1:L217"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="90.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="15.567768" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="15.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
-    <x:col min="6" max="6" width="66.139196" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="69.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
-    <x:col min="8" max="8" width="35.710625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="36.853482" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="45.139196" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="7.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -3966,203 +3992,203 @@
       <x:c r="D74" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J74" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K74" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L74" s="0">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12">
       <x:c r="A75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L75" s="0">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12">
       <x:c r="A76" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H76" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I76" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J76" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K76" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L76" s="0">
-        <x:v>26</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12">
       <x:c r="A77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C77" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D77" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L77" s="0">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12">
       <x:c r="A78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K78" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L78" s="0">
-        <x:v>17</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12">
       <x:c r="A79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
@@ -4194,279 +4220,279 @@
       <x:c r="D80" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K80" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L80" s="0">
-        <x:v>10</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12">
       <x:c r="A81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L81" s="0">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12">
       <x:c r="A82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H82" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K82" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L82" s="0">
-        <x:v>12</x:v>
+        <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12">
       <x:c r="A83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I83" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L83" s="0">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12">
       <x:c r="A84" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B84" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C84" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D84" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E84" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F84" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G84" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H84" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I84" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J84" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K84" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L84" s="0">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12">
       <x:c r="A85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C85" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D85" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E85" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L85" s="0">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12">
       <x:c r="A86" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B86" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C86" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D86" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E86" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F86" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G86" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H86" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I86" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J86" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K86" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L86" s="0">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12">
       <x:c r="A87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C87" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D87" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E87" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
@@ -4498,51 +4524,51 @@
       <x:c r="D88" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E88" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F88" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G88" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H88" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I88" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J88" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K88" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L88" s="0">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12">
       <x:c r="A89" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C89" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D89" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E89" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F89" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
@@ -4574,89 +4600,89 @@
       <x:c r="D90" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E90" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F90" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G90" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H90" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I90" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J90" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K90" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L90" s="0">
-        <x:v>13</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12">
       <x:c r="A91" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C91" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D91" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E91" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F91" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I91" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L91" s="0">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12">
       <x:c r="A92" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B92" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C92" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D92" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E92" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F92" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G92" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H92" s="0" t="s">
@@ -4688,507 +4714,507 @@
       <x:c r="D93" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E93" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F93" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I93" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L93" s="0">
-        <x:v>11</x:v>
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12">
       <x:c r="A94" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B94" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C94" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D94" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F94" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I94" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J94" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K94" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L94" s="0">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12">
       <x:c r="A95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C95" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F95" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I95" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L95" s="0">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12">
       <x:c r="A96" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B96" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C96" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D96" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H96" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I96" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J96" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K96" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L96" s="0">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12">
       <x:c r="A97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L97" s="0">
-        <x:v>8</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12">
       <x:c r="A98" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B98" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C98" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D98" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E98" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F98" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G98" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H98" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I98" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J98" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K98" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L98" s="0">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12">
       <x:c r="A99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C99" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D99" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E99" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L99" s="0">
-        <x:v>9</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12">
       <x:c r="A100" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B100" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C100" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D100" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E100" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F100" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G100" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H100" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I100" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J100" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K100" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L100" s="0">
-        <x:v>40</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12">
       <x:c r="A101" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C101" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D101" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L101" s="0">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12">
       <x:c r="A102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H102" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I102" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J102" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K102" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L102" s="0">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12">
       <x:c r="A103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C103" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D103" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E103" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F103" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I103" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L103" s="0">
-        <x:v>13</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12">
       <x:c r="A104" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B104" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C104" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D104" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K104" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L104" s="0">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12">
       <x:c r="A105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L105" s="0">
-        <x:v>16</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12">
       <x:c r="A106" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B106" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C106" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
@@ -5258,89 +5284,89 @@
       <x:c r="D108" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E108" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F108" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G108" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H108" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I108" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J108" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K108" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L108" s="0">
-        <x:v>18</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12">
       <x:c r="A109" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C109" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D109" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L109" s="0">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12">
       <x:c r="A110" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B110" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C110" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D110" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E110" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F110" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G110" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H110" s="0" t="s">
@@ -5410,51 +5436,51 @@
       <x:c r="D112" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E112" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F112" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G112" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H112" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I112" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J112" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K112" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L112" s="0">
-        <x:v>10</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12">
       <x:c r="A113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C113" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D113" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E113" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F113" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
@@ -5638,51 +5664,51 @@
       <x:c r="D118" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E118" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F118" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G118" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H118" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I118" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J118" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K118" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L118" s="0">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12">
       <x:c r="A119" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C119" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D119" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E119" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F119" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
@@ -6284,51 +6310,51 @@
       <x:c r="D135" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E135" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F135" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I135" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L135" s="0">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12">
       <x:c r="A136" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B136" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C136" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D136" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E136" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F136" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G136" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H136" s="0" t="s">
@@ -6436,89 +6462,89 @@
       <x:c r="D139" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E139" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I139" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L139" s="0">
-        <x:v>7</x:v>
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:12">
       <x:c r="A140" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B140" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C140" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D140" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E140" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F140" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G140" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H140" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I140" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J140" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K140" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L140" s="0">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:12">
       <x:c r="A141" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C141" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D141" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E141" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F141" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
@@ -6664,51 +6690,2787 @@
       <x:c r="D145" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E145" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I145" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L145" s="0">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:12">
+      <x:c r="A146" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B146" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C146" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D146" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E146" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F146" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G146" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H146" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I146" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J146" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K146" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L146" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:12">
+      <x:c r="A147" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B147" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C147" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D147" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E147" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F147" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G147" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H147" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I147" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J147" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K147" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L147" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:12">
+      <x:c r="A148" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B148" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C148" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D148" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E148" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F148" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G148" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H148" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I148" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J148" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K148" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L148" s="0">
+        <x:v>33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:12">
+      <x:c r="A149" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B149" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C149" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D149" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E149" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F149" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G149" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I149" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="J149" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="K149" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L149" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:12">
+      <x:c r="A150" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B150" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C150" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D150" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E150" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F150" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G150" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H150" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I150" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="J150" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="K150" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L150" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:12">
+      <x:c r="A151" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B151" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C151" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D151" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E151" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F151" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G151" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H151" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I151" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J151" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="K151" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L151" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:12">
+      <x:c r="A152" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B152" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C152" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D152" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E152" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F152" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G152" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H152" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I152" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J152" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="K152" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L152" s="0">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:12">
+      <x:c r="A153" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B153" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C153" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D153" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E153" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F153" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G153" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H153" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I153" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="J153" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="K153" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L153" s="0">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:12">
+      <x:c r="A154" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B154" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C154" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D154" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E154" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F154" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G154" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H154" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I154" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J154" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="K154" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L154" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:12">
+      <x:c r="A155" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B155" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C155" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D155" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E155" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F155" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G155" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H155" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I155" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J155" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K155" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L155" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:12">
+      <x:c r="A156" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B156" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C156" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D156" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E156" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F156" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G156" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H156" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I156" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J156" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K156" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L156" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157" spans="1:12">
+      <x:c r="A157" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B157" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C157" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D157" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E157" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F157" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G157" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H157" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I157" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J157" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K157" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L157" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="158" spans="1:12">
+      <x:c r="A158" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B158" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C158" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D158" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E158" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F158" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G158" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H158" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I158" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="J158" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="K158" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L158" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:12">
+      <x:c r="A159" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B159" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C159" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D159" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E159" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F159" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G159" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H159" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I159" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="J159" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="K159" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L159" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160" spans="1:12">
+      <x:c r="A160" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B160" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C160" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D160" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E160" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F160" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G160" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H160" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I160" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J160" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="K160" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L160" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161" spans="1:12">
+      <x:c r="A161" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B161" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C161" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D161" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E161" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F161" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G161" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H161" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I161" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J161" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="K161" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L161" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:12">
+      <x:c r="A162" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B162" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C162" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D162" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E162" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F162" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G162" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H162" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I162" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="J162" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="K162" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L162" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="163" spans="1:12">
+      <x:c r="A163" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B163" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C163" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D163" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E163" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F163" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G163" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H163" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I163" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J163" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="K163" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L163" s="0">
+        <x:v>53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="164" spans="1:12">
+      <x:c r="A164" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B164" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C164" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D164" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E164" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F164" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G164" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H164" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I164" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J164" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K164" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L164" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="165" spans="1:12">
+      <x:c r="A165" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B165" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C165" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D165" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E165" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F165" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G165" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H165" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I165" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J165" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K165" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L165" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="166" spans="1:12">
+      <x:c r="A166" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B166" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C166" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D166" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E166" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F166" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G166" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H166" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I166" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J166" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K166" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L166" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="167" spans="1:12">
+      <x:c r="A167" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B167" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C167" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D167" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E167" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F167" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G167" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H167" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I167" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="J167" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="K167" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L167" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168" spans="1:12">
+      <x:c r="A168" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B168" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C168" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D168" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E168" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F168" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G168" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H168" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I168" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="J168" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="K168" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L168" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169" spans="1:12">
+      <x:c r="A169" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B169" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C169" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D169" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E169" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F169" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G169" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I169" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J169" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="K169" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L169" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="170" spans="1:12">
+      <x:c r="A170" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B170" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C170" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D170" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E170" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F170" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G170" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H170" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I170" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J170" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="K170" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L170" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="171" spans="1:12">
+      <x:c r="A171" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B171" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C171" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D171" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E171" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F171" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G171" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H171" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I171" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="J171" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="K171" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L171" s="0">
+        <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="172" spans="1:12">
+      <x:c r="A172" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B172" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C172" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D172" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E172" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F172" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G172" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H172" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I172" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J172" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="K172" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L172" s="0">
+        <x:v>41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:12">
+      <x:c r="A173" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B173" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C173" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D173" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E173" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F173" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G173" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H173" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I173" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J173" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K173" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L173" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="174" spans="1:12">
+      <x:c r="A174" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B174" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C174" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D174" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E174" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F174" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G174" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H174" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I174" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J174" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K174" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L174" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="175" spans="1:12">
+      <x:c r="A175" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B175" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C175" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D175" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E175" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F175" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G175" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H175" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I175" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J175" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K175" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L175" s="0">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="176" spans="1:12">
+      <x:c r="A176" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B176" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C176" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D176" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E176" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F176" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G176" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H176" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I176" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="J176" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="K176" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L176" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="177" spans="1:12">
+      <x:c r="A177" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B177" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C177" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D177" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E177" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F177" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G177" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H177" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I177" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="J177" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="K177" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L177" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="178" spans="1:12">
+      <x:c r="A178" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B178" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C178" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D178" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E178" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F178" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G178" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H178" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I178" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J178" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="K178" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L178" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="179" spans="1:12">
+      <x:c r="A179" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B179" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C179" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D179" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E179" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F179" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G179" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H179" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I179" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J179" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="K179" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L179" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="180" spans="1:12">
+      <x:c r="A180" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B180" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C180" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D180" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E180" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F180" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G180" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H180" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I180" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="J180" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="K180" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L180" s="0">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="181" spans="1:12">
+      <x:c r="A181" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B181" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C181" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D181" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E181" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F181" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G181" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H181" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I181" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J181" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="K181" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L181" s="0">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="182" spans="1:12">
+      <x:c r="A182" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B182" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C182" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D182" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E182" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F182" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G182" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H182" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I182" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J182" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K182" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L182" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183" spans="1:12">
+      <x:c r="A183" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B183" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C183" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D183" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E183" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F183" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G183" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H183" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I183" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J183" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K183" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L183" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184" spans="1:12">
+      <x:c r="A184" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B184" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C184" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D184" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E184" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F184" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G184" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H184" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I184" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J184" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K184" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L184" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:12">
+      <x:c r="A185" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B185" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C185" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D185" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E185" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F185" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G185" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H185" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I185" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="J185" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="K185" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L185" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:12">
+      <x:c r="A186" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B186" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C186" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D186" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E186" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F186" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G186" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H186" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I186" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="J186" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="K186" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L186" s="0">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="187" spans="1:12">
+      <x:c r="A187" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B187" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C187" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D187" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E187" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F187" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G187" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H187" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I187" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J187" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="K187" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L187" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="188" spans="1:12">
+      <x:c r="A188" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B188" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C188" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D188" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E188" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F188" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G188" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H188" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I188" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J188" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="K188" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L188" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="189" spans="1:12">
+      <x:c r="A189" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B189" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C189" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D189" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E189" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F189" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G189" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H189" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I189" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="J189" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="K189" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L189" s="0">
+        <x:v>34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="190" spans="1:12">
+      <x:c r="A190" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B190" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C190" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D190" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E190" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F190" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G190" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H190" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I190" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J190" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="K190" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L190" s="0">
+        <x:v>28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="191" spans="1:12">
+      <x:c r="A191" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B191" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C191" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D191" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E191" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F191" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G191" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H191" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I191" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J191" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K191" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L191" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="192" spans="1:12">
+      <x:c r="A192" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B192" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C192" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D192" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E192" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F192" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G192" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H192" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I192" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J192" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K192" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L192" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="193" spans="1:12">
+      <x:c r="A193" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B193" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C193" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D193" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E193" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F193" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G193" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H193" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I193" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J193" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K193" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L193" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="194" spans="1:12">
+      <x:c r="A194" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B194" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C194" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D194" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E194" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F194" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G194" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H194" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I194" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="J194" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="K194" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L194" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="195" spans="1:12">
+      <x:c r="A195" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B195" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C195" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D195" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E195" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F195" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G195" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H195" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I195" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="J195" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="K195" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L195" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="196" spans="1:12">
+      <x:c r="A196" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B196" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C196" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D196" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E196" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F196" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G196" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H196" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I196" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J196" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="K196" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L196" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="197" spans="1:12">
+      <x:c r="A197" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B197" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C197" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D197" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E197" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F197" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G197" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H197" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I197" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J197" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="K197" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L197" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="198" spans="1:12">
+      <x:c r="A198" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B198" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C198" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D198" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E198" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F198" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G198" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H198" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I198" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="J198" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="K198" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L198" s="0">
+        <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="199" spans="1:12">
+      <x:c r="A199" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B199" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C199" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D199" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E199" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F199" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G199" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H199" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I199" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J199" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="K199" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L199" s="0">
+        <x:v>41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="200" spans="1:12">
+      <x:c r="A200" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B200" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C200" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D200" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E200" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F200" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G200" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H200" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I200" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J200" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K200" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L200" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="201" spans="1:12">
+      <x:c r="A201" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B201" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C201" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D201" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E201" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F201" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G201" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H201" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I201" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J201" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K201" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L201" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="202" spans="1:12">
+      <x:c r="A202" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B202" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C202" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D202" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E202" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F202" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G202" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H202" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I202" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J202" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K202" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L202" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="203" spans="1:12">
+      <x:c r="A203" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B203" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C203" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D203" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E203" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F203" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G203" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H203" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I203" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="J203" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="K203" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L203" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="204" spans="1:12">
+      <x:c r="A204" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B204" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C204" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D204" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E204" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F204" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G204" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H204" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I204" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="J204" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="K204" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L204" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="205" spans="1:12">
+      <x:c r="A205" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B205" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C205" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D205" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E205" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F205" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G205" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H205" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I205" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J205" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="K205" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L205" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="206" spans="1:12">
+      <x:c r="A206" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B206" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C206" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D206" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E206" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F206" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G206" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H206" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I206" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J206" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="K206" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L206" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="207" spans="1:12">
+      <x:c r="A207" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B207" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C207" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D207" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E207" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F207" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G207" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H207" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I207" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="J207" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="K207" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L207" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="208" spans="1:12">
+      <x:c r="A208" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B208" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C208" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D208" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E208" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F208" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G208" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H208" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I208" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J208" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="K208" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L208" s="0">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="209" spans="1:12">
+      <x:c r="A209" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B209" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C209" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D209" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E209" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F209" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G209" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H209" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I209" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J209" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K209" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L209" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="210" spans="1:12">
+      <x:c r="A210" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B210" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C210" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D210" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E210" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F210" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G210" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H210" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I210" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J210" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K210" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L210" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="211" spans="1:12">
+      <x:c r="A211" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B211" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C211" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D211" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E211" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F211" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G211" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H211" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I211" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J211" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K211" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L211" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="212" spans="1:12">
+      <x:c r="A212" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B212" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C212" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D212" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E212" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F212" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G212" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H212" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I212" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="J212" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="K212" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L212" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="213" spans="1:12">
+      <x:c r="A213" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B213" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C213" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D213" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E213" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F213" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G213" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H213" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I213" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="J213" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="K213" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L213" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="214" spans="1:12">
+      <x:c r="A214" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B214" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C214" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D214" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E214" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F214" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G214" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H214" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I214" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J214" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="K214" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L214" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="215" spans="1:12">
+      <x:c r="A215" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B215" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C215" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D215" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E215" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F215" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G215" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H215" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I215" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J215" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="K215" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L215" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="216" spans="1:12">
+      <x:c r="A216" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B216" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C216" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D216" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E216" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F216" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G216" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H216" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I216" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="J216" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="K216" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L216" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="217" spans="1:12">
+      <x:c r="A217" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B217" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C217" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D217" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E217" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F217" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="G217" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H217" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I217" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J217" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="K217" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L217" s="0">
+        <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -6754,2159 +9516,3170 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="CVA13C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
-    <x:cacheField name="Year reported">
-      <x:sharedItems count="2">
+    <x:cacheField name="Year Reported">
+      <x:sharedItems count="3">
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02480V03003">
       <x:sharedItems count="2">
         <x:s v="02"/>
         <x:s v="03"/>
       </x:sharedItems>
     </x:cacheField>
-    <x:cacheField name="Crime Categories">
+    <x:cacheField name="ICCS Offence Group">
       <x:sharedItems count="2">
-        <x:s v="Sexual offences"/>
-        <x:s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+        <x:s v="Sexual offences (02)"/>
+        <x:s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02076V02508">
       <x:sharedItems count="4">
         <x:s v="344"/>
         <x:s v="3502"/>
         <x:s v="439"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
-    <x:cacheField name="Age of victim when offence occurred">
+    <x:cacheField name="Age of Victim when Incident Occurred">
       <x:sharedItems count="4">
         <x:s v="Under 18 years"/>
         <x:s v="18 - 29 years"/>
         <x:s v="30 years and over"/>
         <x:s v="All ages"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04025V04785">
       <x:sharedItems count="9">
         <x:s v="100"/>
         <x:s v="200"/>
         <x:s v="300"/>
         <x:s v="400"/>
         <x:s v="500"/>
         <x:s v="600"/>
         <x:s v="700"/>
         <x:s v="801"/>
         <x:s v="994"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Nature of relationship with suspected offender">
       <x:sharedItems count="9">
         <x:s v="Current intimate partner/spouse"/>
         <x:s v="Former intimate partner/spouse"/>
         <x:s v="Blood relative"/>
         <x:s v="Other household member"/>
         <x:s v="Friend/aquaintance"/>
         <x:s v="Colleague or work relationship"/>
         <x:s v="Authority or care relationship"/>
         <x:s v="Other suspected offender known to victim"/>
         <x:s v="Suspected offender not known to victim"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="49" count="36">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="53" count="37">
         <x:n v="0"/>
         <x:n v="1"/>
         <x:n v="24"/>
         <x:n v="5"/>
         <x:n v="21"/>
         <x:n v="7"/>
         <x:n v="25"/>
         <x:n v="15"/>
         <x:n v="3"/>
         <x:n v="8"/>
         <x:n v="13"/>
         <x:n v="20"/>
         <x:n v="48"/>
         <x:n v="9"/>
         <x:n v="2"/>
         <x:n v="33"/>
         <x:n v="36"/>
         <x:n v="4"/>
         <x:n v="14"/>
         <x:n v="29"/>
         <x:n v="12"/>
         <x:n v="28"/>
         <x:n v="23"/>
         <x:n v="11"/>
         <x:n v="6"/>
-        <x:n v="26"/>
+        <x:n v="34"/>
+        <x:n v="16"/>
+        <x:n v="45"/>
+        <x:n v="10"/>
+        <x:n v="39"/>
+        <x:n v="40"/>
+        <x:n v="53"/>
+        <x:n v="41"/>
         <x:n v="17"/>
-        <x:n v="10"/>
-[...3 lines deleted...]
-        <x:n v="18"/>
+        <x:n v="19"/>
         <x:n v="30"/>
-        <x:n v="22"/>
-[...1 lines deleted...]
-        <x:n v="35"/>
+        <x:n v="37"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="%"/>
     <n v="24"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="%"/>
     <n v="5"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="%"/>
     <n v="21"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="%"/>
     <n v="7"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="%"/>
     <n v="25"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="%"/>
     <n v="15"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="%"/>
     <n v="8"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="%"/>
     <n v="13"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="%"/>
     <n v="20"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="%"/>
     <n v="48"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="%"/>
     <n v="9"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="%"/>
     <n v="8"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="%"/>
     <n v="33"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="%"/>
     <n v="8"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="%"/>
     <n v="36"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="%"/>
     <n v="14"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="%"/>
     <n v="21"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="%"/>
     <n v="5"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="%"/>
     <n v="21"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="%"/>
     <n v="29"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="%"/>
     <n v="12"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="%"/>
     <n v="28"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="%"/>
     <n v="33"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="%"/>
     <n v="23"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="%"/>
     <n v="8"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="%"/>
     <n v="9"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="%"/>
     <n v="5"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="%"/>
     <n v="14"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="%"/>
     <n v="21"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="%"/>
     <n v="36"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="%"/>
     <n v="11"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="%"/>
     <n v="6"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="%"/>
     <n v="9"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="%"/>
     <n v="11"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="%"/>
     <n v="5"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="%"/>
     <n v="21"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="%"/>
     <n v="33"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="%"/>
     <n v="9"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="%"/>
     <n v="6"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="%"/>
     <n v="8"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="%"/>
     <n v="14"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="%"/>
     <n v="23"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="%"/>
     <n v="33"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="%"/>
-    <n v="1"/>
+    <n v="0"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="%"/>
-    <n v="1"/>
+    <n v="2"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="%"/>
-    <n v="26"/>
+    <n v="34"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="%"/>
-    <n v="7"/>
+    <n v="6"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="%"/>
-    <n v="17"/>
+    <n v="14"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="%"/>
-    <n v="10"/>
+    <n v="8"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="%"/>
-    <n v="26"/>
+    <n v="25"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="%"/>
-    <n v="12"/>
+    <n v="11"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="%"/>
-    <n v="4"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="%"/>
-    <n v="7"/>
+    <n v="6"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="%"/>
-    <n v="0"/>
+    <n v="1"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="%"/>
-    <n v="4"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="%"/>
     <n v="16"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="%"/>
-    <n v="7"/>
+    <n v="8"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="%"/>
-    <n v="13"/>
+    <n v="16"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="%"/>
-    <n v="49"/>
+    <n v="45"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="%"/>
     <n v="6"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="%"/>
-    <n v="11"/>
+    <n v="10"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="%"/>
-    <n v="5"/>
+    <n v="4"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="%"/>
-    <n v="0"/>
+    <n v="2"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="%"/>
-    <n v="15"/>
+    <n v="16"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="%"/>
-    <n v="8"/>
+    <n v="6"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="%"/>
-    <n v="3"/>
+    <n v="2"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="%"/>
-    <n v="9"/>
+    <n v="15"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="%"/>
-    <n v="40"/>
+    <n v="39"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="%"/>
-    <n v="3"/>
+    <n v="2"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="%"/>
-    <n v="5"/>
+    <n v="4"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="%"/>
-    <n v="13"/>
+    <n v="21"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="%"/>
-    <n v="5"/>
+    <n v="4"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="%"/>
-    <n v="16"/>
+    <n v="15"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="%"/>
     <n v="5"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="%"/>
-    <n v="18"/>
+    <n v="21"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="%"/>
-    <n v="30"/>
+    <n v="24"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="%"/>
-    <n v="10"/>
+    <n v="9"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="%"/>
     <n v="24"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="%"/>
     <n v="33"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="344"/>
     <s v="Under 18 years"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="%"/>
-    <n v="28"/>
+    <n v="29"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="%"/>
     <n v="9"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="%"/>
     <n v="8"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="%"/>
     <n v="11"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="%"/>
     <n v="21"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="3502"/>
     <s v="18 - 29 years"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="%"/>
     <n v="40"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="%"/>
     <n v="10"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="%"/>
     <n v="6"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="%"/>
     <n v="8"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="%"/>
     <n v="11"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="%"/>
     <n v="5"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="%"/>
-    <n v="22"/>
+    <n v="23"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="439"/>
     <s v="30 years and over"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="%"/>
     <n v="34"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="%"/>
     <n v="8"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="%"/>
     <n v="6"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="%"/>
-    <n v="7"/>
+    <n v="8"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="%"/>
-    <n v="1"/>
+    <n v="2"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="%"/>
     <n v="13"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="%"/>
     <n v="5"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="%"/>
     <n v="23"/>
   </r>
   <r>
     <s v="CVA13C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="%"/>
-    <n v="35"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="344"/>
+    <s v="Under 18 years"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="344"/>
+    <s v="Under 18 years"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="344"/>
+    <s v="Under 18 years"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="%"/>
+    <n v="33"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="344"/>
+    <s v="Under 18 years"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="344"/>
+    <s v="Under 18 years"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="344"/>
+    <s v="Under 18 years"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="344"/>
+    <s v="Under 18 years"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="344"/>
+    <s v="Under 18 years"/>
+    <s v="801"/>
+    <s v="Other suspected offender known to victim"/>
+    <s v="%"/>
+    <n v="24"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="344"/>
+    <s v="Under 18 years"/>
+    <s v="994"/>
+    <s v="Suspected offender not known to victim"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="3502"/>
+    <s v="18 - 29 years"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="3502"/>
+    <s v="18 - 29 years"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="3502"/>
+    <s v="18 - 29 years"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="3502"/>
+    <s v="18 - 29 years"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="3502"/>
+    <s v="18 - 29 years"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="3502"/>
+    <s v="18 - 29 years"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="3502"/>
+    <s v="18 - 29 years"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="3502"/>
+    <s v="18 - 29 years"/>
+    <s v="801"/>
+    <s v="Other suspected offender known to victim"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="3502"/>
+    <s v="18 - 29 years"/>
+    <s v="994"/>
+    <s v="Suspected offender not known to victim"/>
+    <s v="%"/>
+    <n v="53"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="439"/>
+    <s v="30 years and over"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="439"/>
+    <s v="30 years and over"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="439"/>
+    <s v="30 years and over"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="439"/>
+    <s v="30 years and over"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="439"/>
+    <s v="30 years and over"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="439"/>
+    <s v="30 years and over"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="439"/>
+    <s v="30 years and over"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="439"/>
+    <s v="30 years and over"/>
+    <s v="801"/>
+    <s v="Other suspected offender known to victim"/>
+    <s v="%"/>
+    <n v="15"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="439"/>
+    <s v="30 years and over"/>
+    <s v="994"/>
+    <s v="Suspected offender not known to victim"/>
+    <s v="%"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="801"/>
+    <s v="Other suspected offender known to victim"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="994"/>
+    <s v="Suspected offender not known to victim"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="344"/>
+    <s v="Under 18 years"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="344"/>
+    <s v="Under 18 years"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="344"/>
+    <s v="Under 18 years"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="344"/>
+    <s v="Under 18 years"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="344"/>
+    <s v="Under 18 years"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="344"/>
+    <s v="Under 18 years"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="344"/>
+    <s v="Under 18 years"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="344"/>
+    <s v="Under 18 years"/>
+    <s v="801"/>
+    <s v="Other suspected offender known to victim"/>
+    <s v="%"/>
+    <n v="34"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="344"/>
+    <s v="Under 18 years"/>
+    <s v="994"/>
+    <s v="Suspected offender not known to victim"/>
+    <s v="%"/>
+    <n v="28"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="3502"/>
+    <s v="18 - 29 years"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="3502"/>
+    <s v="18 - 29 years"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="3502"/>
+    <s v="18 - 29 years"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="3502"/>
+    <s v="18 - 29 years"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="3502"/>
+    <s v="18 - 29 years"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="3502"/>
+    <s v="18 - 29 years"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="3502"/>
+    <s v="18 - 29 years"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="3502"/>
+    <s v="18 - 29 years"/>
+    <s v="801"/>
+    <s v="Other suspected offender known to victim"/>
+    <s v="%"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="3502"/>
+    <s v="18 - 29 years"/>
+    <s v="994"/>
+    <s v="Suspected offender not known to victim"/>
+    <s v="%"/>
+    <n v="41"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="439"/>
+    <s v="30 years and over"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="439"/>
+    <s v="30 years and over"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="439"/>
+    <s v="30 years and over"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="439"/>
+    <s v="30 years and over"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="439"/>
+    <s v="30 years and over"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="439"/>
+    <s v="30 years and over"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="439"/>
+    <s v="30 years and over"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="439"/>
+    <s v="30 years and over"/>
+    <s v="801"/>
+    <s v="Other suspected offender known to victim"/>
+    <s v="%"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="439"/>
+    <s v="30 years and over"/>
+    <s v="994"/>
+    <s v="Suspected offender not known to victim"/>
+    <s v="%"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="801"/>
+    <s v="Other suspected offender known to victim"/>
+    <s v="%"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="CVA13C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="994"/>
+    <s v="Suspected offender not known to victim"/>
+    <s v="%"/>
+    <n v="37"/>
   </r>
 </pivotCacheRecords>
 </file>