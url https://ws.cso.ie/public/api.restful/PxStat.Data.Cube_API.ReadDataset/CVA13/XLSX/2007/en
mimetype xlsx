--- v1 (2026-06-01)
+++ v2 (2026-07-29)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de2291e50224dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5a1e67db6ff4dba97cb474446639637.psmdcp" Id="R360fd0e2f8c24dbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e27b809f8f94e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd9a7a0a1e724e7ab554448811b60fcb.psmdcp" Id="R294404015ddc4f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>