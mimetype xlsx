--- v1 (2026-03-14)
+++ v2 (2026-08-13)
@@ -1,122 +1,143 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc22eaed643c34a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75badfe6107e4e8381ccbd1c75b4ec6d.psmdcp" Id="R3390741033b345dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b74f0494bc04cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6cf4f70340b47d78008515fdc6db709.psmdcp" Id="Rbefa8074641c4b42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CVA12</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
-    <x:t>Victims of Recorded Crime (selected offence groups) by year reported, offence group, sex of the victim and nature of relationship with suspected offender</x:t>
+    <x:t>Victims of Recorded Crime Incidents (selected offence groups)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>18/06/2025 11:00:00</x:t>
+    <x:t>14/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
-        <x:b/>
+        <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>The ’Under Reservation’ designation has been removed from the Recorded Crime Victims and Suspected Offenders</x:t>
+      <x:t xml:space="preserve">Sexual offences (02) </x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>.&lt;br&gt;For further information please see our Lifting of Under Reservation categorisation for Recorded Crime Statistics FAQ page(https://www.cso.ie/en/methods/crime/liftingofunderreservationcategorisationforrecordedcrimestatisticsfaq/) on our website.&lt;br&gt;Sexual offences include rape &amp; sexual assault only.&lt;br&gt;Data based on detected crime incidents</x:t>
+      <x:t xml:space="preserve">includes </x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:i/>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Rape &amp; Sexual Assault (021)</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> only.&lt;br&gt;Data based on detected crime incidents.</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CVA12/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>RCVO</x:t>
   </x:si>
   <x:si>
     <x:t>Recorded Crime Victims and Suspected Offenders</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Jim Dalton</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
@@ -169,90 +190,90 @@
   <x:si>
     <x:t>Language</x:t>
   </x:si>
   <x:si>
     <x:t>ISO Code</x:t>
   </x:si>
   <x:si>
     <x:t>en</x:t>
   </x:si>
   <x:si>
     <x:t>ISO Name</x:t>
   </x:si>
   <x:si>
     <x:t>English</x:t>
   </x:si>
   <x:si>
     <x:t>STATISTIC</x:t>
   </x:si>
   <x:si>
     <x:t>Statistic Label</x:t>
   </x:si>
   <x:si>
     <x:t>TLIST(A1)</x:t>
   </x:si>
   <x:si>
-    <x:t>Year reported</x:t>
+    <x:t>Year Reported</x:t>
   </x:si>
   <x:si>
     <x:t>C02480V03003</x:t>
   </x:si>
   <x:si>
-    <x:t>Crime Categories</x:t>
+    <x:t>ICCS Offence Group</x:t>
   </x:si>
   <x:si>
     <x:t>C04025V04785</x:t>
   </x:si>
   <x:si>
     <x:t>Nature of relationship with suspected offender</x:t>
   </x:si>
   <x:si>
     <x:t>C02199V02655</x:t>
   </x:si>
   <x:si>
     <x:t>Sex of Victim</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT</x:t>
   </x:si>
   <x:si>
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>CVA12C01</x:t>
   </x:si>
   <x:si>
     <x:t>Percentage of victims of Recorded Crime by the relationship between victim and suspected offender</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>02</x:t>
   </x:si>
   <x:si>
-    <x:t>Sexual offences</x:t>
+    <x:t>Sexual offences (02)</x:t>
   </x:si>
   <x:si>
     <x:t>100</x:t>
   </x:si>
   <x:si>
     <x:t>Current intimate partner/spouse</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>Both sexes</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>Male</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
@@ -289,54 +310,57 @@
   <x:si>
     <x:t>Colleague or work relationship</x:t>
   </x:si>
   <x:si>
     <x:t>700</x:t>
   </x:si>
   <x:si>
     <x:t>Authority or care relationship</x:t>
   </x:si>
   <x:si>
     <x:t>801</x:t>
   </x:si>
   <x:si>
     <x:t>Other suspected offender known to victim</x:t>
   </x:si>
   <x:si>
     <x:t>994</x:t>
   </x:si>
   <x:si>
     <x:t>Suspected offender not known to victim</x:t>
   </x:si>
   <x:si>
     <x:t>03</x:t>
   </x:si>
   <x:si>
-    <x:t>Attempts/threats to murder, assaults, harassments and related offences</x:t>
+    <x:t>Attempts/threats to murder, assaults, harassments and related offences (03)</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2024</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -488,68 +512,70 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="12">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="2">
+      <items count="3">
         <item x="0"/>
         <item x="1"/>
+        <item x="2"/>
       </items>
     </pivotField>
-    <pivotField name="Year reported" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="2">
+    <pivotField name="Year Reported" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
         <item x="0"/>
         <item x="1"/>
+        <item x="2"/>
       </items>
     </pivotField>
     <pivotField name="C02480V03003" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
-    <pivotField name="Crime Categories" axis="axisRow" showAll="0" defaultSubtotal="0">
+    <pivotField name="ICCS Offence Group" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="2">
         <item x="0"/>
         <item x="1"/>
       </items>
     </pivotField>
     <pivotField name="C04025V04785" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
       </items>
     </pivotField>
     <pivotField name="Nature of relationship with suspected offender" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="9">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
@@ -579,59 +605,59 @@
   <rowFields count="10">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
     <field x="6"/>
     <field x="7"/>
     <field x="8"/>
     <field x="9"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="11"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L109" totalsRowShown="0">
-  <x:autoFilter ref="A1:L109"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L163" totalsRowShown="0">
+  <x:autoFilter ref="A1:L163"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
-    <x:tableColumn id="4" name="Year reported"/>
+    <x:tableColumn id="4" name="Year Reported"/>
     <x:tableColumn id="5" name="C02480V03003"/>
-    <x:tableColumn id="6" name="Crime Categories"/>
+    <x:tableColumn id="6" name="ICCS Offence Group"/>
     <x:tableColumn id="7" name="C04025V04785"/>
     <x:tableColumn id="8" name="Nature of relationship with suspected offender"/>
     <x:tableColumn id="9" name="C02199V02655"/>
     <x:tableColumn id="10" name="Sex of Victim"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -1129,62 +1155,62 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:L109"/>
+  <x:dimension ref="A1:L163"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="90.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
-    <x:col min="4" max="4" width="15.567768" style="0" customWidth="1"/>
+    <x:col min="4" max="4" width="15.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
-    <x:col min="6" max="6" width="66.139196" style="0" customWidth="1"/>
+    <x:col min="6" max="6" width="69.996339" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="45.139196" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="14.282054" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="7.424911" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
@@ -3274,51 +3300,51 @@
       <x:c r="D56" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E56" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F56" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G56" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H56" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I56" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J56" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K56" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L56" s="0">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12">
       <x:c r="A57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C57" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D57" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E57" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F57" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
@@ -3350,89 +3376,89 @@
       <x:c r="D58" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E58" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F58" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G58" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H58" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I58" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J58" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K58" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L58" s="0">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12">
       <x:c r="A59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C59" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D59" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E59" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F59" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I59" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L59" s="0">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12">
       <x:c r="A60" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B60" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C60" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D60" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E60" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F60" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G60" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H60" s="0" t="s">
@@ -3464,203 +3490,203 @@
       <x:c r="D61" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E61" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F61" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L61" s="0">
-        <x:v>6</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12">
       <x:c r="A62" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B62" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C62" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D62" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E62" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F62" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G62" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H62" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I62" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J62" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K62" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L62" s="0">
-        <x:v>13</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12">
       <x:c r="A63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C63" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D63" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F63" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L63" s="0">
-        <x:v>14</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12">
       <x:c r="A64" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B64" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C64" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D64" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E64" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F64" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G64" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H64" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I64" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J64" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K64" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L64" s="0">
-        <x:v>13</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12">
       <x:c r="A65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C65" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D65" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E65" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F65" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L65" s="0">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12">
       <x:c r="A66" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B66" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C66" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D66" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E66" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F66" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G66" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H66" s="0" t="s">
@@ -3692,203 +3718,203 @@
       <x:c r="D67" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F67" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I67" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L67" s="0">
-        <x:v>6</x:v>
+        <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12">
       <x:c r="A68" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B68" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C68" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D68" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E68" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F68" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G68" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H68" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I68" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J68" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K68" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L68" s="0">
-        <x:v>16</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12">
       <x:c r="A69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C69" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D69" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F69" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I69" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L69" s="0">
-        <x:v>8</x:v>
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12">
       <x:c r="A70" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B70" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C70" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D70" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E70" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F70" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G70" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H70" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I70" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J70" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K70" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L70" s="0">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12">
       <x:c r="A71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C71" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D71" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E71" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F71" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I71" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L71" s="0">
-        <x:v>4</x:v>
+        <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12">
       <x:c r="A72" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B72" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C72" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D72" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E72" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F72" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G72" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H72" s="0" t="s">
@@ -3958,89 +3984,89 @@
       <x:c r="D74" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E74" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F74" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G74" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H74" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I74" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J74" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K74" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L74" s="0">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12">
       <x:c r="A75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C75" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D75" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E75" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L75" s="0">
-        <x:v>29</x:v>
+        <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12">
       <x:c r="A76" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B76" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C76" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D76" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E76" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F76" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G76" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H76" s="0" t="s">
@@ -4072,241 +4098,241 @@
       <x:c r="D77" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E77" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L77" s="0">
-        <x:v>18</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12">
       <x:c r="A78" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B78" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C78" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D78" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E78" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F78" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G78" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H78" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I78" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J78" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K78" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L78" s="0">
-        <x:v>22</x:v>
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12">
       <x:c r="A79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C79" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D79" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I79" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L79" s="0">
-        <x:v>18</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12">
       <x:c r="A80" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B80" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C80" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D80" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E80" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F80" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G80" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H80" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I80" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J80" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K80" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L80" s="0">
-        <x:v>30</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12">
       <x:c r="A81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C81" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D81" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E81" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F81" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I81" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L81" s="0">
-        <x:v>25</x:v>
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12">
       <x:c r="A82" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B82" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C82" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D82" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E82" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F82" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G82" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H82" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I82" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J82" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K82" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L82" s="0">
-        <x:v>30</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12">
       <x:c r="A83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C83" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D83" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E83" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F83" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
@@ -4794,51 +4820,51 @@
       <x:c r="D96" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E96" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F96" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G96" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H96" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I96" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J96" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K96" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L96" s="0">
-        <x:v>13</x:v>
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12">
       <x:c r="A97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C97" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D97" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E97" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
@@ -4984,51 +5010,51 @@
       <x:c r="D101" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E101" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F101" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L101" s="0">
-        <x:v>5</x:v>
+        <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12">
       <x:c r="A102" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B102" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C102" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D102" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E102" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F102" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G102" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H102" s="0" t="s">
@@ -5098,51 +5124,51 @@
       <x:c r="D104" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E104" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F104" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G104" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H104" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I104" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J104" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K104" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L104" s="0">
-        <x:v>23</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12">
       <x:c r="A105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C105" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D105" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F105" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
@@ -5288,51 +5314,2103 @@
       <x:c r="D109" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E109" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F109" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I109" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L109" s="0">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:12">
+      <x:c r="A110" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B110" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C110" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D110" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E110" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F110" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G110" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H110" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I110" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J110" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K110" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L110" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:12">
+      <x:c r="A111" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B111" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C111" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D111" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E111" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F111" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G111" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H111" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I111" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J111" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K111" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L111" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:12">
+      <x:c r="A112" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B112" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C112" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D112" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E112" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F112" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G112" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H112" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I112" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J112" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K112" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L112" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:12">
+      <x:c r="A113" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B113" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C113" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D113" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E113" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F113" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G113" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H113" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I113" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J113" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K113" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L113" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:12">
+      <x:c r="A114" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B114" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C114" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D114" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E114" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F114" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G114" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H114" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I114" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J114" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K114" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L114" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:12">
+      <x:c r="A115" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B115" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C115" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D115" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E115" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F115" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G115" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H115" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I115" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J115" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K115" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L115" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:12">
+      <x:c r="A116" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B116" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C116" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D116" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E116" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F116" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G116" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H116" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I116" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J116" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K116" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L116" s="0">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:12">
+      <x:c r="A117" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B117" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C117" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D117" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E117" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F117" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G117" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H117" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I117" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J117" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K117" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L117" s="0">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:12">
+      <x:c r="A118" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B118" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C118" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D118" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E118" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F118" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G118" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H118" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I118" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J118" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K118" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L118" s="0">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:12">
+      <x:c r="A119" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B119" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C119" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D119" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E119" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F119" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G119" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H119" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I119" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J119" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K119" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L119" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:12">
+      <x:c r="A120" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B120" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C120" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D120" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E120" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F120" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G120" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H120" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I120" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J120" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K120" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L120" s="0">
+        <x:v>0</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:12">
+      <x:c r="A121" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B121" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C121" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D121" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E121" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F121" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G121" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H121" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I121" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J121" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K121" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L121" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:12">
+      <x:c r="A122" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B122" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C122" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D122" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E122" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F122" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G122" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H122" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I122" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J122" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K122" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L122" s="0">
+        <x:v>8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:12">
+      <x:c r="A123" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B123" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C123" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D123" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E123" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F123" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G123" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H123" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I123" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J123" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K123" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L123" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:12">
+      <x:c r="A124" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B124" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C124" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D124" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E124" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F124" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G124" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H124" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I124" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J124" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K124" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L124" s="0">
+        <x:v>9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:12">
+      <x:c r="A125" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B125" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C125" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D125" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E125" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F125" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G125" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H125" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="I125" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J125" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K125" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L125" s="0">
+        <x:v>4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:12">
+      <x:c r="A126" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B126" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C126" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D126" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E126" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F126" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G126" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H126" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="I126" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J126" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K126" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L126" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:12">
+      <x:c r="A127" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B127" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C127" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D127" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E127" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F127" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G127" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H127" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="I127" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J127" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K127" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L127" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:12">
+      <x:c r="A128" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B128" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C128" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D128" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E128" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F128" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G128" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H128" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="I128" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J128" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K128" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L128" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:12">
+      <x:c r="A129" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B129" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C129" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D129" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E129" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F129" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G129" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H129" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="I129" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J129" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K129" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L129" s="0">
+        <x:v>43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:12">
+      <x:c r="A130" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B130" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C130" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D130" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E130" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F130" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G130" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H130" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="I130" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J130" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K130" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L130" s="0">
+        <x:v>3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:12">
+      <x:c r="A131" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B131" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C131" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D131" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E131" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F131" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G131" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H131" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I131" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J131" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K131" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L131" s="0">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:12">
+      <x:c r="A132" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B132" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C132" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D132" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E132" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F132" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G132" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H132" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I132" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J132" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K132" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L132" s="0">
+        <x:v>17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:12">
+      <x:c r="A133" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B133" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C133" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D133" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E133" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F133" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G133" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H133" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I133" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J133" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K133" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L133" s="0">
+        <x:v>19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:12">
+      <x:c r="A134" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B134" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C134" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D134" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E134" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F134" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G134" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H134" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I134" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J134" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K134" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L134" s="0">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:12">
+      <x:c r="A135" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B135" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C135" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D135" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E135" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F135" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G135" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H135" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I135" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J135" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K135" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L135" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:12">
+      <x:c r="A136" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B136" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C136" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D136" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E136" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="F136" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G136" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H136" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I136" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J136" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K136" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L136" s="0">
+        <x:v>35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:12">
+      <x:c r="A137" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B137" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C137" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D137" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E137" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F137" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G137" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I137" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J137" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K137" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L137" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:12">
+      <x:c r="A138" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B138" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C138" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D138" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E138" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F138" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G138" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H138" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I138" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J138" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K138" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L138" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:12">
+      <x:c r="A139" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B139" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C139" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D139" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E139" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F139" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G139" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="H139" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I139" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J139" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K139" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L139" s="0">
+        <x:v>16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:12">
+      <x:c r="A140" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B140" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C140" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D140" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E140" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F140" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G140" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H140" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I140" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J140" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K140" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L140" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:12">
+      <x:c r="A141" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B141" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C141" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D141" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E141" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F141" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G141" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H141" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I141" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J141" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K141" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L141" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:12">
+      <x:c r="A142" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B142" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C142" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D142" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E142" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F142" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G142" s="0" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H142" s="0" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I142" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J142" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K142" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L142" s="0">
+        <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:12">
+      <x:c r="A143" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B143" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C143" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D143" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E143" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F143" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G143" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H143" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I143" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J143" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K143" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L143" s="0">
+        <x:v>7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:12">
+      <x:c r="A144" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B144" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C144" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D144" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E144" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F144" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G144" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H144" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I144" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J144" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K144" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L144" s="0">
+        <x:v>6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:12">
+      <x:c r="A145" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B145" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C145" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D145" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E145" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F145" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G145" s="0" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H145" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I145" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J145" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K145" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L145" s="0">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:12">
+      <x:c r="A146" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B146" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C146" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D146" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E146" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F146" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G146" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H146" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I146" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J146" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K146" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L146" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="147" spans="1:12">
+      <x:c r="A147" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B147" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C147" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D147" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E147" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F147" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G147" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H147" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I147" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J147" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K147" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L147" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="148" spans="1:12">
+      <x:c r="A148" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B148" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C148" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D148" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E148" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F148" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G148" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H148" s="0" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="I148" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J148" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K148" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L148" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="149" spans="1:12">
+      <x:c r="A149" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B149" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C149" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D149" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E149" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F149" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G149" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I149" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J149" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K149" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L149" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:12">
+      <x:c r="A150" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B150" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C150" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D150" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E150" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F150" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G150" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H150" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I150" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J150" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K150" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L150" s="0">
+        <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="151" spans="1:12">
+      <x:c r="A151" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B151" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C151" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D151" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E151" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F151" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G151" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H151" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I151" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J151" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K151" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L151" s="0">
+        <x:v>12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="152" spans="1:12">
+      <x:c r="A152" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B152" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C152" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D152" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E152" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F152" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G152" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H152" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="I152" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J152" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K152" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L152" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="153" spans="1:12">
+      <x:c r="A153" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B153" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C153" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D153" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E153" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F153" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G153" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H153" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="I153" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J153" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K153" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L153" s="0">
+        <x:v>2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="154" spans="1:12">
+      <x:c r="A154" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B154" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C154" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D154" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E154" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F154" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G154" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H154" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="I154" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J154" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K154" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L154" s="0">
+        <x:v>1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="155" spans="1:12">
+      <x:c r="A155" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B155" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C155" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D155" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E155" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F155" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G155" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H155" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="I155" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J155" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K155" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L155" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="156" spans="1:12">
+      <x:c r="A156" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B156" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C156" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D156" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E156" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F156" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G156" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H156" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="I156" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J156" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K156" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L156" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="157" spans="1:12">
+      <x:c r="A157" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B157" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C157" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D157" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E157" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F157" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G157" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H157" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="I157" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J157" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K157" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L157" s="0">
+        <x:v>5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="158" spans="1:12">
+      <x:c r="A158" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B158" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C158" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D158" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E158" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F158" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G158" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H158" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I158" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J158" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K158" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L158" s="0">
+        <x:v>23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:12">
+      <x:c r="A159" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B159" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C159" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D159" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E159" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F159" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G159" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H159" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I159" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J159" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K159" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L159" s="0">
+        <x:v>25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160" spans="1:12">
+      <x:c r="A160" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B160" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C160" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D160" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E160" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F160" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G160" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H160" s="0" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="I160" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J160" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K160" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L160" s="0">
+        <x:v>21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161" spans="1:12">
+      <x:c r="A161" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B161" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C161" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D161" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E161" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F161" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G161" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H161" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I161" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J161" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K161" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L161" s="0">
+        <x:v>37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:12">
+      <x:c r="A162" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B162" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C162" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D162" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E162" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F162" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G162" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H162" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I162" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="J162" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="K162" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L162" s="0">
+        <x:v>47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="163" spans="1:12">
+      <x:c r="A163" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B163" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C163" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D163" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E163" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F163" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="G163" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H163" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="I163" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J163" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="K163" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="L163" s="0">
+        <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -5378,1647 +7456,2410 @@
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="CVA12C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="2">
+      <x:sharedItems count="3">
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
-    <x:cacheField name="Year reported">
-      <x:sharedItems count="2">
+    <x:cacheField name="Year Reported">
+      <x:sharedItems count="3">
         <x:s v="2022"/>
         <x:s v="2023"/>
+        <x:s v="2024"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02480V03003">
       <x:sharedItems count="2">
         <x:s v="02"/>
         <x:s v="03"/>
       </x:sharedItems>
     </x:cacheField>
-    <x:cacheField name="Crime Categories">
+    <x:cacheField name="ICCS Offence Group">
       <x:sharedItems count="2">
-        <x:s v="Sexual offences"/>
-        <x:s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+        <x:s v="Sexual offences (02)"/>
+        <x:s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04025V04785">
       <x:sharedItems count="9">
         <x:s v="100"/>
         <x:s v="200"/>
         <x:s v="300"/>
         <x:s v="400"/>
         <x:s v="500"/>
         <x:s v="600"/>
         <x:s v="700"/>
         <x:s v="801"/>
         <x:s v="994"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Nature of relationship with suspected offender">
       <x:sharedItems count="9">
         <x:s v="Current intimate partner/spouse"/>
         <x:s v="Former intimate partner/spouse"/>
         <x:s v="Blood relative"/>
         <x:s v="Other household member"/>
         <x:s v="Friend/aquaintance"/>
         <x:s v="Colleague or work relationship"/>
         <x:s v="Authority or care relationship"/>
         <x:s v="Other suspected offender known to victim"/>
         <x:s v="Suspected offender not known to victim"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02199V02655">
       <x:sharedItems count="3">
         <x:s v="-"/>
         <x:s v="1"/>
         <x:s v="2"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Sex of Victim">
       <x:sharedItems count="3">
         <x:s v="Both sexes"/>
         <x:s v="Male"/>
         <x:s v="Female"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="%"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="45" count="30">
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="0" maxValue="47" count="35">
         <x:n v="3"/>
         <x:n v="0"/>
         <x:n v="4"/>
         <x:n v="5"/>
         <x:n v="14"/>
         <x:n v="13"/>
         <x:n v="21"/>
         <x:n v="23"/>
         <x:n v="20"/>
         <x:n v="2"/>
         <x:n v="1"/>
         <x:n v="18"/>
         <x:n v="29"/>
         <x:n v="30"/>
         <x:n v="9"/>
         <x:n v="6"/>
         <x:n v="8"/>
         <x:n v="7"/>
         <x:n v="10"/>
         <x:n v="15"/>
         <x:n v="25"/>
         <x:n v="19"/>
         <x:n v="33"/>
         <x:n v="43"/>
         <x:n v="16"/>
         <x:n v="22"/>
+        <x:n v="24"/>
+        <x:n v="26"/>
         <x:n v="11"/>
-        <x:n v="26"/>
         <x:n v="35"/>
         <x:n v="45"/>
+        <x:n v="17"/>
+        <x:n v="12"/>
+        <x:n v="37"/>
+        <x:n v="47"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="5"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="14"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="13"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="14"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="21"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="23"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="20"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="5"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="18"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="21"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="21"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="20"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="29"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="23"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="30"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="9"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="20"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="6"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="13"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="8"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="7"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="10"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="14"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="15"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="13"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="23"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="25"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="19"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="33"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="43"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="18"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
-    <n v="3"/>
+    <n v="2"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
-    <n v="3"/>
+    <n v="2"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
-    <n v="5"/>
+    <n v="4"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
-    <n v="6"/>
+    <n v="5"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
-    <n v="13"/>
+    <n v="21"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
-    <n v="14"/>
+    <n v="29"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
-    <n v="13"/>
+    <n v="19"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
-    <n v="5"/>
+    <n v="4"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
-    <n v="6"/>
+    <n v="5"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
-    <n v="16"/>
+    <n v="15"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
-    <n v="8"/>
+    <n v="9"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
-    <n v="18"/>
+    <n v="16"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
-    <n v="4"/>
+    <n v="3"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
-    <n v="5"/>
+    <n v="4"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
-    <n v="29"/>
+    <n v="25"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
-    <n v="18"/>
+    <n v="21"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
-    <n v="22"/>
+    <n v="19"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
-    <n v="18"/>
+    <n v="22"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
-    <n v="30"/>
+    <n v="24"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
-    <n v="25"/>
+    <n v="16"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="02"/>
-    <s v="Sexual offences"/>
+    <s v="Sexual offences (02)"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
-    <n v="30"/>
+    <n v="26"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="8"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="100"/>
     <s v="Current intimate partner/spouse"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="19"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="6"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="200"/>
     <s v="Former intimate partner/spouse"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="13"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="7"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="5"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="300"/>
     <s v="Blood relative"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="10"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="400"/>
     <s v="Other household member"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="13"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
-    <n v="13"/>
+    <n v="14"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="500"/>
     <s v="Friend/aquaintance"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="11"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="600"/>
     <s v="Colleague or work relationship"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
-    <n v="5"/>
+    <n v="4"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="700"/>
     <s v="Authority or care relationship"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="5"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
-    <n v="23"/>
+    <n v="21"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="26"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="801"/>
     <s v="Other suspected offender known to victim"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
     <n v="20"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="%"/>
     <n v="35"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="%"/>
     <n v="45"/>
   </r>
   <r>
     <s v="CVA12C01"/>
     <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="03"/>
-    <s v="Attempts/threats to murder, assaults, harassments and related offences"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="994"/>
     <s v="Suspected offender not known to victim"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="%"/>
-    <n v="20"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="9"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="4"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="43"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="801"/>
+    <s v="Other suspected offender known to victim"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="801"/>
+    <s v="Other suspected offender known to victim"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="801"/>
+    <s v="Other suspected offender known to victim"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="19"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="994"/>
+    <s v="Suspected offender not known to victim"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="30"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="994"/>
+    <s v="Suspected offender not known to victim"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="02"/>
+    <s v="Sexual offences (02)"/>
+    <s v="994"/>
+    <s v="Suspected offender not known to victim"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="100"/>
+    <s v="Current intimate partner/spouse"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="16"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="200"/>
+    <s v="Former intimate partner/spouse"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="300"/>
+    <s v="Blood relative"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="400"/>
+    <s v="Other household member"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="500"/>
+    <s v="Friend/aquaintance"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="2"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="600"/>
+    <s v="Colleague or work relationship"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="1"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="700"/>
+    <s v="Authority or care relationship"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="801"/>
+    <s v="Other suspected offender known to victim"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="23"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="801"/>
+    <s v="Other suspected offender known to victim"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="25"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="801"/>
+    <s v="Other suspected offender known to victim"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="21"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="994"/>
+    <s v="Suspected offender not known to victim"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="%"/>
+    <n v="37"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="994"/>
+    <s v="Suspected offender not known to victim"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="%"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="CVA12C01"/>
+    <s v="Percentage of victims of Recorded Crime by the relationship between victim and suspected offender"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="03"/>
+    <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
+    <s v="994"/>
+    <s v="Suspected offender not known to victim"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="%"/>
+    <n v="22"/>
   </r>
 </pivotCacheRecords>
 </file>