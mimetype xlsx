--- v2 (2026-03-01)
+++ v3 (2026-04-16)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73933fda533a4370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b2bc336e2e8f4cba9ebde9376f201732.psmdcp" Id="R9ac17cbcaff3430e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reabfb73ef7e84b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f783be8d40344729dee552fa2c7105a.psmdcp" Id="R67da96a678fd49ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>