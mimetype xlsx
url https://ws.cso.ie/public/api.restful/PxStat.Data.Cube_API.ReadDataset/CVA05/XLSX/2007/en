--- v3 (2026-04-16)
+++ v4 (2026-06-15)
@@ -1,123 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reabfb73ef7e84b97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f783be8d40344729dee552fa2c7105a.psmdcp" Id="R67da96a678fd49ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc544153ff5b4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f029ebbbe1914a47a91bb84c98f140bb.psmdcp" Id="R55260395c20346f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CVA05</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
-    <x:t>Victims of Recorded Crime (Rape &amp; Sexual Assault)</x:t>
+    <x:t>Victims of Recorded Crime Incidents (Sexual offences)</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>18/06/2025 11:00:00</x:t>
+    <x:t>14/05/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
-        <x:b/>
+        <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t>The ’Under Reservation’ designation has been removed from Recorded Crime Statistics.</x:t>
+      <x:t>Sexual offences (02)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t xml:space="preserve"> &lt;br&gt;For further information please see our Lifting of Under Reservation categorisation for Recorded Crime Statistics FAQ page (https://www.cso.ie/en/methods/crime/liftingofunderreservationcategorisationforrecordedcrimestatisticsfaq/)on our website.</x:t>
+      <x:t xml:space="preserve"> includes </x:t>
     </x:r>
+    <x:r>
+      <x:rPr>
+        <x:i/>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Rape &amp; Sexual Assault (021)</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> only.</x:t>
+    </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CVA05/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>RCVO</x:t>
   </x:si>
   <x:si>
     <x:t>Recorded Crime Victims and Suspected Offenders</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Jim Dalton</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -187,50 +208,53 @@
   <x:si>
     <x:t>Statistic Label</x:t>
   </x:si>
   <x:si>
     <x:t>TLIST(A1)</x:t>
   </x:si>
   <x:si>
     <x:t>Year</x:t>
   </x:si>
   <x:si>
     <x:t>C03623V04363</x:t>
   </x:si>
   <x:si>
     <x:t>Time between Date Occurred and Date Reported</x:t>
   </x:si>
   <x:si>
     <x:t>UNIT</x:t>
   </x:si>
   <x:si>
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>CVA05C01</x:t>
   </x:si>
   <x:si>
+    <x:t>Victims of Recorded Crime (Sexual offences)</x:t>
+  </x:si>
+  <x:si>
     <x:t>2016</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>All time periods</x:t>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
     <x:t>Less than 1 year</x:t>
   </x:si>
   <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
     <x:t>1 year or more but less than 3 years</x:t>
   </x:si>
   <x:si>
     <x:t>30</x:t>
@@ -245,50 +269,53 @@
     <x:t>10 years or more</x:t>
   </x:si>
   <x:si>
     <x:t>2017</x:t>
   </x:si>
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2025</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -440,119 +467,121 @@
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
   <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
   <pivotFields count="8">
     <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="1">
         <item x="0"/>
       </items>
     </pivotField>
     <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="9">
+      <items count="10">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
+        <item x="9"/>
       </items>
     </pivotField>
     <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
-      <items count="9">
+      <items count="10">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
         <item x="5"/>
         <item x="6"/>
         <item x="7"/>
         <item x="8"/>
+        <item x="9"/>
       </items>
     </pivotField>
     <pivotField name="C03623V04363" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField name="Time between Date Occurred and Date Reported" axis="axisRow" showAll="0" defaultSubtotal="0">
       <items count="5">
         <item x="0"/>
         <item x="1"/>
         <item x="2"/>
         <item x="3"/>
         <item x="4"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
   </pivotFields>
   <rowFields count="6">
     <field x="0"/>
     <field x="1"/>
     <field x="2"/>
     <field x="3"/>
     <field x="4"/>
     <field x="5"/>
   </rowFields>
   <dataFields count="1">
     <dataField name="VALUE" fld="7"/>
   </dataFields>
   <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H46" totalsRowShown="0">
-  <x:autoFilter ref="A1:H46"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H51" totalsRowShown="0">
+  <x:autoFilter ref="A1:H51"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C03623V04363"/>
     <x:tableColumn id="6" name="Time between Date Occurred and Date Reported"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1053,1260 +1082,1390 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:H46"/>
+  <x:dimension ref="A1:H51"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="45.710625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="39.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="46.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H1" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:8">
       <x:c r="A2" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B2" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C2" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D2" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E2" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F2" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G2" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H2" s="0">
-        <x:v>2220</x:v>
+        <x:v>2219</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:8">
       <x:c r="A3" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C3" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D3" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E3" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F3" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G3" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H3" s="0">
-        <x:v>1354</x:v>
+        <x:v>1353</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B4" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C4" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D4" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E4" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F4" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G4" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H4" s="0">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="A5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C5" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D5" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E5" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F5" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H5" s="0">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="A6" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B6" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C6" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D6" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E6" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F6" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G6" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H6" s="0">
         <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="A7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C7" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D7" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E7" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F7" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H7" s="0">
-        <x:v>2529</x:v>
+        <x:v>2531</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B8" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C8" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D8" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F8" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H8" s="0">
-        <x:v>1565</x:v>
+        <x:v>1566</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C9" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D9" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E9" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F9" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H9" s="0">
-        <x:v>194</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D10" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E10" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F10" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G10" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="0">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C11" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D11" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E11" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="D11" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H11" s="0">
-        <x:v>581</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E12" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G12" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H12" s="0">
         <x:v>2806</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C13" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D13" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E13" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F13" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H13" s="0">
         <x:v>1751</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="A14" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D14" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E14" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F14" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G14" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H14" s="0">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="A15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C15" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D15" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E15" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F15" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H15" s="0">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="A16" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B16" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C16" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D16" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E16" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F16" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G16" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H16" s="0">
         <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="A17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C17" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D17" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E17" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F17" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H17" s="0">
-        <x:v>2851</x:v>
+        <x:v>2855</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="A18" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B18" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C18" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D18" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E18" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F18" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G18" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H18" s="0">
-        <x:v>1741</x:v>
+        <x:v>1743</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C19" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D19" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E19" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F19" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H19" s="0">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D20" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E20" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F20" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G20" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H20" s="0">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D21" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E21" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F21" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H21" s="0">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B22" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D22" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E22" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F22" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G22" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H22" s="0">
-        <x:v>2623</x:v>
+        <x:v>2625</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:8">
       <x:c r="A23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C23" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D23" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E23" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F23" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H23" s="0">
-        <x:v>1424</x:v>
+        <x:v>1423</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B24" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C24" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D24" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E24" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F24" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G24" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H24" s="0">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C25" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D25" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E25" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F25" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H25" s="0">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B26" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C26" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D26" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E26" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F26" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G26" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H26" s="0">
-        <x:v>763</x:v>
+        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C27" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D27" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E27" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F27" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H27" s="0">
-        <x:v>2991</x:v>
+        <x:v>2992</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B28" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C28" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D28" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E28" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F28" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G28" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H28" s="0">
         <x:v>1674</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:8">
       <x:c r="A29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C29" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D29" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E29" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F29" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H29" s="0">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:8">
       <x:c r="A30" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B30" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C30" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D30" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E30" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F30" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G30" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H30" s="0">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:8">
       <x:c r="A31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C31" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D31" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E31" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F31" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H31" s="0">
-        <x:v>773</x:v>
+        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:8">
       <x:c r="A32" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B32" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C32" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D32" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E32" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F32" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G32" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H32" s="0">
-        <x:v>3181</x:v>
+        <x:v>3198</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:8">
       <x:c r="A33" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C33" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D33" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E33" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H33" s="0">
         <x:v>2040</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:8">
       <x:c r="A34" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B34" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C34" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D34" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E34" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F34" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G34" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H34" s="0">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:8">
       <x:c r="A35" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C35" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D35" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E35" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F35" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H35" s="0">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:8">
       <x:c r="A36" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B36" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C36" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D36" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E36" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F36" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G36" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H36" s="0">
-        <x:v>664</x:v>
+        <x:v>675</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:8">
       <x:c r="A37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C37" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D37" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E37" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H37" s="0">
-        <x:v>2953</x:v>
+        <x:v>2971</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:8">
       <x:c r="A38" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B38" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C38" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D38" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E38" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F38" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G38" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H38" s="0">
-        <x:v>1920</x:v>
+        <x:v>1922</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:8">
       <x:c r="A39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C39" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D39" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E39" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H39" s="0">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:8">
       <x:c r="A40" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B40" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C40" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D40" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E40" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F40" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G40" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H40" s="0">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:8">
       <x:c r="A41" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C41" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D41" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E41" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F41" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H41" s="0">
-        <x:v>646</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:8">
       <x:c r="A42" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B42" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C42" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D42" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E42" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F42" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G42" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H42" s="0">
-        <x:v>3288</x:v>
+        <x:v>3351</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:8">
       <x:c r="A43" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C43" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D43" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E43" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H43" s="0">
-        <x:v>1925</x:v>
+        <x:v>1929</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:8">
       <x:c r="A44" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B44" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C44" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D44" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E44" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F44" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G44" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H44" s="0">
-        <x:v>177</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:8">
       <x:c r="A45" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C45" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D45" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E45" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F45" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H45" s="0">
-        <x:v>215</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:8">
       <x:c r="A46" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B46" s="0" t="s">
-        <x:v>4</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C46" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D46" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E46" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F46" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G46" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H46" s="0">
+        <x:v>1005</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:8">
+      <x:c r="A47" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B47" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C47" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D47" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E47" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F47" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G47" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H47" s="0">
+        <x:v>2991</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:8">
+      <x:c r="A48" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B48" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C48" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D48" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E48" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F48" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G48" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H48" s="0">
+        <x:v>1912</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:8">
+      <x:c r="A49" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B49" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C49" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D49" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E49" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F49" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="G49" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H49" s="0">
+        <x:v>189</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:8">
+      <x:c r="A50" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B50" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C50" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D50" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E50" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F50" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F46" s="0" t="s">
+      <x:c r="G50" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H50" s="0">
+        <x:v>235</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:8">
+      <x:c r="A51" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B51" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C51" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D51" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E51" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="G46" s="0" t="s">
-[...3 lines deleted...]
-        <x:v>971</x:v>
+      <x:c r="F51" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G51" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H51" s="0">
+        <x:v>655</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
@@ -2348,584 +2507,639 @@
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="CVA05C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
-        <x:s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+        <x:s v="Victims of Recorded Crime (Sexual offences)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
-      <x:sharedItems count="9">
+      <x:sharedItems count="10">
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
-      <x:sharedItems count="9">
+      <x:sharedItems count="10">
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
         <x:s v="2022"/>
         <x:s v="2023"/>
         <x:s v="2024"/>
+        <x:s v="2025"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C03623V04363">
       <x:sharedItems count="5">
         <x:s v="-"/>
         <x:s v="10"/>
         <x:s v="20"/>
         <x:s v="30"/>
         <x:s v="40"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Time between Date Occurred and Date Reported">
       <x:sharedItems count="5">
         <x:s v="All time periods"/>
         <x:s v="Less than 1 year"/>
         <x:s v="1 year or more but less than 3 years"/>
         <x:s v="3 years and more but less than 10 years"/>
         <x:s v="10 years or more"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
-      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="156" maxValue="3288" count="45">
-[...1 lines deleted...]
-        <x:n v="1354"/>
+      <x:sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" containsInteger="1" minValue="156" maxValue="3351" count="48">
+        <x:n v="2219"/>
+        <x:n v="1353"/>
         <x:n v="161"/>
         <x:n v="156"/>
         <x:n v="549"/>
-        <x:n v="2529"/>
-[...1 lines deleted...]
-        <x:n v="194"/>
+        <x:n v="2531"/>
+        <x:n v="1566"/>
+        <x:n v="193"/>
         <x:n v="189"/>
-        <x:n v="581"/>
+        <x:n v="583"/>
         <x:n v="2806"/>
         <x:n v="1751"/>
         <x:n v="172"/>
         <x:n v="180"/>
         <x:n v="703"/>
-        <x:n v="2851"/>
-        <x:n v="1741"/>
+        <x:n v="2855"/>
+        <x:n v="1743"/>
         <x:n v="199"/>
-        <x:n v="220"/>
-[...2 lines deleted...]
-        <x:n v="1424"/>
+        <x:n v="221"/>
+        <x:n v="692"/>
+        <x:n v="2625"/>
+        <x:n v="1423"/>
         <x:n v="195"/>
-        <x:n v="241"/>
-        <x:n v="763"/>
+        <x:n v="242"/>
+        <x:n v="765"/>
+        <x:n v="2992"/>
+        <x:n v="1674"/>
+        <x:n v="240"/>
+        <x:n v="306"/>
+        <x:n v="772"/>
+        <x:n v="3198"/>
+        <x:n v="2040"/>
+        <x:n v="194"/>
+        <x:n v="289"/>
+        <x:n v="675"/>
+        <x:n v="2971"/>
+        <x:n v="1922"/>
+        <x:n v="184"/>
+        <x:n v="210"/>
+        <x:n v="655"/>
+        <x:n v="3351"/>
+        <x:n v="1929"/>
+        <x:n v="186"/>
+        <x:n v="231"/>
+        <x:n v="1005"/>
         <x:n v="2991"/>
-        <x:n v="1674"/>
-[...17 lines deleted...]
-        <x:n v="971"/>
+        <x:n v="1912"/>
+        <x:n v="235"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="CVA05C01"/>
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="-"/>
     <s v="All time periods"/>
     <s v="Number"/>
-    <n v="2220"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="2219"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="10"/>
     <s v="Less than 1 year"/>
     <s v="Number"/>
-    <n v="1354"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="1353"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="20"/>
     <s v="1 year or more but less than 3 years"/>
     <s v="Number"/>
     <n v="161"/>
   </r>
   <r>
     <s v="CVA05C01"/>
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="30"/>
     <s v="3 years and more but less than 10 years"/>
     <s v="Number"/>
     <n v="156"/>
   </r>
   <r>
     <s v="CVA05C01"/>
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2016"/>
     <s v="2016"/>
     <s v="40"/>
     <s v="10 years or more"/>
     <s v="Number"/>
     <n v="549"/>
   </r>
   <r>
     <s v="CVA05C01"/>
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="-"/>
     <s v="All time periods"/>
     <s v="Number"/>
-    <n v="2529"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="2531"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="10"/>
     <s v="Less than 1 year"/>
     <s v="Number"/>
-    <n v="1565"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="1566"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="20"/>
     <s v="1 year or more but less than 3 years"/>
     <s v="Number"/>
-    <n v="194"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="193"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="30"/>
     <s v="3 years and more but less than 10 years"/>
     <s v="Number"/>
     <n v="189"/>
   </r>
   <r>
     <s v="CVA05C01"/>
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2017"/>
     <s v="2017"/>
     <s v="40"/>
     <s v="10 years or more"/>
     <s v="Number"/>
-    <n v="581"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="583"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="All time periods"/>
     <s v="Number"/>
     <n v="2806"/>
   </r>
   <r>
     <s v="CVA05C01"/>
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Less than 1 year"/>
     <s v="Number"/>
     <n v="1751"/>
   </r>
   <r>
     <s v="CVA05C01"/>
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="20"/>
     <s v="1 year or more but less than 3 years"/>
     <s v="Number"/>
     <n v="172"/>
   </r>
   <r>
     <s v="CVA05C01"/>
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="30"/>
     <s v="3 years and more but less than 10 years"/>
     <s v="Number"/>
     <n v="180"/>
   </r>
   <r>
     <s v="CVA05C01"/>
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="40"/>
     <s v="10 years or more"/>
     <s v="Number"/>
     <n v="703"/>
   </r>
   <r>
     <s v="CVA05C01"/>
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="All time periods"/>
     <s v="Number"/>
-    <n v="2851"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="2855"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Less than 1 year"/>
     <s v="Number"/>
-    <n v="1741"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="1743"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="20"/>
     <s v="1 year or more but less than 3 years"/>
     <s v="Number"/>
     <n v="199"/>
   </r>
   <r>
     <s v="CVA05C01"/>
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="30"/>
     <s v="3 years and more but less than 10 years"/>
     <s v="Number"/>
-    <n v="220"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="221"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="40"/>
     <s v="10 years or more"/>
     <s v="Number"/>
-    <n v="691"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="692"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="All time periods"/>
     <s v="Number"/>
-    <n v="2623"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="2625"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Less than 1 year"/>
     <s v="Number"/>
-    <n v="1424"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="1423"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="20"/>
     <s v="1 year or more but less than 3 years"/>
     <s v="Number"/>
     <n v="195"/>
   </r>
   <r>
     <s v="CVA05C01"/>
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="30"/>
     <s v="3 years and more but less than 10 years"/>
     <s v="Number"/>
-    <n v="241"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="242"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="40"/>
     <s v="10 years or more"/>
     <s v="Number"/>
-    <n v="763"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="765"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="All time periods"/>
     <s v="Number"/>
-    <n v="2991"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="2992"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Less than 1 year"/>
     <s v="Number"/>
     <n v="1674"/>
   </r>
   <r>
     <s v="CVA05C01"/>
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="20"/>
     <s v="1 year or more but less than 3 years"/>
     <s v="Number"/>
-    <n v="239"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="240"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="30"/>
     <s v="3 years and more but less than 10 years"/>
     <s v="Number"/>
-    <n v="305"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="306"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="40"/>
     <s v="10 years or more"/>
     <s v="Number"/>
-    <n v="773"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="772"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="-"/>
     <s v="All time periods"/>
     <s v="Number"/>
-    <n v="3181"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="3198"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="10"/>
     <s v="Less than 1 year"/>
     <s v="Number"/>
     <n v="2040"/>
   </r>
   <r>
     <s v="CVA05C01"/>
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="20"/>
     <s v="1 year or more but less than 3 years"/>
     <s v="Number"/>
-    <n v="191"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="194"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="30"/>
     <s v="3 years and more but less than 10 years"/>
     <s v="Number"/>
-    <n v="286"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="289"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2022"/>
     <s v="2022"/>
     <s v="40"/>
     <s v="10 years or more"/>
     <s v="Number"/>
-    <n v="664"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="675"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="-"/>
     <s v="All time periods"/>
     <s v="Number"/>
-    <n v="2953"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="2971"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="10"/>
     <s v="Less than 1 year"/>
     <s v="Number"/>
-    <n v="1920"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="1922"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="20"/>
     <s v="1 year or more but less than 3 years"/>
     <s v="Number"/>
-    <n v="181"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="184"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="30"/>
     <s v="3 years and more but less than 10 years"/>
     <s v="Number"/>
-    <n v="206"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="210"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2023"/>
     <s v="2023"/>
     <s v="40"/>
     <s v="10 years or more"/>
     <s v="Number"/>
-    <n v="646"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="655"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="-"/>
     <s v="All time periods"/>
     <s v="Number"/>
-    <n v="3288"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="3351"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="10"/>
     <s v="Less than 1 year"/>
     <s v="Number"/>
-    <n v="1925"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="1929"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="20"/>
     <s v="1 year or more but less than 3 years"/>
     <s v="Number"/>
-    <n v="177"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="186"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="30"/>
     <s v="3 years and more but less than 10 years"/>
     <s v="Number"/>
-    <n v="215"/>
-[...3 lines deleted...]
-    <s v="Victims of Recorded Crime (Rape &amp; Sexual Assault)"/>
+    <n v="231"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
     <s v="2024"/>
     <s v="2024"/>
     <s v="40"/>
     <s v="10 years or more"/>
     <s v="Number"/>
-    <n v="971"/>
+    <n v="1005"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="-"/>
+    <s v="All time periods"/>
+    <s v="Number"/>
+    <n v="2991"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="10"/>
+    <s v="Less than 1 year"/>
+    <s v="Number"/>
+    <n v="1912"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="20"/>
+    <s v="1 year or more but less than 3 years"/>
+    <s v="Number"/>
+    <n v="189"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="30"/>
+    <s v="3 years and more but less than 10 years"/>
+    <s v="Number"/>
+    <n v="235"/>
+  </r>
+  <r>
+    <s v="CVA05C01"/>
+    <s v="Victims of Recorded Crime (Sexual offences)"/>
+    <s v="2025"/>
+    <s v="2025"/>
+    <s v="40"/>
+    <s v="10 years or more"/>
+    <s v="Number"/>
+    <n v="655"/>
   </r>
 </pivotCacheRecords>
 </file>