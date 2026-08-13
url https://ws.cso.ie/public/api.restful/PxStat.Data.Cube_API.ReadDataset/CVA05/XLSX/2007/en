--- v4 (2026-06-15)
+++ v5 (2026-08-13)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc544153ff5b4eb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f029ebbbe1914a47a91bb84c98f140bb.psmdcp" Id="R55260395c20346f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R079670825d8c45ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96d871e2a79845b195a8fab4b8e8c21a.psmdcp" Id="R8feacc8679b649c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>