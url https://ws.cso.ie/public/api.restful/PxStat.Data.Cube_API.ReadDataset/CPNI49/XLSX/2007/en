--- v0 (2025-10-07)
+++ v1 (2026-10-12)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4df67a35c0c47f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/697e9ed9970841298797749b10579def.psmdcp" Id="R2e82cd4a056549f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409de3b849df4202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/144e47d982a740518b98eebaace93cae.psmdcp" Id="Ra4bc47eebd024204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CPNI49</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Usual residents of primary school age and over in full-time education</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/3/2025 11:00:00 AM</x:t>
+    <x:t>03/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>The education and qualification systems in Ireland and Northern Ireland differ considerably, as do the census questions asked in each jurisdiction in 2021 and 2022. In Ireland, respondents were asked to identify the highest level of education they had completed, whereas in Northern Ireland, the census focused on qualifications held. See background notes for more information.(https://www.cso.ie/en/releasesandpublications/ep/p-cpini/irelandandnorthernireland-ajointcensuspublication2021-2022/backgroundnotes/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CPNI49/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>CPNI</x:t>
   </x:si>
   <x:si>
     <x:t>Ireland and Northern Ireland - A Joint Census Publication 2021-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -439,259 +439,138 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...207 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04335V05114" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Ireland and Northern Ireland" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02734V03302" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="10">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+      </items>
+    </pivotField>
+    <pivotField name="Means of Travel" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="10">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J41" totalsRowShown="0">
   <x:autoFilter ref="A1:J41"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C04335V05114"/>
     <x:tableColumn id="6" name="Ireland and Northern Ireland"/>
     <x:tableColumn id="7" name="C02734V03302"/>
     <x:tableColumn id="8" name="Means of Travel"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -962,51 +841,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CPNI49/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1195,51 +1074,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J41"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="75.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="28.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="20.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -2541,51 +2420,51 @@
       <x:c r="G41" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J41" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -2602,51 +2481,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J41" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="CPNI49C01"/>
         <x:s v="CPNI49C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Usual residents of primary school age and over in full-time education"/>
         <x:s v="Percentage of usual residents of primary school age and over in full-time education"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2021/2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Census Year">
       <x:sharedItems count="1">
         <x:s v="2021/2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04335V05114">
@@ -2716,27 +2595,508 @@
         <x:n v="14802"/>
         <x:n v="2080"/>
         <x:n v="0"/>
         <x:n v="401816"/>
         <x:n v="3"/>
         <x:n v="17.5"/>
         <x:n v="47"/>
         <x:n v="0.1"/>
         <x:n v="21.6"/>
         <x:n v="2.1"/>
         <x:n v="0.5"/>
         <x:n v="8.2"/>
         <x:n v="100"/>
         <x:n v="23.6"/>
         <x:n v="49.7"/>
         <x:n v="20.5"/>
         <x:n v="1.5"/>
         <x:n v="3.7"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="CPNI49C01"/>
+    <s v="Usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="02"/>
+    <s v="Bicycle"/>
+    <s v="Number"/>
+    <n v="34395"/>
+  </r>
+  <r>
+    <s v="CPNI49C01"/>
+    <s v="Usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="03"/>
+    <s v="Bus, minibus or coach"/>
+    <s v="Number"/>
+    <n v="202553"/>
+  </r>
+  <r>
+    <s v="CPNI49C01"/>
+    <s v="Usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="18"/>
+    <s v="Car or van"/>
+    <s v="Number"/>
+    <n v="544128"/>
+  </r>
+  <r>
+    <s v="CPNI49C01"/>
+    <s v="Usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="05"/>
+    <s v="Motorcycle or scooter"/>
+    <s v="Number"/>
+    <n v="669"/>
+  </r>
+  <r>
+    <s v="CPNI49C01"/>
+    <s v="Usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="01"/>
+    <s v="On foot"/>
+    <s v="Number"/>
+    <n v="250344"/>
+  </r>
+  <r>
+    <s v="CPNI49C01"/>
+    <s v="Usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="04"/>
+    <s v="Train, DART or LUAS"/>
+    <s v="Number"/>
+    <n v="24175"/>
+  </r>
+  <r>
+    <s v="CPNI49C01"/>
+    <s v="Usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="101"/>
+    <s v="Mainly at home"/>
+    <s v="Number"/>
+    <n v="5882"/>
+  </r>
+  <r>
+    <s v="CPNI49C01"/>
+    <s v="Usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="12"/>
+    <s v="Other, incl. lorry"/>
+    <s v="Number"/>
+    <n v="1053"/>
+  </r>
+  <r>
+    <s v="CPNI49C01"/>
+    <s v="Usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="95373"/>
+  </r>
+  <r>
+    <s v="CPNI49C01"/>
+    <s v="Usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All means of travel"/>
+    <s v="Number"/>
+    <n v="1158572"/>
+  </r>
+  <r>
+    <s v="CPNI49C01"/>
+    <s v="Usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="02"/>
+    <s v="Bicycle"/>
+    <s v="Number"/>
+    <n v="2023"/>
+  </r>
+  <r>
+    <s v="CPNI49C01"/>
+    <s v="Usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="03"/>
+    <s v="Bus, minibus or coach"/>
+    <s v="Number"/>
+    <n v="94874"/>
+  </r>
+  <r>
+    <s v="CPNI49C01"/>
+    <s v="Usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="18"/>
+    <s v="Car or van"/>
+    <s v="Number"/>
+    <n v="199505"/>
+  </r>
+  <r>
+    <s v="CPNI49C01"/>
+    <s v="Usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="05"/>
+    <s v="Motorcycle or scooter"/>
+    <s v="Number"/>
+    <n v="132"/>
+  </r>
+  <r>
+    <s v="CPNI49C01"/>
+    <s v="Usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="01"/>
+    <s v="On foot"/>
+    <s v="Number"/>
+    <n v="82404"/>
+  </r>
+  <r>
+    <s v="CPNI49C01"/>
+    <s v="Usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="04"/>
+    <s v="Train, DART or LUAS"/>
+    <s v="Number"/>
+    <n v="5996"/>
+  </r>
+  <r>
+    <s v="CPNI49C01"/>
+    <s v="Usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="101"/>
+    <s v="Mainly at home"/>
+    <s v="Number"/>
+    <n v="14802"/>
+  </r>
+  <r>
+    <s v="CPNI49C01"/>
+    <s v="Usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="12"/>
+    <s v="Other, incl. lorry"/>
+    <s v="Number"/>
+    <n v="2080"/>
+  </r>
+  <r>
+    <s v="CPNI49C01"/>
+    <s v="Usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI49C01"/>
+    <s v="Usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="-"/>
+    <s v="All means of travel"/>
+    <s v="Number"/>
+    <n v="401816"/>
+  </r>
+  <r>
+    <s v="CPNI49C02"/>
+    <s v="Percentage of usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="02"/>
+    <s v="Bicycle"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="CPNI49C02"/>
+    <s v="Percentage of usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="03"/>
+    <s v="Bus, minibus or coach"/>
+    <s v="%"/>
+    <n v="17.5"/>
+  </r>
+  <r>
+    <s v="CPNI49C02"/>
+    <s v="Percentage of usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="18"/>
+    <s v="Car or van"/>
+    <s v="%"/>
+    <n v="47"/>
+  </r>
+  <r>
+    <s v="CPNI49C02"/>
+    <s v="Percentage of usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="05"/>
+    <s v="Motorcycle or scooter"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="CPNI49C02"/>
+    <s v="Percentage of usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="01"/>
+    <s v="On foot"/>
+    <s v="%"/>
+    <n v="21.6"/>
+  </r>
+  <r>
+    <s v="CPNI49C02"/>
+    <s v="Percentage of usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="04"/>
+    <s v="Train, DART or LUAS"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="CPNI49C02"/>
+    <s v="Percentage of usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="101"/>
+    <s v="Mainly at home"/>
+    <s v="%"/>
+    <n v="0.5"/>
+  </r>
+  <r>
+    <s v="CPNI49C02"/>
+    <s v="Percentage of usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="12"/>
+    <s v="Other, incl. lorry"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="CPNI49C02"/>
+    <s v="Percentage of usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="CPNI49C02"/>
+    <s v="Percentage of usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All means of travel"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI49C02"/>
+    <s v="Percentage of usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="02"/>
+    <s v="Bicycle"/>
+    <s v="%"/>
+    <n v="0.5"/>
+  </r>
+  <r>
+    <s v="CPNI49C02"/>
+    <s v="Percentage of usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="03"/>
+    <s v="Bus, minibus or coach"/>
+    <s v="%"/>
+    <n v="23.6"/>
+  </r>
+  <r>
+    <s v="CPNI49C02"/>
+    <s v="Percentage of usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="18"/>
+    <s v="Car or van"/>
+    <s v="%"/>
+    <n v="49.7"/>
+  </r>
+  <r>
+    <s v="CPNI49C02"/>
+    <s v="Percentage of usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="05"/>
+    <s v="Motorcycle or scooter"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI49C02"/>
+    <s v="Percentage of usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="01"/>
+    <s v="On foot"/>
+    <s v="%"/>
+    <n v="20.5"/>
+  </r>
+  <r>
+    <s v="CPNI49C02"/>
+    <s v="Percentage of usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="04"/>
+    <s v="Train, DART or LUAS"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="CPNI49C02"/>
+    <s v="Percentage of usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="101"/>
+    <s v="Mainly at home"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="CPNI49C02"/>
+    <s v="Percentage of usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="12"/>
+    <s v="Other, incl. lorry"/>
+    <s v="%"/>
+    <n v="0.5"/>
+  </r>
+  <r>
+    <s v="CPNI49C02"/>
+    <s v="Percentage of usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="98"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI49C02"/>
+    <s v="Percentage of usual residents of primary school age and over in full-time education"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="-"/>
+    <s v="All means of travel"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+</pivotCacheRecords>
 </file>