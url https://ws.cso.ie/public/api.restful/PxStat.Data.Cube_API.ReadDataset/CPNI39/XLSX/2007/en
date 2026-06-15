--- v0 (2025-11-05)
+++ v1 (2026-06-15)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f143ae018194d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3070f3ded5ca4a459309d18836e7a90b.psmdcp" Id="R90c31f89dbd84571" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82b0b4feb32d48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d715bc3c39148ffb852a963f2d0abca.psmdcp" Id="R65b1650ed3d8402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CPNI39</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Usual residents aged 16 years and over in employment</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/3/2025 11:00:00 AM</x:t>
+    <x:t>03/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>In Northern Ireland, labour force data applies to economically active people aged 16 years and over. In Ireland, labour force data applies to usual residents aged 16+ at work or seeking employment. See background notes for more information.(https://www.cso.ie/en/releasesandpublications/ep/p-cpini/irelandandnorthernireland-ajointcensuspublication2021-2022/backgroundnotes/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CPNI39/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>CPNI</x:t>
   </x:si>
   <x:si>
     <x:t>Ireland and Northern Ireland - A Joint Census Publication 2021-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -541,403 +541,180 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...351 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02199V02655" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="Sex" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="3">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02852V03430" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="23">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+      </items>
+    </pivotField>
+    <pivotField name="Broad Industrial Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="23">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04335V05114" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Ireland and Northern Ireland" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L277" totalsRowShown="0">
   <x:autoFilter ref="A1:L277"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C02199V02655"/>
     <x:tableColumn id="6" name="Sex"/>
     <x:tableColumn id="7" name="C02852V03430"/>
     <x:tableColumn id="8" name="Broad Industrial Group"/>
     <x:tableColumn id="9" name="C04335V05114"/>
     <x:tableColumn id="10" name="Ireland and Northern Ireland"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1210,51 +987,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CPNI39/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1443,51 +1220,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L277"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="62.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="79.710625" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="28.853482" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -12005,51 +11782,51 @@
       <x:c r="I277" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L277" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -12066,51 +11843,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L277" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="CPNI39C01"/>
         <x:s v="CPNI39C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Usual residents aged 16 years and over in employment"/>
         <x:s v="Percentage of Usual residents aged 16 years and over in employment"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2021/2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Census Year">
       <x:sharedItems count="1">
         <x:s v="2021/2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02199V02655">
@@ -12432,27 +12209,3892 @@
         <x:n v="3.55"/>
         <x:n v="0.55"/>
         <x:n v="1.12"/>
         <x:n v="6.52"/>
         <x:n v="5.14"/>
         <x:n v="3.46"/>
         <x:n v="3.63"/>
         <x:n v="6.06"/>
         <x:n v="7.56"/>
         <x:n v="14.84"/>
         <x:n v="14.19"/>
         <x:n v="19.37"/>
         <x:n v="27.54"/>
         <x:n v="1.6"/>
         <x:n v="1.58"/>
         <x:n v="3.47"/>
         <x:n v="0.14"/>
         <x:n v="5.35"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="81869"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="21366"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="4671"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="1763"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="240801"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="74275"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="13126"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="4185"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12088"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="5840"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="133021"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="71391"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="275223"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="137129"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="86089"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="33077"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="121438"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="38874"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="123554"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="29676"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="104075"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="28699"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="12122"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="8538"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="155861"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="44837"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="86186"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="33728"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="128806"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="65179"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="208019"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="76556"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="266982"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="139794"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="37559"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="14302"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="52285"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="19619"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="T"/>
+    <s v="Activities of households as employers producing activities of households for own use (T)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="1586"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="T"/>
+    <s v="Activities of households as employers producing activities of households for own use (T)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="179"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="1248"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="97"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="145325"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="2291934"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="849104"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="71450"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="18205"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="4058"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="1586"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="164202"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="54894"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="9550"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="3142"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="9546"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="4777"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="121748"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="64250"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="145586"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="72533"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="67433"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="27550"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="58368"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="17549"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="80438"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="21020"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="52556"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="14267"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="6302"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="3984"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="86471"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="23899"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="49360"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="18956"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="64298"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="34417"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="49929"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="18802"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="60680"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="27701"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="20544"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="7860"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="15364"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="6474"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="T"/>
+    <s v="Activities of households as employers producing activities of households for own use (T)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="T"/>
+    <s v="Activities of households as employers producing activities of households for own use (T)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="625"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="88335"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="1226961"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="442024"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="10419"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="3161"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="613"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="177"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="76599"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="19381"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="3576"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="1043"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="2542"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="1063"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="11273"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="7141"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="129637"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="64596"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="18656"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="5527"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="63070"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="21325"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="43116"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="8656"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="51519"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="14432"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="5820"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="4554"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="69390"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="20938"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="36826"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="14772"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="64508"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="30762"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="158090"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="57754"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="206302"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="112093"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="17015"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="6442"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="36921"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="13145"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="T"/>
+    <s v="Activities of households as employers producing activities of households for own use (T)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="1468"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="T"/>
+    <s v="Activities of households as employers producing activities of households for own use (T)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="623"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="39"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="56990"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="Number"/>
+    <n v="1064973"/>
+  </r>
+  <r>
+    <s v="CPNI39C01"/>
+    <s v="Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="Number"/>
+    <n v="407080"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="3.57"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="2.52"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="0.21"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="10.51"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="8.75"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="0.57"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="0.49"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="0.53"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="0.69"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="8.41"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="12.01"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="16.15"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="3.76"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="3.9"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="4.58"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="5.39"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="3.49"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="4.54"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="3.38"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="0.53"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="1.01"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="5.28"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="3.76"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="3.97"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="5.62"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="7.68"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="9.08"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="9.02"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="11.65"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="16.46"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="1.64"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="1.68"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="2.28"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="2.31"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="T"/>
+    <s v="Activities of households as employers producing activities of households for own use (T)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="0.07"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="T"/>
+    <s v="Activities of households as employers producing activities of households for own use (T)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="0.02"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="0.05"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="0.01"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="6.34"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="-"/>
+    <s v="Both sexes"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="5.82"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="4.12"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="0.33"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="0.36"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="13.38"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="12.42"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="0.78"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="0.71"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="0.78"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="1.08"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="9.92"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="14.54"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="11.87"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="16.41"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="6.23"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="4.76"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="3.97"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="6.56"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="4.76"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="4.28"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="3.23"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="0.51"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="7.05"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="5.41"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="4.02"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="4.29"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="5.24"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="7.79"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="4.07"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="4.25"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="4.95"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="6.27"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="1.67"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="1.78"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="1.25"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="1.46"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="T"/>
+    <s v="Activities of households as employers producing activities of households for own use (T)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="0.01"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="T"/>
+    <s v="Activities of households as employers producing activities of households for own use (T)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="0.02"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="0.05"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="0.01"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="1"/>
+    <s v="Male"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="0.98"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="A"/>
+    <s v="Agriculture, forestry and fishing (A)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="0.78"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="0.06"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="B"/>
+    <s v="Mining and quarrying (B)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="0.04"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="7.19"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="C"/>
+    <s v="Manufacturing (C)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="4.76"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="0.34"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="D"/>
+    <s v="Electricity, gas, steam and air conditioning supply (D)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="0.26"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="0.24"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="E"/>
+    <s v="Water supply; sewerage, waste management and remediation activities (E)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="0.26"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="1.06"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="F"/>
+    <s v="Construction (F)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="1.75"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="12.17"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="15.87"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="1.75"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="H"/>
+    <s v="Transportation and storage (H)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="1.36"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="5.92"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="I"/>
+    <s v="Accommodation and food service activities (I)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="5.24"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="4.05"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="2.13"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="4.84"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="3.55"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="0.55"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="L"/>
+    <s v="Real estate activities (L)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="1.12"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="6.52"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="M"/>
+    <s v="Professional, scientific and technical activities (M)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="5.14"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="3.46"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="3.63"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="6.06"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="O"/>
+    <s v="Public administration and defence; compulsory social security (O)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="7.56"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="14.84"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="P"/>
+    <s v="Education (P)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="14.19"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="19.37"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="Q"/>
+    <s v="Human health and social work activities (Q)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="27.54"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="1.6"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="R"/>
+    <s v="Arts, entertainment and recreation (R)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="1.58"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="3.47"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="S"/>
+    <s v="Other service activities (S)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="3.23"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="T"/>
+    <s v="Activities of households as employers producing activities of households for own use (T)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="0.14"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="T"/>
+    <s v="Activities of households as employers producing activities of households for own use (T)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="0.02"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="0.06"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="U"/>
+    <s v="Activities of extraterritorial organisations and bodies (U)"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="0.01"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="5.35"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZXD210"/>
+    <s v="Industry not stated"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI39C02"/>
+    <s v="Percentage of Usual residents aged 16 years and over in employment"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2"/>
+    <s v="Female"/>
+    <s v="ZXD220"/>
+    <s v="Total at work"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+</pivotCacheRecords>
 </file>