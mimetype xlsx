--- v0 (2025-10-22)
+++ v1 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502035d442da49cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3c61fbf70e744708797ff80b56edf97.psmdcp" Id="R6aab094789d34cc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ddbbc4cb21488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd3deba173274a49b03234b39625f58d.psmdcp" Id="R61e44c43673e4143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CPNI15</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Population Usually Resident - Ireland and Northern Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/3/2025 11:00:00 AM</x:t>
+    <x:t>03/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>See background notes for more information.(https://www.cso.ie/en/releasesandpublications/ep/p-cpini/irelandandnorthernireland-ajointcensuspublication2021-2022/backgroundnotes/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CPNI15/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>CPNI</x:t>
   </x:si>
   <x:si>
     <x:t>Ireland and Northern Ireland - A Joint Census Publication 2021-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -538,395 +538,178 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...343 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="12">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04335V05114" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Ireland and Northern Ireland" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02076V03371" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="19">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+      </items>
+    </pivotField>
+    <pivotField name="Age Group" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="19">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02688V03255" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Ethnicity" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="10">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+    <field x="8"/>
+    <field x="9"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="11"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:L457" totalsRowShown="0">
   <x:autoFilter ref="A1:L457"/>
   <x:tableColumns count="12">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C04335V05114"/>
     <x:tableColumn id="6" name="Ireland and Northern Ireland"/>
     <x:tableColumn id="7" name="C02076V03371"/>
     <x:tableColumn id="8" name="Age Group"/>
     <x:tableColumn id="9" name="C02688V03255"/>
     <x:tableColumn id="10" name="Ethnicity"/>
     <x:tableColumn id="11" name="UNIT"/>
     <x:tableColumn id="12" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -1199,51 +982,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CPNI15/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1432,51 +1215,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:L457"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="38.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="28.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="16.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="16.139196" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="31.853482" style="0" customWidth="1"/>
     <x:col min="11" max="11" width="8.282054" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12">
       <x:c r="A1" s="0" t="s">
@@ -18834,51 +18617,51 @@
       <x:c r="I457" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L457" s="0">
         <x:v>0</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -18895,51 +18678,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:L457" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="CPNI15C01"/>
         <x:s v="CPNI15C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Population Usually Resident"/>
         <x:s v="Percentage of Population Usually Resident"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2021/2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Census Year">
       <x:sharedItems count="1">
         <x:s v="2021/2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04335V05114">
@@ -19317,27 +19100,6412 @@
         <x:n v="7.4"/>
         <x:n v="9.8"/>
         <x:n v="8.5"/>
         <x:n v="7.7"/>
         <x:n v="12.3"/>
         <x:n v="9.7"/>
         <x:n v="8.1"/>
         <x:n v="3.8"/>
         <x:n v="2.9"/>
         <x:n v="2.8"/>
         <x:n v="6.1"/>
         <x:n v="2.7"/>
         <x:n v="1.1"/>
         <x:n v="4.5"/>
         <x:n v="0.7"/>
         <x:n v="3.6"/>
         <x:n v="2.4"/>
         <x:n v="0.6"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="241920"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="3718"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="13574"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="4406"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="7988"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="21191"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="284662"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="4176"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="15562"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="6229"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="8821"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="20613"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="313748"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="4086"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="15335"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="8537"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="8634"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="20908"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="280448"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="3352"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="11948"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="10572"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="6330"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="19530"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="249704"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="2639"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="12981"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="6726"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="5770"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="20901"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="233761"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="2331"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="20237"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="5509"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="7768"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="20288"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="259920"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="2358"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="23304"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="5768"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="9431"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="26066"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="311581"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="2125"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="21464"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="6082"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="8377"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="28886"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="345963"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="1851"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="18683"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="5730"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="6343"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="29037"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="321740"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="1459"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="13317"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="6609"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="4130"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="22804"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="299226"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="1416"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="9009"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="5279"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="2792"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="18662"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="277733"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="1089"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="4896"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="2835"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="1822"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="15027"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="249879"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="863"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="2871"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="1147"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="1197"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="12972"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="220567"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="625"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="1613"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="412"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="653"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="10987"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="189338"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="408"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="780"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="192"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="420"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="9415"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="144920"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="256"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="408"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="306"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="6897"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="91040"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="118"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="216"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="59"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="155"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="4309"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="78987"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="79"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="123"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="35"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="114"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="4683"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="4395137"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="32949"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="186321"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="76245"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="81051"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="313176"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="107881"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="303"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="1837"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="1023"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="2776"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="118109"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="260"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="2246"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="1035"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="2825"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="120791"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="307"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="2273"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="922"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="2625"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="108251"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="249"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="2164"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="823"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="1719"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="105646"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="232"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="3423"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="638"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="1447"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="110733"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="170"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="3170"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="933"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="1403"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="119907"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="201"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="3215"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="1183"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="1543"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="121359"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="205"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="3098"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="1356"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="1294"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="116893"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="145"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="2992"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="1066"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="1066"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="117291"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="155"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="2619"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="751"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="853"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="127779"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="99"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="1883"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="551"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="655"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="127122"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="90"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="1204"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="318"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="543"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="111626"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="58"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="875"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="213"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="278"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="92537"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="55"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="590"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="125"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="157"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="82894"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="31"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="357"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="51"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="135"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="66033"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="20"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="219"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="27"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="80"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="43510"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="13"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="186"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="54"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="39212"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="129"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="29"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="Number"/>
+    <n v="1837574"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="Number"/>
+    <n v="2610"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="Number"/>
+    <n v="32480"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="Number"/>
+    <n v="11032"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="Number"/>
+    <n v="19482"/>
+  </r>
+  <r>
+    <s v="CPNI15C01"/>
+    <s v="Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="Number"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="11.3"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="12.7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="12.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="8.2"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="13.9"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="6.2"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="5.3"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="10.9"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="9.6"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="7.6"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="8.3"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="11.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="10.3"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="7.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="7.1"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="8.7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="5.1"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="7.3"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="6.3"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="4.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="2.6"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="4.1"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="0.9"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="0.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="3.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="4.3"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="0.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="3"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="3.3"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="1.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="11.6"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="14.2"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="205"/>
+    <s v="0 - 4 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="10"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="9.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="245"/>
+    <s v="5 - 9 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="11.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="8.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="13.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="265"/>
+    <s v="10 - 14 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="6.7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="7.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="8.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="300"/>
+    <s v="15 - 19 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="5.7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="8.9"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="10.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="7.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="365"/>
+    <s v="20 - 24 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="6"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="9.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="8.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="7.2"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="410"/>
+    <s v="25 - 29 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="6.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="7.7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="9.9"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="440"/>
+    <s v="30 - 34 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="7.9"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="9.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="12.3"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="6.6"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="460"/>
+    <s v="35 - 39 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="5.6"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="9.7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="5.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="475"/>
+    <s v="40 - 44 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="6.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="5.9"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="8.1"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="6.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="4.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="495"/>
+    <s v="45 - 49 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="3.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="5.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="515"/>
+    <s v="50 - 54 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="6.9"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="3.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="3.7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="2.9"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="2.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="530"/>
+    <s v="55 - 59 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="6.1"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="2.2"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="2.7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="1.9"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="1.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="550"/>
+    <s v="60 - 64 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="1.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="565"/>
+    <s v="65 - 69 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="4.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="1.2"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="1.1"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="0.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="580"/>
+    <s v="70 - 74 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="3.6"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="0.8"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="0.2"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="595"/>
+    <s v="75 - 79 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="2.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="0.5"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="0.6"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="0.3"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="610"/>
+    <s v="80 - 84 years"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="2.1"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="0.7"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="0.4"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="0.1"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="630"/>
+    <s v="85 years and over"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="01"/>
+    <s v="White"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="0120"/>
+    <s v="Irish Traveller"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="0312"/>
+    <s v="Asian"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="023"/>
+    <s v="Black"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="04"/>
+    <s v="Other including mixed background"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI15C02"/>
+    <s v="Percentage of Population Usually Resident"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="-"/>
+    <s v="All ages"/>
+    <s v="05"/>
+    <s v="Not stated"/>
+    <s v="%"/>
+    <n v="0"/>
+  </r>
+</pivotCacheRecords>
 </file>