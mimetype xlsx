--- v0 (2025-10-19)
+++ v1 (2026-09-21)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b495b9086074d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a08ef49f380b424c8959e85111c39e0e.psmdcp" Id="Re02f01243ceb42a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf15d1440cc0247b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c255c67c94a449db52c3a5ce720e530.psmdcp" Id="Rc74306f7d32e448a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CPNI10</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Household Composition - Ireland and Northern Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>7/3/2025 11:00:00 AM</x:t>
+    <x:t>03/07/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>See background notes for more information.(https://www.cso.ie/en/releasesandpublications/ep/p-cpini/irelandandnorthernireland-ajointcensuspublication2021-2022/backgroundnotes/)</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CPNI10/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>CPNI</x:t>
   </x:si>
   <x:si>
     <x:t>Ireland and Northern Ireland - A Joint Census Publication 2021-2022</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
@@ -676,571 +676,216 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...519 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Census Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04335V05114" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="44">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+      </items>
+    </pivotField>
+    <pivotField name="County &amp; Local Government District (LGD)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="44">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
+        <item x="33"/>
+        <item x="34"/>
+        <item x="35"/>
+        <item x="36"/>
+        <item x="37"/>
+        <item x="38"/>
+        <item x="39"/>
+        <item x="40"/>
+        <item x="41"/>
+        <item x="42"/>
+        <item x="43"/>
+      </items>
+    </pivotField>
+    <pivotField name="C04351V05131" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField name="Household Composition" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="7">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J617" totalsRowShown="0">
   <x:autoFilter ref="A1:J617"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Census Year"/>
     <x:tableColumn id="5" name="C04335V05114"/>
     <x:tableColumn id="6" name="County &amp; Local Government District (LGD)"/>
     <x:tableColumn id="7" name="C04351V05131"/>
     <x:tableColumn id="8" name="Household Composition"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1511,51 +1156,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CPNI10/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1744,51 +1389,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J617"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="31.139196" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="13.853482" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="37.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="40.853482" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="33.139196" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -21522,51 +21167,51 @@
       <x:c r="G617" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I617" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J617" s="0">
         <x:v>100</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -21583,51 +21228,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J617" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="CPNI10C01"/>
         <x:s v="CPNI10C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Private Households"/>
         <x:s v="Percentage of Private Households"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="1">
         <x:s v="2021/2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Census Year">
       <x:sharedItems count="1">
         <x:s v="2021/2022"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04335V05114">
@@ -22290,27 +21935,7420 @@
         <x:n v="9.2"/>
         <x:n v="19.76"/>
         <x:n v="37.58"/>
         <x:n v="10.56"/>
         <x:n v="13.27"/>
         <x:n v="20.47"/>
         <x:n v="33.4"/>
         <x:n v="11.51"/>
         <x:n v="11.92"/>
         <x:n v="18.6"/>
         <x:n v="13.2"/>
         <x:n v="28.32"/>
         <x:n v="14.5"/>
         <x:n v="13.51"/>
         <x:n v="9.81"/>
         <x:n v="13.32"/>
         <x:n v="33.67"/>
         <x:n v="14.04"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000002"/>
+    <s v="Armagh City, Banbridge and Craigavon"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="9479"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000002"/>
+    <s v="Armagh City, Banbridge and Craigavon"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="13928"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000002"/>
+    <s v="Armagh City, Banbridge and Craigavon"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="11296"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000002"/>
+    <s v="Armagh City, Banbridge and Craigavon"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="27766"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000002"/>
+    <s v="Armagh City, Banbridge and Craigavon"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="11154"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000002"/>
+    <s v="Armagh City, Banbridge and Craigavon"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="11022"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000002"/>
+    <s v="Armagh City, Banbridge and Craigavon"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="84645"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000011"/>
+    <s v="Ards and North Down"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="9777"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000011"/>
+    <s v="Ards and North Down"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="11973"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000011"/>
+    <s v="Ards and North Down"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="11311"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000011"/>
+    <s v="Ards and North Down"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="18920"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000011"/>
+    <s v="Ards and North Down"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="8057"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000011"/>
+    <s v="Ards and North Down"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="10408"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000011"/>
+    <s v="Ards and North Down"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="70446"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000001"/>
+    <s v="Antrim and Newtownabbey"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="6905"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000001"/>
+    <s v="Antrim and Newtownabbey"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="10726"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000001"/>
+    <s v="Antrim and Newtownabbey"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="8805"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000001"/>
+    <s v="Antrim and Newtownabbey"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="17279"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000001"/>
+    <s v="Antrim and Newtownabbey"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="8191"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000001"/>
+    <s v="Antrim and Newtownabbey"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="7550"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000001"/>
+    <s v="Antrim and Newtownabbey"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="59456"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000003"/>
+    <s v="Belfast"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="17197"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000003"/>
+    <s v="Belfast"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="37024"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000003"/>
+    <s v="Belfast"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="18040"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000003"/>
+    <s v="Belfast"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="28713"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000003"/>
+    <s v="Belfast"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="27180"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000003"/>
+    <s v="Belfast"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="21053"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000003"/>
+    <s v="Belfast"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="149207"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="8012"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="12358"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="16014"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="23970"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="8142"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="14895"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="83391"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="5290"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="6630"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="9526"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="16128"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="4350"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="4629"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="46553"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000004"/>
+    <s v="Causeway Coast and Glens"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="7426"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000004"/>
+    <s v="Causeway Coast and Glens"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="9822"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000004"/>
+    <s v="Causeway Coast and Glens"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="7900"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000004"/>
+    <s v="Causeway Coast and Glens"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="16608"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000004"/>
+    <s v="Causeway Coast and Glens"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="7835"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000004"/>
+    <s v="Causeway Coast and Glens"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="7985"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000004"/>
+    <s v="Causeway Coast and Glens"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="57576"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="3080"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="3915"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="5584"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="10706"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="2625"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="2935"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="28845"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="12932"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="16403"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="25257"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="49408"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="11841"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="12130"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="127971"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="2069"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="2999"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="4152"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="7574"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="2412"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="3032"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="22238"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="21550"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="39975"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="42050"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="46738"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="21490"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="53882"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="225685"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="9367"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="9424"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="18053"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="28495"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="6907"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="12882"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="85128"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="7413"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="9023"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="12323"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="21073"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="6591"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="5357"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="61780"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000005"/>
+    <s v="Derry City and Strabane"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="6605"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000005"/>
+    <s v="Derry City and Strabane"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="12410"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000005"/>
+    <s v="Derry City and Strabane"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="6159"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000005"/>
+    <s v="Derry City and Strabane"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="15739"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000005"/>
+    <s v="Derry City and Strabane"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="12094"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000005"/>
+    <s v="Derry City and Strabane"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="7929"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000005"/>
+    <s v="Derry City and Strabane"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="60936"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="6625"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="10474"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="19168"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="42873"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="11479"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="17227"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="107846"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000006"/>
+    <s v="Fermanagh and Omagh"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="5999"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000006"/>
+    <s v="Fermanagh and Omagh"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="8093"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000006"/>
+    <s v="Fermanagh and Omagh"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="5446"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000006"/>
+    <s v="Fermanagh and Omagh"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="14901"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000006"/>
+    <s v="Fermanagh and Omagh"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="5633"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000006"/>
+    <s v="Fermanagh and Omagh"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="5643"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000006"/>
+    <s v="Fermanagh and Omagh"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="45715"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="7257"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="8358"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="13534"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="26147"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="5788"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="6937"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="68021"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="2525"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="4980"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="5378"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="7275"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="2740"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="8003"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="30901"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="5748"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="8431"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="15795"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="33841"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="7929"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="11049"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="82793"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="3644"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="4564"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="7298"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="13678"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="3545"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="4058"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="36787"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="7383"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="8767"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="11888"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="18836"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="5591"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="5852"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="58317"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000007"/>
+    <s v="Lisburn and Castlereagh"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="7036"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000007"/>
+    <s v="Lisburn and Castlereagh"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="10009"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000007"/>
+    <s v="Lisburn and Castlereagh"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="9729"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000007"/>
+    <s v="Lisburn and Castlereagh"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="18985"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000007"/>
+    <s v="Lisburn and Castlereagh"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="6763"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000007"/>
+    <s v="Lisburn and Castlereagh"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="7625"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000007"/>
+    <s v="Lisburn and Castlereagh"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="60147"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="1870"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="2336"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="3031"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="5324"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="1737"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="1931"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="16229"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="4602"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="6595"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="8666"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="17315"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="6068"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="6178"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="49424"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="7956"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="10357"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="14385"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="24086"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="7273"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="12415"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="76472"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="1918"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="2205"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="2834"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="4400"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="1226"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="1047"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="13630"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="2685"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="3895"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="5636"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="12271"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="3378"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="3367"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="31232"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000008"/>
+    <s v="Mid and East Antrim"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="7546"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000008"/>
+    <s v="Mid and East Antrim"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="10356"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000008"/>
+    <s v="Mid and East Antrim"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="8721"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000008"/>
+    <s v="Mid and East Antrim"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="16241"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000008"/>
+    <s v="Mid and East Antrim"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="7385"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000008"/>
+    <s v="Mid and East Antrim"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="8034"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000008"/>
+    <s v="Mid and East Antrim"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="58283"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="5385"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="7246"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="13515"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="31107"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="6995"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="8729"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="72977"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="2575"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="3043"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="4264"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="8533"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="2331"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="2212"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="22958"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="6824"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="7731"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="11084"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="17001"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="4742"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="4732"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="52114"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000009"/>
+    <s v="Mid Ulster"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="5759"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000009"/>
+    <s v="Mid Ulster"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="7906"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000009"/>
+    <s v="Mid Ulster"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="6099"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000009"/>
+    <s v="Mid Ulster"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="19922"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000009"/>
+    <s v="Mid Ulster"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="6932"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000009"/>
+    <s v="Mid Ulster"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="7388"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000009"/>
+    <s v="Mid Ulster"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="54006"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000010"/>
+    <s v="Newry, Mourne and Down"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="7945"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000010"/>
+    <s v="Newry, Mourne and Down"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="10728"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000010"/>
+    <s v="Newry, Mourne and Down"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="7953"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000010"/>
+    <s v="Newry, Mourne and Down"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="22673"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000010"/>
+    <s v="Newry, Mourne and Down"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="9869"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000010"/>
+    <s v="Newry, Mourne and Down"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="9229"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000010"/>
+    <s v="Newry, Mourne and Down"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="68397"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="2817"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="3577"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="5537"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="10627"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="2926"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="3439"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="28923"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="3261"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="3667"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="5449"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="9062"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="2279"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="2303"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="26021"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="7906"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="9474"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="17463"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="36907"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="12028"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="16586"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="100364"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="3211"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="4434"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="5568"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="8190"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="2622"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="2830"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="26855"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="7144"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="8789"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="12015"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="21041"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="6603"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="6640"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="62232"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="5023"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="7124"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="9483"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="15053"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="5341"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="5754"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="47778"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="3251"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="4590"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="6511"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="12120"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="3354"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="4261"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="34087"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="4988"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="6080"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="10710"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="20370"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="5723"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="6340"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="54211"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="6337"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="7882"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="12158"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="19838"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="6339"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="6835"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="59389"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="91674"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="142975"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="101459"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="217747"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="111093"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="103866"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="768814"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="Number"/>
+    <n v="180648"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="Number"/>
+    <n v="245326"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="Number"/>
+    <n v="354329"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="Number"/>
+    <n v="619987"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="Number"/>
+    <n v="182395"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="Number"/>
+    <n v="258467"/>
+  </r>
+  <r>
+    <s v="CPNI10C01"/>
+    <s v="Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="Number"/>
+    <n v="1841152"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000002"/>
+    <s v="Armagh City, Banbridge and Craigavon"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="11.2"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000002"/>
+    <s v="Armagh City, Banbridge and Craigavon"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="16.45"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000002"/>
+    <s v="Armagh City, Banbridge and Craigavon"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="13.35"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000002"/>
+    <s v="Armagh City, Banbridge and Craigavon"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="32.8"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000002"/>
+    <s v="Armagh City, Banbridge and Craigavon"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="13.18"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000002"/>
+    <s v="Armagh City, Banbridge and Craigavon"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="13.02"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000002"/>
+    <s v="Armagh City, Banbridge and Craigavon"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000011"/>
+    <s v="Ards and North Down"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="13.88"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000011"/>
+    <s v="Ards and North Down"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="17"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000011"/>
+    <s v="Ards and North Down"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="16.06"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000011"/>
+    <s v="Ards and North Down"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="26.86"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000011"/>
+    <s v="Ards and North Down"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="11.44"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000011"/>
+    <s v="Ards and North Down"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="14.77"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000011"/>
+    <s v="Ards and North Down"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000001"/>
+    <s v="Antrim and Newtownabbey"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="11.61"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000001"/>
+    <s v="Antrim and Newtownabbey"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="18.04"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000001"/>
+    <s v="Antrim and Newtownabbey"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="14.81"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000001"/>
+    <s v="Antrim and Newtownabbey"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="29.06"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000001"/>
+    <s v="Antrim and Newtownabbey"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="13.78"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000001"/>
+    <s v="Antrim and Newtownabbey"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="12.7"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000001"/>
+    <s v="Antrim and Newtownabbey"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000003"/>
+    <s v="Belfast"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="11.53"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000003"/>
+    <s v="Belfast"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="24.81"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000003"/>
+    <s v="Belfast"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="12.09"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000003"/>
+    <s v="Belfast"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="19.24"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000003"/>
+    <s v="Belfast"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="18.22"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000003"/>
+    <s v="Belfast"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="14.11"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000003"/>
+    <s v="Belfast"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="9.61"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="14.82"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="19.2"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="28.74"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="9.76"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="17.86"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1434-13a3-e055-000000000001"/>
+    <s v="Cork City Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="11.36"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="14.24"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="20.46"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="34.64"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="9.34"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="9.94"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a2-13a3-e055-000000000001"/>
+    <s v="Clare County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000004"/>
+    <s v="Causeway Coast and Glens"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="12.9"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000004"/>
+    <s v="Causeway Coast and Glens"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="17.06"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000004"/>
+    <s v="Causeway Coast and Glens"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="13.72"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000004"/>
+    <s v="Causeway Coast and Glens"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="28.85"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000004"/>
+    <s v="Causeway Coast and Glens"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="13.61"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000004"/>
+    <s v="Causeway Coast and Glens"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="13.87"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000004"/>
+    <s v="Causeway Coast and Glens"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="10.68"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="13.57"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="19.36"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="37.12"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="10.18"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149d-13a3-e055-000000000001"/>
+    <s v="Cavan County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="10.11"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="12.82"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="19.74"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="38.61"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="9.25"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="9.48"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a3-13a3-e055-000000000001"/>
+    <s v="Cork County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="9.3"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="13.49"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="18.67"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="34.06"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="10.85"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="13.63"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1492-13a3-e055-000000000001"/>
+    <s v="Carlow County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="9.55"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="17.71"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="18.63"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="20.71"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="9.52"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="23.87"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1433-13a3-e055-000000000001"/>
+    <s v="Dublin City Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="11"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="11.07"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="21.21"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="33.47"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="8.11"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="15.13"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149f-13a3-e055-000000000001"/>
+    <s v="Dún Laoghaire Rathdown County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="12"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="14.61"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="19.95"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="34.11"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="10.67"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="8.67"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a4-13a3-e055-000000000001"/>
+    <s v="Donegal County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000005"/>
+    <s v="Derry City and Strabane"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="10.84"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000005"/>
+    <s v="Derry City and Strabane"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="20.37"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000005"/>
+    <s v="Derry City and Strabane"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="10.11"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000005"/>
+    <s v="Derry City and Strabane"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="25.83"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000005"/>
+    <s v="Derry City and Strabane"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="19.85"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000005"/>
+    <s v="Derry City and Strabane"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="13.01"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000005"/>
+    <s v="Derry City and Strabane"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="6.14"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="9.71"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="17.77"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="39.75"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="10.64"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="15.97"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a0-13a3-e055-000000000001"/>
+    <s v="Fingal County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000006"/>
+    <s v="Fermanagh and Omagh"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="13.12"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000006"/>
+    <s v="Fermanagh and Omagh"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="17.7"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000006"/>
+    <s v="Fermanagh and Omagh"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="11.91"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000006"/>
+    <s v="Fermanagh and Omagh"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="32.6"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000006"/>
+    <s v="Fermanagh and Omagh"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="12.32"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000006"/>
+    <s v="Fermanagh and Omagh"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="12.34"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000006"/>
+    <s v="Fermanagh and Omagh"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="10.67"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="12.29"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="19.9"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="38.44"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="8.51"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="10.2"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a5-13a3-e055-000000000001"/>
+    <s v="Galway County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="8.17"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="16.12"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="17.4"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="23.54"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="8.87"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="25.9"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1435-13a3-e055-000000000001"/>
+    <s v="Galway City Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="6.94"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="10.18"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="19.08"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="40.87"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="9.58"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="13.35"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a7-13a3-e055-000000000001"/>
+    <s v="Kildare County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="9.91"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="12.41"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="19.84"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="37.18"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="9.64"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="11.03"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a8-13a3-e055-000000000001"/>
+    <s v="Kilkenny County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="12.66"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="15.03"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="20.39"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="32.3"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="9.59"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="10.03"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a6-13a3-e055-000000000001"/>
+    <s v="Kerry County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000007"/>
+    <s v="Lisburn and Castlereagh"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000007"/>
+    <s v="Lisburn and Castlereagh"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="16.64"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000007"/>
+    <s v="Lisburn and Castlereagh"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="16.18"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000007"/>
+    <s v="Lisburn and Castlereagh"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="31.56"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000007"/>
+    <s v="Lisburn and Castlereagh"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="11.24"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000007"/>
+    <s v="Lisburn and Castlereagh"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="12.68"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000007"/>
+    <s v="Lisburn and Castlereagh"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="11.52"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="14.39"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="18.68"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="32.81"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="10.7"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="11.9"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1490-13a3-e055-000000000001"/>
+    <s v="Longford County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="9.31"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="13.34"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="17.53"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="35.03"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="12.28"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1491-13a3-e055-000000000001"/>
+    <s v="Louth County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="10.4"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="13.54"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="18.81"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="31.5"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="9.51"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="16.23"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148f-13a3-e055-000000000001"/>
+    <s v="Limerick City &amp; County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="14.07"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="16.18"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="20.79"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="32.28"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="8.99"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="7.68"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148e-13a3-e055-000000000001"/>
+    <s v="Leitrim County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="8.6"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="12.47"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="18.05"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="39.29"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="10.82"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="10.78"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-148d-13a3-e055-000000000001"/>
+    <s v="Laois County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000008"/>
+    <s v="Mid and East Antrim"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="12.95"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000008"/>
+    <s v="Mid and East Antrim"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="17.77"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000008"/>
+    <s v="Mid and East Antrim"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="14.96"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000008"/>
+    <s v="Mid and East Antrim"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="27.87"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000008"/>
+    <s v="Mid and East Antrim"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="12.67"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000008"/>
+    <s v="Mid and East Antrim"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="13.78"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000008"/>
+    <s v="Mid and East Antrim"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="7.38"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="9.93"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="18.52"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="42.63"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="9.59"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="11.96"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1494-13a3-e055-000000000001"/>
+    <s v="Meath County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="11.22"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="13.25"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="18.57"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="37.17"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="10.15"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="9.63"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1495-13a3-e055-000000000001"/>
+    <s v="Monaghan County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="13.09"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="14.83"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="21.27"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="32.62"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="9.1"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="9.08"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1493-13a3-e055-000000000001"/>
+    <s v="Mayo  County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000009"/>
+    <s v="Mid Ulster"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="10.66"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000009"/>
+    <s v="Mid Ulster"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="14.64"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000009"/>
+    <s v="Mid Ulster"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="11.29"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000009"/>
+    <s v="Mid Ulster"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="36.89"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000009"/>
+    <s v="Mid Ulster"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="12.84"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000009"/>
+    <s v="Mid Ulster"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="13.68"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000009"/>
+    <s v="Mid Ulster"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000010"/>
+    <s v="Newry, Mourne and Down"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="11.62"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000010"/>
+    <s v="Newry, Mourne and Down"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="15.68"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000010"/>
+    <s v="Newry, Mourne and Down"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="11.63"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000010"/>
+    <s v="Newry, Mourne and Down"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="33.15"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000010"/>
+    <s v="Newry, Mourne and Down"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="14.43"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000010"/>
+    <s v="Newry, Mourne and Down"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="13.49"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N09000010"/>
+    <s v="Newry, Mourne and Down"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="9.74"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="12.37"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="19.14"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="36.74"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="10.12"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="11.89"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1496-13a3-e055-000000000001"/>
+    <s v="Offaly County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="12.53"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="14.09"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="20.94"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="34.83"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="8.76"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="8.85"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1497-13a3-e055-000000000001"/>
+    <s v="Roscommon County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="7.88"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="9.44"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="17.4"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="36.77"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="11.98"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="16.53"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-14a1-13a3-e055-000000000001"/>
+    <s v="South Dublin County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="11.96"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="16.51"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="20.73"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="30.5"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="9.76"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="10.54"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1498-13a3-e055-000000000001"/>
+    <s v="Sligo County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="11.48"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="14.12"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="19.31"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="33.81"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="10.61"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="10.67"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-1499-13a3-e055-000000000001"/>
+    <s v="Tipperary County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="10.51"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="14.91"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="19.85"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="31.51"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="11.18"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="12.04"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149a-13a3-e055-000000000001"/>
+    <s v="Waterford City &amp; County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="9.54"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="13.47"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="19.1"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="35.56"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="9.84"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="12.5"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149b-13a3-e055-000000000001"/>
+    <s v="Westmeath County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="9.2"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="11.22"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="19.76"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="37.58"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="10.56"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="11.7"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149e-13a3-e055-000000000001"/>
+    <s v="Wicklow County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="10.67"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="13.27"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="20.47"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="33.4"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="10.67"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="11.51"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="2ae19629-149c-13a3-e055-000000000001"/>
+    <s v="Wexford County Council"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="11.92"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="18.6"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="13.2"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="28.32"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="14.5"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="13.51"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="N92000002"/>
+    <s v="Northern Ireland"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="100"/>
+    <s v="One Person, aged 66 years or over"/>
+    <s v="%"/>
+    <n v="9.81"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="110"/>
+    <s v="One Person, aged 65 years or under"/>
+    <s v="%"/>
+    <n v="13.32"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="120"/>
+    <s v="Couple without children"/>
+    <s v="%"/>
+    <n v="19.24"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="130"/>
+    <s v="Couple with children"/>
+    <s v="%"/>
+    <n v="33.67"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="140"/>
+    <s v="One parent with children"/>
+    <s v="%"/>
+    <n v="9.91"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="160"/>
+    <s v="Other household types"/>
+    <s v="%"/>
+    <n v="14.04"/>
+  </r>
+  <r>
+    <s v="CPNI10C02"/>
+    <s v="Percentage of Private Households"/>
+    <s v="2021/2022"/>
+    <s v="2021/2022"/>
+    <s v="IE0"/>
+    <s v="Ireland"/>
+    <s v="-"/>
+    <s v="All household types"/>
+    <s v="%"/>
+    <n v="100"/>
+  </r>
+</pivotCacheRecords>
 </file>