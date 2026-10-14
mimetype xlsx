--- v0 (2025-10-25)
+++ v1 (2026-10-14)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c15463d697447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/86507198b0d94e488eaec6138cc60481.psmdcp" Id="R66815d6f17fd455a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf163b382d6874e36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c309403d5734427902edb4eac7a7010.psmdcp" Id="Re12351c273334957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CORP02</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Gross Corporate Profits</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>4/25/2023 11:00:00 AM</x:t>
+    <x:t>25/04/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CORP02/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>CORP</x:t>
   </x:si>
   <x:si>
     <x:t>Corporate Profits</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Conor Prescott</x:t>
   </x:si>
@@ -544,403 +544,174 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...351 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="10">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="24">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="24">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02665V03225" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Nace Rev2 Sector" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="C03561V04297" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField name="Domestic and Foreign Enterprises" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="2">
+        <item x="0"/>
+        <item x="1"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="8">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+    <field x="6"/>
+    <field x="7"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="9"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:J289" totalsRowShown="0">
   <x:autoFilter ref="A1:J289"/>
   <x:tableColumns count="10">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02665V03225"/>
     <x:tableColumn id="6" name="Nace Rev2 Sector"/>
     <x:tableColumn id="7" name="C03561V04297"/>
     <x:tableColumn id="8" name="Domestic and Foreign Enterprises"/>
     <x:tableColumn id="9" name="UNIT"/>
     <x:tableColumn id="10" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -1211,51 +982,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CORP02/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1442,51 +1213,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J289"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="21.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="7.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="65.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="33.282054" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="10.853482" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="11.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -10724,51 +10495,51 @@
       <x:c r="G289" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I289" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J289" s="0">
         <x:v>1.058026601</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -10785,51 +10556,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:J289" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="CORP02C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Gross Corporate Profits"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="24">
         <x:s v="20224"/>
         <x:s v="20223"/>
         <x:s v="20222"/>
         <x:s v="20221"/>
         <x:s v="20214"/>
         <x:s v="20213"/>
         <x:s v="20212"/>
         <x:s v="20211"/>
         <x:s v="20204"/>
         <x:s v="20203"/>
         <x:s v="20202"/>
@@ -11188,27 +10959,3484 @@
         <x:n v="0.163574785"/>
         <x:n v="5.350470572"/>
         <x:n v="1.609784477"/>
         <x:n v="0.976488629"/>
         <x:n v="0.758737617"/>
         <x:n v="1.62009789"/>
         <x:n v="0.817738749"/>
         <x:n v="2.025255518"/>
         <x:n v="0.542913429"/>
         <x:n v="1.172522736"/>
         <x:n v="1.437465699"/>
         <x:n v="19.64097717"/>
         <x:n v="0.161358756"/>
         <x:n v="4.895607005"/>
         <x:n v="1.426610498"/>
         <x:n v="1.717981259"/>
         <x:n v="0.751303108"/>
         <x:n v="1.058026601"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20224"/>
+    <s v="2022Q4"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.481609311"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20224"/>
+    <s v="2022Q4"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="3.307407216"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20224"/>
+    <s v="2022Q4"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.263215032"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20224"/>
+    <s v="2022Q4"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.97504376"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20224"/>
+    <s v="2022Q4"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.170745733"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20224"/>
+    <s v="2022Q4"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="41.02803913"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20224"/>
+    <s v="2022Q4"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.339982317"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20224"/>
+    <s v="2022Q4"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="19.38706148"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20224"/>
+    <s v="2022Q4"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.961426922"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20224"/>
+    <s v="2022Q4"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="3.697703763"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20224"/>
+    <s v="2022Q4"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.402791944"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20224"/>
+    <s v="2022Q4"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.771815682"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20223"/>
+    <s v="2022Q3"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.514063205"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20223"/>
+    <s v="2022Q3"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.755663235"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20223"/>
+    <s v="2022Q3"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.31642807"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20223"/>
+    <s v="2022Q3"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.258606947"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20223"/>
+    <s v="2022Q3"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.059870729"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20223"/>
+    <s v="2022Q3"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="46.48332156"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20223"/>
+    <s v="2022Q3"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.325311229"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20223"/>
+    <s v="2022Q3"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="16.0744685"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20223"/>
+    <s v="2022Q3"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.831809797"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20223"/>
+    <s v="2022Q3"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="3.59479856"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20223"/>
+    <s v="2022Q3"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.523494216"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20223"/>
+    <s v="2022Q3"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.534240586"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.414393023"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.450018383"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.103402098"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.219846688"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.009640983"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="39.52984479"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.329034199"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="18.45968173"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.756012966"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.766638772"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.138899664"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.162677253"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20221"/>
+    <s v="2022Q1"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.323785998"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20221"/>
+    <s v="2022Q1"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.662555957"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20221"/>
+    <s v="2022Q1"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.402990333"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20221"/>
+    <s v="2022Q1"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.481264751"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20221"/>
+    <s v="2022Q1"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.864365679"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20221"/>
+    <s v="2022Q1"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="27.59608501"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20221"/>
+    <s v="2022Q1"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.313855128"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20221"/>
+    <s v="2022Q1"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="16.69614997"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20221"/>
+    <s v="2022Q1"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.257964292"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20221"/>
+    <s v="2022Q1"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="3.293349449"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20221"/>
+    <s v="2022Q1"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.008559307"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20221"/>
+    <s v="2022Q1"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.240147882"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20214"/>
+    <s v="2021Q4"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.364845748"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20214"/>
+    <s v="2021Q4"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.262543109"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20214"/>
+    <s v="2021Q4"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.101682068"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20214"/>
+    <s v="2021Q4"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.959312876"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20214"/>
+    <s v="2021Q4"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.945021789"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20214"/>
+    <s v="2021Q4"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="28.56338812"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20214"/>
+    <s v="2021Q4"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.32039834"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20214"/>
+    <s v="2021Q4"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="16.25640268"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20214"/>
+    <s v="2021Q4"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.246183417"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20214"/>
+    <s v="2021Q4"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.605173471"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20214"/>
+    <s v="2021Q4"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.195449492"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20214"/>
+    <s v="2021Q4"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.474631056"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20213"/>
+    <s v="2021Q3"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.280294489"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20213"/>
+    <s v="2021Q3"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="3.041810254"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20213"/>
+    <s v="2021Q3"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.108382845"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20213"/>
+    <s v="2021Q3"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.655516029"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20213"/>
+    <s v="2021Q3"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.944246016"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20213"/>
+    <s v="2021Q3"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="35.52486837"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20213"/>
+    <s v="2021Q3"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.291941103"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20213"/>
+    <s v="2021Q3"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="13.32982196"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20213"/>
+    <s v="2021Q3"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.892150241"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20213"/>
+    <s v="2021Q3"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.42020109"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20213"/>
+    <s v="2021Q3"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.090893154"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20213"/>
+    <s v="2021Q3"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.229086599"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.187437023"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.837066594"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.748010801"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.301075679"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.952212908"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="32.00831083"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.292794124"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="15.29802777"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.612066422"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.510023365"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.10944788"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.160289617"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20211"/>
+    <s v="2021Q1"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.144873509"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20211"/>
+    <s v="2021Q1"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.483957827"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20211"/>
+    <s v="2021Q1"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.424505473"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20211"/>
+    <s v="2021Q1"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.861399895"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20211"/>
+    <s v="2021Q1"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.9166093"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20211"/>
+    <s v="2021Q1"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="35.14452238"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20211"/>
+    <s v="2021Q1"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.277545538"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20211"/>
+    <s v="2021Q1"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="15.35059141"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20211"/>
+    <s v="2021Q1"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.221211002"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20211"/>
+    <s v="2021Q1"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.350400799"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20211"/>
+    <s v="2021Q1"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.824919549"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20211"/>
+    <s v="2021Q1"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.651050534"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20204"/>
+    <s v="2020Q4"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.162570899"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20204"/>
+    <s v="2020Q4"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="3.080889161"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20204"/>
+    <s v="2020Q4"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.458713178"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20204"/>
+    <s v="2020Q4"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.166725106"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20204"/>
+    <s v="2020Q4"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.934736545"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20204"/>
+    <s v="2020Q4"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="27.88516605"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20204"/>
+    <s v="2020Q4"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.280680641"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20204"/>
+    <s v="2020Q4"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="12.85553188"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20204"/>
+    <s v="2020Q4"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.318118113"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20204"/>
+    <s v="2020Q4"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.317095734"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20204"/>
+    <s v="2020Q4"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.085944046"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20204"/>
+    <s v="2020Q4"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.939768048"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20203"/>
+    <s v="2020Q3"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.066437151"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20203"/>
+    <s v="2020Q3"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.91660636"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20203"/>
+    <s v="2020Q3"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="-0.26162046"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20203"/>
+    <s v="2020Q3"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.769222043"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20203"/>
+    <s v="2020Q3"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.868954445"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20203"/>
+    <s v="2020Q3"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="30.01021982"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20203"/>
+    <s v="2020Q3"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.252669574"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20203"/>
+    <s v="2020Q3"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="14.82620104"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20203"/>
+    <s v="2020Q3"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.099699688"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20203"/>
+    <s v="2020Q3"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.548365143"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20203"/>
+    <s v="2020Q3"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.017651206"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20203"/>
+    <s v="2020Q3"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.06897053"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.996657554"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="3.120684558"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.832774306"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.0860265"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.885648963"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="27.08293916"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.243547488"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="11.29676516"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.767196032"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.295416576"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.13597482"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.586242636"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20201"/>
+    <s v="2020Q1"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.040115305"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20201"/>
+    <s v="2020Q1"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="3.341751707"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20201"/>
+    <s v="2020Q1"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.779092484"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20201"/>
+    <s v="2020Q1"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.902086205"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20201"/>
+    <s v="2020Q1"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.839278644"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20201"/>
+    <s v="2020Q1"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="27.56378426"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20201"/>
+    <s v="2020Q1"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.218318181"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20201"/>
+    <s v="2020Q1"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="11.15620985"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20201"/>
+    <s v="2020Q1"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.306734099"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20201"/>
+    <s v="2020Q1"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.152952193"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20201"/>
+    <s v="2020Q1"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.919402459"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20201"/>
+    <s v="2020Q1"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.883663613"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.358664657"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="3.578797692"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.482782179"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.00499436"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.837367202"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="24.78805921"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.19810489"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="12.26125663"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.702588099"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.597788727"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.886463259"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.553862341"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.157865662"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="3.642955373"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.678304547"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.357475984"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.769660708"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="25.81085297"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.16334286"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="9.380402206"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.607696427"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.59125233"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.736266987"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.081940205"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.096765061"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="3.587312039"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.69888612"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.572379013"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.730239249"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="21.48319534"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.158804752"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="11.53154993"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.65132973"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.017838274"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.721344523"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.600219398"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.055470068"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="3.316865987"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.785871891"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.340394718"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.732043259"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="26.0820117"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.143563612"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="8.107237357"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.336871444"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.155292367"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.70249141"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.728888893"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.100681812"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.883581001"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.689594902"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.707425648"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.657173764"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="24.17339516"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.157595779"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="9.008156966"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.819632191"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.716117042"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.832285525"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.298485546"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.943800578"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.961376248"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.738110921"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.311488207"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.615287008"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="24.32096755"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.142441259"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="7.577165487"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.493955725"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.680025218"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.704032373"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.075804429"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.947769795"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.907094592"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.692075066"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.38887262"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.560144227"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="22.61858646"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.147507765"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="6.833938464"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.541735139"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.466287656"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.717130802"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.618312104"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.935491021"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.705305282"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.871949873"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.974896153"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.54571625"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="22.72907093"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.146284178"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="7.685596279"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.267710631"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.150053877"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.742931225"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.404088452"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.126265025"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.414706191"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.440860424"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.612394962"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.553081459"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="23.63801432"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.16640968"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="7.154287668"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.766223686"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.055525109"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.791509846"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.442537718"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.97804169"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.392412427"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.707717154"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.967982784"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.567870881"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="20.56810782"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.153431516"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="6.232990607"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.564410084"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.105917397"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.73812676"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.497545488"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.821278508"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.183644613"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.81467543"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.641420215"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.545686"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="18.81672958"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.163574785"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="5.350470572"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.609784477"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.976488629"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.758737617"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.62009789"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.817738749"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="2.025255518"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.542913429"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.172522736"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.437465699"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="19.64097717"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.161358756"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="4.895607005"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.426610498"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.717981259"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="10"/>
+    <s v="Irish ownership"/>
+    <s v="Euro Billion"/>
+    <n v="0.751303108"/>
+  </r>
+  <r>
+    <s v="CORP02C01"/>
+    <s v="Gross Corporate Profits"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="20"/>
+    <s v="Foreign ownership"/>
+    <s v="Euro Billion"/>
+    <n v="1.058026601"/>
+  </r>
+</pivotCacheRecords>
 </file>