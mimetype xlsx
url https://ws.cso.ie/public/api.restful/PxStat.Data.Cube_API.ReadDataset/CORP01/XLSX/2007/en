--- v0 (2025-10-22)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85235e95d64a420d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8eb108545e1849aab16e17e2368ab0d3.psmdcp" Id="R077aef34cbb64a5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ec880b1251747d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ed5e19d25c445bf9a5207e57321dc13.psmdcp" Id="Re64fb30634a04c4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CORP01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Net Corporate Profits</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>4/25/2023 11:00:00 AM</x:t>
+    <x:t>25/04/2023 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CORP01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>CORP</x:t>
   </x:si>
   <x:si>
     <x:t>Corporate Profits</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Conor Prescott</x:t>
   </x:si>
@@ -526,371 +526,160 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...319 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="1">
+        <item x="0"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="24">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="24">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+        <item x="10"/>
+        <item x="11"/>
+        <item x="12"/>
+        <item x="13"/>
+        <item x="14"/>
+        <item x="15"/>
+        <item x="16"/>
+        <item x="17"/>
+        <item x="18"/>
+        <item x="19"/>
+        <item x="20"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02665V03225" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField name="Nace Rev2 Sector" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="6">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H145" totalsRowShown="0">
   <x:autoFilter ref="A1:H145"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02665V03225"/>
     <x:tableColumn id="6" name="Nace Rev2 Sector"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1159,51 +948,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CORP01/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1390,51 +1179,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H145"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="19.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="7.710625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="65.282054" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="10.853482" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="12.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
@@ -5192,51 +4981,51 @@
       <x:c r="E145" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F145" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H145" s="0">
         <x:v>1.461097521</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -5253,51 +5042,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H145" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="1">
         <x:s v="CORP01C01"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="1">
         <x:s v="Net Corporate Profits"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="24">
         <x:s v="20224"/>
         <x:s v="20223"/>
         <x:s v="20222"/>
         <x:s v="20221"/>
         <x:s v="20214"/>
         <x:s v="20213"/>
         <x:s v="20212"/>
         <x:s v="20211"/>
         <x:s v="20204"/>
         <x:s v="20203"/>
         <x:s v="20202"/>
@@ -5500,27 +5289,1468 @@
         <x:n v="1.676750861"/>
         <x:n v="1.281538149"/>
         <x:n v="11.95691286"/>
         <x:n v="3.811012693"/>
         <x:n v="0.467035525"/>
         <x:n v="1.846142209"/>
         <x:n v="1.353452956"/>
         <x:n v="2.072240726"/>
         <x:n v="10.03173588"/>
         <x:n v="3.776116054"/>
         <x:n v="0.451095479"/>
         <x:n v="2.002310936"/>
         <x:n v="1.231412249"/>
         <x:n v="1.337404313"/>
         <x:n v="11.25218415"/>
         <x:n v="3.533829965"/>
         <x:n v="1.126607573"/>
         <x:n v="1.461097521"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20224"/>
+    <s v="2022Q4"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="1.877427085"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20224"/>
+    <s v="2022Q4"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="1.588533148"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20224"/>
+    <s v="2022Q4"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="27.78029327"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20224"/>
+    <s v="2022Q4"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="12.64556588"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20224"/>
+    <s v="2022Q4"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="3.615626776"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20224"/>
+    <s v="2022Q4"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="2.67588131"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20223"/>
+    <s v="2022Q3"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="1.402482537"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20223"/>
+    <s v="2022Q3"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="0.952785572"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20223"/>
+    <s v="2022Q3"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="33.84483088"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20223"/>
+    <s v="2022Q3"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="9.862020354"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20223"/>
+    <s v="2022Q3"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="3.555314077"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20223"/>
+    <s v="2022Q3"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="3.575131977"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="1.025375392"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="1.707526476"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="27.69451742"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="12.38479322"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="2.720126567"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20222"/>
+    <s v="2022Q2"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="2.821442419"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20221"/>
+    <s v="2022Q1"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="1.168532838"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20221"/>
+    <s v="2022Q1"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="1.258912076"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20221"/>
+    <s v="2022Q1"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="15.83171727"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20221"/>
+    <s v="2022Q1"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="10.64783039"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20221"/>
+    <s v="2022Q1"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="2.770807342"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20221"/>
+    <s v="2022Q1"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="2.765338792"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20214"/>
+    <s v="2021Q4"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="0.841122075"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20214"/>
+    <s v="2021Q4"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="1.491170064"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20214"/>
+    <s v="2021Q4"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="16.98022147"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20214"/>
+    <s v="2021Q4"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="10.35610449"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20214"/>
+    <s v="2021Q4"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="2.149131614"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20214"/>
+    <s v="2021Q4"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="3.200352912"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20213"/>
+    <s v="2021Q3"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="1.557124094"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20213"/>
+    <s v="2021Q3"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="0.235088685"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20213"/>
+    <s v="2021Q3"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="24.53785695"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20213"/>
+    <s v="2021Q3"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="7.597634826"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20213"/>
+    <s v="2021Q3"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="1.688694179"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20213"/>
+    <s v="2021Q3"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="2.869051381"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="1.261374069"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="2.541324298"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="21.30363578"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="9.67484512"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="0.525137058"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20212"/>
+    <s v="2021Q2"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="2.829708905"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20211"/>
+    <s v="2021Q1"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="0.860110679"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20211"/>
+    <s v="2021Q1"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="0.760226006"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20211"/>
+    <s v="2021Q1"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="24.580244"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20211"/>
+    <s v="2021Q1"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="9.847702578"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20211"/>
+    <s v="2021Q1"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="-0.030225814"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20211"/>
+    <s v="2021Q1"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="2.031688831"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20204"/>
+    <s v="2020Q4"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="1.468473009"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20204"/>
+    <s v="2020Q4"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="1.130511281"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20204"/>
+    <s v="2020Q4"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="17.62369716"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20204"/>
+    <s v="2020Q4"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="7.555877282"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20204"/>
+    <s v="2020Q4"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="0.037122279"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20204"/>
+    <s v="2020Q4"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="2.589668016"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20203"/>
+    <s v="2020Q3"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="1.234095324"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20203"/>
+    <s v="2020Q3"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="0.043906234"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20203"/>
+    <s v="2020Q3"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="19.77936581"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20203"/>
+    <s v="2020Q3"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="9.883708307"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20203"/>
+    <s v="2020Q3"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="1.08744825"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20203"/>
+    <s v="2020Q3"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="2.671653889"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="1.346426503"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="1.466156682"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="15.94717396"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="5.905234927"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="-0.607429063"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20202"/>
+    <s v="2020Q2"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="3.288264427"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20201"/>
+    <s v="2020Q1"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="1.640905814"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20201"/>
+    <s v="2020Q1"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="1.205823921"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20201"/>
+    <s v="2020Q1"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="16.47206357"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20201"/>
+    <s v="2020Q1"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="6.852226499"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20201"/>
+    <s v="2020Q1"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="0.772023727"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20201"/>
+    <s v="2020Q1"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="2.362066621"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="2.257213648"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="1.020522768"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="16.10260155"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="8.473796064"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="0.642018825"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20194"/>
+    <s v="2019Q4"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="3.008818412"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="2.236710336"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="1.58887556"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="16.38397505"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="5.598796583"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="0.594030843"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20193"/>
+    <s v="2019Q3"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="2.388805873"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="2.222633439"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="1.833154036"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="11.97571309"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="8.611592093"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="0.128354845"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20192"/>
+    <s v="2019Q2"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="1.892367719"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="2.041062092"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="1.683436225"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="17.25875599"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="5.385939398"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="0.170926641"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20191"/>
+    <s v="2019Q1"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="2.01534339"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="1.809365035"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="1.966857235"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="15.65647241"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="6.316083098"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="1.161706332"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20184"/>
+    <s v="2018Q4"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="2.729015214"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="1.892548634"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="1.624551271"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="15.39281727"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="4.990827388"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="0.856296286"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20183"/>
+    <s v="2018Q3"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="2.388544634"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="1.95241558"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="1.657576823"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="13.70606977"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="4.30907588"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="0.717503328"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20182"/>
+    <s v="2018Q2"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="1.951004396"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="1.824833544"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="1.422474486"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="14.0335934"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="5.252094956"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="0.166153785"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20181"/>
+    <s v="2018Q1"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="1.772242402"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="1.807029106"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="1.644941528"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="15.88873761"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="4.884250283"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="0.649935941"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20174"/>
+    <s v="2017Q4"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="2.857809911"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="1.676750861"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="1.281538149"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="11.95691286"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="3.811012693"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="0.467035525"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20173"/>
+    <s v="2017Q3"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="1.846142209"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="1.353452956"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="2.072240726"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="10.03173588"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="3.776116054"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="0.451095479"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20172"/>
+    <s v="2017Q2"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="2.002310936"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="N"/>
+    <s v="Administrative and support service activities (N)"/>
+    <s v="Euro Billion"/>
+    <n v="1.231412249"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="K"/>
+    <s v="Financial and insurance activities (K)"/>
+    <s v="Euro Billion"/>
+    <n v="1.337404313"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Y1779"/>
+    <s v="Agriculture, Industry and Construction (A,B,C,D,E,F)"/>
+    <s v="Euro Billion"/>
+    <n v="11.25218415"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="J"/>
+    <s v="Information and communication (J)"/>
+    <s v="Euro Billion"/>
+    <n v="3.533829965"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="Y7811"/>
+    <s v="Other Services (H,I,L,M,O,P,Q,R,S,T)"/>
+    <s v="Euro Billion"/>
+    <n v="1.126607573"/>
+  </r>
+  <r>
+    <s v="CORP01C01"/>
+    <s v="Net Corporate Profits"/>
+    <s v="20171"/>
+    <s v="2017Q1"/>
+    <s v="G"/>
+    <s v="Wholesale and retail trade; repair of motor vehicles and motorcycles (G)"/>
+    <s v="Euro Billion"/>
+    <n v="1.461097521"/>
+  </r>
+</pivotCacheRecords>
 </file>