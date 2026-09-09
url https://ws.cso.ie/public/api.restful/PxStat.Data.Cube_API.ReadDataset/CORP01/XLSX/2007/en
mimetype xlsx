--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ec880b1251747d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ed5e19d25c445bf9a5207e57321dc13.psmdcp" Id="Re64fb30634a04c4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd052d3d871d74519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff56acab70cc464eaf33900f75982077.psmdcp" Id="R85459760fe6c4141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>