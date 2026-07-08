--- v0 (2025-10-25)
+++ v1 (2026-07-08)
@@ -1,97 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c689bc739f4663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/05d6b54e7d5543a18243de10b314e838.psmdcp" Id="R2bdd07cea1934bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re13f679597e54c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd2cb90242214e1085daad683f76a944.psmdcp" Id="R235223ab7a8b47fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="About" sheetId="2" r:id="rId2"/>
-[...1 lines deleted...]
-    <x:sheet name="Pivoted" sheetId="11" r:id="rId11"/>
+    <x:sheet name="About" sheetId="1" r:id="rId2"/>
+    <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
+    <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CNAPA01</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>National Accounts Perspective on Construction</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>9/18/2025 11:00:00 AM</x:t>
+    <x:t>18/09/2025 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CNAPA01/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>VCA</x:t>
   </x:si>
   <x:si>
     <x:t>Value Chain Analysis</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Aoife Crowe</x:t>
   </x:si>
@@ -451,307 +451,144 @@
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3971925" cy="1381125"/>
         </a:xfrm>
         <a:prstGeom prst="rect"/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="/pivotCache/pivotCacheDefinition1.xml" Id="rId17" /></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotTableDefinition xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" dataCaption="Values" showError="0" missingCaption="" showMissing="1" pageWrap="0" pageOverThenDown="0" rowGrandTotals="0" colGrandTotals="0" indent="1">
-[...255 lines deleted...]
-</x:pivotTableDefinition>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="Pivoted" cacheId="0" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0" dataCaption="Values" rowGrandTotals="0" colGrandTotals="0" outline="1">
+  <location ref="A1" firstHeaderRow="0" firstDataRow="0" firstDataCol="0"/>
+  <pivotFields count="8">
+    <pivotField name="STATISTIC" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="Statistic Label" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="4">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+      </items>
+    </pivotField>
+    <pivotField name="TLIST(A1)" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="10">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+      </items>
+    </pivotField>
+    <pivotField name="Year" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="10">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
+      </items>
+    </pivotField>
+    <pivotField name="C02660V03219" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField name="NACE Rev 2 Sector" axis="axisRow" showAll="0" defaultSubtotal="0">
+      <items count="9">
+        <item x="0"/>
+        <item x="1"/>
+        <item x="2"/>
+        <item x="3"/>
+        <item x="4"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+      </items>
+    </pivotField>
+    <pivotField showAll="0"/>
+    <pivotField dataField="1" showAll="0"/>
+  </pivotFields>
+  <rowFields count="6">
+    <field x="0"/>
+    <field x="1"/>
+    <field x="2"/>
+    <field x="3"/>
+    <field x="4"/>
+    <field x="5"/>
+  </rowFields>
+  <dataFields count="1">
+    <dataField name="VALUE" fld="7"/>
+  </dataFields>
+  <pivotTableStyleInfo name="PivotStyleLight16" showRowHeaders="1" showColHeaders="1"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
+      <x14:pivotTableDefinition enableEdit="0" hideValuesRow="1"/>
+    </ext>
+  </extLst>
+</pivotTableDefinition>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Unpivoted" displayName="Unpivoted" ref="A1:H361" totalsRowShown="0">
   <x:autoFilter ref="A1:H361"/>
   <x:tableColumns count="8">
     <x:tableColumn id="1" name="STATISTIC"/>
     <x:tableColumn id="2" name="Statistic Label"/>
     <x:tableColumn id="3" name="TLIST(A1)"/>
     <x:tableColumn id="4" name="Year"/>
     <x:tableColumn id="5" name="C02660V03219"/>
     <x:tableColumn id="6" name="NACE Rev 2 Sector"/>
     <x:tableColumn id="7" name="UNIT"/>
     <x:tableColumn id="8" name="VALUE"/>
   </x:tableColumns>
   <x:tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1020,51 +857,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CNAPA01/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B8" s="2"/>
     </x:row>
     <x:row r="9" spans="1:2">
       <x:c r="A9" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>2</x:v>
@@ -1251,51 +1088,51 @@
       </x:c>
     </x:row>
     <x:row r="39" spans="1:2">
       <x:c r="A39" s="3" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H361"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="12.567768" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="30.567768" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="63.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.424911" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="11.853482" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>39</x:v>
@@ -10669,51 +10506,51 @@
       <x:c r="E361" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F361" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H361" s="0">
         <x:v>1734.713001</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId15"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="9">
       <vt:lpstr>About</vt:lpstr>
       <vt:lpstr>Unpivoted</vt:lpstr>
       <vt:lpstr>Pivoted</vt:lpstr>
@@ -10730,51 +10567,51 @@
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
-    <x:worksheetSource ref="A1:H361" sheet="Unpivoted"/>
+    <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="4">
         <x:s v="CNAPA01C01"/>
         <x:s v="CNAPA01C02"/>
         <x:s v="CNAPA01C03"/>
         <x:s v="CNAPA01C04"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="4">
         <x:s v="Gross Operating Surplus"/>
         <x:s v="Gross Mixed Income"/>
         <x:s v="Compensation of Employees"/>
         <x:s v="Gross Value Added in Basic Prices"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="10">
         <x:s v="2015"/>
         <x:s v="2016"/>
         <x:s v="2017"/>
         <x:s v="2018"/>
         <x:s v="2019"/>
@@ -11177,27 +11014,3628 @@
         <x:n v="1207.573584"/>
         <x:n v="3720.546568"/>
         <x:n v="317.7189251"/>
         <x:n v="466.9241232"/>
         <x:n v="368.8446309"/>
         <x:n v="258.1303553"/>
         <x:n v="3674.849593"/>
         <x:n v="1845.918997"/>
         <x:n v="1703.180529"/>
         <x:n v="1244.604989"/>
         <x:n v="3891.318191"/>
         <x:n v="320.4820084"/>
         <x:n v="496.4927996"/>
         <x:n v="377.5408036"/>
         <x:n v="288.4377006"/>
         <x:n v="4066.830861"/>
         <x:n v="1891.567705"/>
         <x:n v="1734.713001"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<x:pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="417.6896662"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="337.0486472"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="71.41974467"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="37.98332006"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="37.26910767"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="59.99653796"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="217.0329301"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="76.80195259"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="101.209547"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="360.7994456"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="623.5338841"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="62.18532406"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="32.21989064"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="32.19703018"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="55.70058081"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="218.7579688"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="79.19017749"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="110.5293256"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="904.4474082"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="861.5086451"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="90.99437894"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="85.25224453"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="47.25813027"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="67.55219332"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="312.9149106"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="125.0540881"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="179.2238615"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="714.6222797"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="1016.683047"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="105.4296555"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="90.87269177"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="48.23593152"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="96.43891375"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="375.8065304"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="143.2878429"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="211.0658301"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="903.2628421"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="924.0068264"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="118.8651239"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="101.5915015"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="56.44735541"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="115.5509136"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="472.4971024"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="173.6783172"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="242.6540288"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="804.5848623"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="829.0218453"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="82.84489645"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="85.06718787"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="54.9999221"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="197.5716411"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="523.3420787"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="197.173959"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="287.2779324"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="1033.586163"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="1144.029705"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="83.29435488"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="42.08372188"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="68.8884205"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="90.7019668"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="613.8223638"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="236.2985496"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="337.1499696"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="1124.803563"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="1324.437185"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="100.592259"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="150.6353476"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="100.7158482"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="74.45010354"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="705.4554836"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="284.7550023"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="407.0113182"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="952.9149756"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="1487.04721"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="119.5987104"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="241.5923796"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="150.6813263"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="130.4002488"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="891.5221999"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="316.345658"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="425.784672"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="949.2323558"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="1481.300391"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="119.1365111"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="240.6587256"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="150.0990056"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="129.8963061"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="888.0768375"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="315.1231137"/>
+  </r>
+  <r>
+    <s v="CNAPA01C01"/>
+    <s v="Gross Operating Surplus"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="424.1391914"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="32.14695472"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="172.1938882"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="13.46115202"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="4.787757187"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="5.394391507"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="15.22719801"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="249.8248283"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="398.837059"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="175.2725749"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="39.77452112"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="192.6232674"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="14.8880728"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="5.057920283"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="5.08492914"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="16.92300964"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="261.9691846"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="458.2526671"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="201.9377041"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="26.16871599"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="215.2731269"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="15.86734258"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="4.350411021"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="5.330097542"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="17.02172319"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="266.310599"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="498.0337711"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="226.7712026"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="23.38131374"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="228.0476602"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="15.48245751"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="4.949234125"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="6.228201432"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="18.00053518"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="271.2248824"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="541.2999074"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="244.2955627"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="27.63195451"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="246.8435256"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="18.10214297"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="5.576344338"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="7.085576255"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="22.8621204"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="292.4959945"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="618.129654"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="297.9873987"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="22.45916997"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="209.558063"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="15.27841286"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="5.904536308"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="6.564399824"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="20.28793739"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="250.7117487"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="522.0188666"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="269.2173912"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="22.52018084"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="232.6920075"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="16.50821808"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="5.438068893"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="7.204807833"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="22.49313651"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="257.5089771"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="555.7146636"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="299.5099474"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="24.10221028"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="310.2882921"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="18.07313412"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="6.696372621"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="8.900761131"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="27.82468548"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="319.5743613"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="747.8313897"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="400.6219431"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="22.64349106"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="350.2895349"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="19.59016221"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="7.457521523"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="10.5075473"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="30.46058306"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="344.1044011"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="781.0990029"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="436.9966233"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="22.00989762"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="340.4879919"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="19.04200476"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="7.248850664"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="10.21353287"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="29.60825753"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="334.4759259"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="759.2428675"/>
+  </r>
+  <r>
+    <s v="CNAPA01C02"/>
+    <s v="Gross Mixed Income"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="424.7689065"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="47.69377734"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="705.1705635"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="113.5831642"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="116.8336092"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="84.06942377"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="72.94654505"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="1028.111725"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="331.3799082"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="358.7220203"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="56.78406748"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="862.3915654"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="127.4590894"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="132.4214801"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="94.42066247"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="87.2509888"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="1143.496932"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="420.1639944"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="464.7327424"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="76.05378591"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="1030.169018"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="144.4262138"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="157.554536"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="102.8004736"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="78.25381307"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="1376.486939"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="510.5211971"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="546.9021896"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="104.2483519"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="1214.517118"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="153.2206649"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="150.7395198"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="131.4622309"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="90.94642054"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="1477.840388"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="555.9937585"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="582.3411204"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="134.909108"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="1366.540737"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="184.8113553"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="153.5545595"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="154.5884812"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="94.06773672"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="1585.897025"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="520.3261221"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="590.7208692"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="140.5918846"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="1308.473302"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="177.9332608"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="155.5385215"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="149.4258737"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="81.91474954"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="1594.9796"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="469.3660243"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="573.2432029"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="181.2468576"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="1466.230261"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="204.9219783"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="175.0145194"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="166.4563177"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="87.68471484"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="1928.419453"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="543.5318299"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="666.2771013"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="217.7450546"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="1693.855428"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="157.7781242"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="182.1354413"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="183.0403437"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="89.43910148"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="2135.22346"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="689.114759"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="755.7974935"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="229.0364963"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="1874.032663"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="177.7463619"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="216.7224995"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="206.7459592"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="96.63281489"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="2430.158548"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="743.9211624"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="836.1981415"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="270.3380851"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="2060.073091"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="181.5246543"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="247.378642"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="216.310762"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="128.2321731"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="2834.394849"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="812.604819"/>
+  </r>
+  <r>
+    <s v="CNAPA01C03"/>
+    <s v="Compensation of Employees"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="881.5891875"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="500.234802"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="1221.01423"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="199.5428431"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="160.4722425"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="127.4217994"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="148.9756836"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="1503.095622"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="811.4055964"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2015"/>
+    <s v="2015"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="638.6568929"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="459.4171798"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="1686.105983"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="205.4533451"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="170.4633216"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="132.2955815"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="160.5943765"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="1631.536768"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="961.9182356"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2016"/>
+    <s v="2016"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="780.698929"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="1010.181227"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="2114.299944"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="252.1644407"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="248.0192886"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="155.9307053"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="163.3956812"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="1962.534075"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="1137.563144"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2017"/>
+    <s v="2017"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="956.2210088"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="845.0514893"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="2467.422069"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="275.0439622"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="247.3809862"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="186.5443606"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="206.0685473"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="2131.934619"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="1244.705052"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2018"/>
+    <s v="2018"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="1041.151711"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="1069.226847"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="2545.540191"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="322.8120485"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="261.5597431"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="218.821933"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="233.2274075"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="2358.440256"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="1316.348152"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2019"/>
+    <s v="2019"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="1134.995787"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="931.710468"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="2259.914092"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="265.8074092"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="237.3580521"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="203.1567561"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="288.6445972"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="2281.078249"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="1144.431188"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2020"/>
+    <s v="2020"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="1087.794689"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="1194.941513"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="2745.506561"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="294.2797706"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="214.908625"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="234.2358844"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="193.9944339"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="2703.78615"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="1289.767717"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2021"/>
+    <s v="2021"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="1258.27737"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="1366.833982"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="3329.02699"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="276.4805653"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="339.5126557"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="292.6961739"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="191.7395833"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="3160.676831"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="1721.931887"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2022"/>
+    <s v="2022"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="1563.64028"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="1207.573584"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="3720.546568"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="317.7189251"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="466.9241232"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="368.8446309"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="258.1303553"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="3674.849593"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="1845.918997"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2023"/>
+    <s v="2023"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="1703.180529"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="411"/>
+    <s v="Development of building projects (411)"/>
+    <s v="€ million"/>
+    <n v="1244.604989"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="412"/>
+    <s v="Construction of residential and non-residential buildings (412)"/>
+    <s v="€ million"/>
+    <n v="3891.318191"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="421"/>
+    <s v="Construction of roads and railways (421)"/>
+    <s v="€ million"/>
+    <n v="320.4820084"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="422"/>
+    <s v="Construction of utility projects (422)"/>
+    <s v="€ million"/>
+    <n v="496.4927996"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="429"/>
+    <s v="Construction of other civil engineering projects (429)"/>
+    <s v="€ million"/>
+    <n v="377.5408036"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="431"/>
+    <s v="Demolition and site preparation (431)"/>
+    <s v="€ million"/>
+    <n v="288.4377006"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="432"/>
+    <s v="Electrical, plumbing and other construction installation activities (432)"/>
+    <s v="€ million"/>
+    <n v="4066.830861"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="433"/>
+    <s v="Building completion and finishing (433)"/>
+    <s v="€ million"/>
+    <n v="1891.567705"/>
+  </r>
+  <r>
+    <s v="CNAPA01C04"/>
+    <s v="Gross Value Added in Basic Prices"/>
+    <s v="2024"/>
+    <s v="2024"/>
+    <s v="439"/>
+    <s v="Other specialised construction activities (439)"/>
+    <s v="€ million"/>
+    <n v="1734.713001"/>
+  </r>
+</pivotCacheRecords>
 </file>