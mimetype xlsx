--- v1 (2026-07-08)
+++ v2 (2026-09-09)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re13f679597e54c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd2cb90242214e1085daad683f76a944.psmdcp" Id="R235223ab7a8b47fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31bb04a02d154aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/88b2b81f9c12437f8e267a03fc0ecde4.psmdcp" Id="Rfb6074cdad474d3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>