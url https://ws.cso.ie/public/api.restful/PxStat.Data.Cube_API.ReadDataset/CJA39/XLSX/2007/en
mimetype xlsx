--- v0 (2026-07-05)
+++ v1 (2026-10-10)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c99d10689b74dd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/860979aaee24470fb162dca08a87b9ca.psmdcp" Id="R464dee276e6343d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb3e2ee6013940ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e7756ca5e2a44f7a924f22473beadf0.psmdcp" Id="Rc202076690d6402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CJA39</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Recorded crime incidents (New Garda Operating Model) of Fraud, Deception &amp; Related offences directly reported to the Gardaí by members of the public</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>26/06/2026 11:00:00</x:t>
+    <x:t>01/10/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>This table represents the Garda Divisional structure under the new Garda Operating Model which was fully implemented by May 2025. &lt;br&gt;Data may be subject to revision. Based on data extracted 01 June 2026.&lt;br&gt;Fraud, Deception &amp; Related offences (09) from Q3 2023 onwards reflects only those incidents reported directly to the Gardaí by members of the public. This is due to the effect of the backlog in processing suspected fraud crime incidents reported to the Gardaí by Financial Institutions under Section 19 of the Criminal Justice Act, 2011. Therefore fraud crime incident figures for pre and post Q3 2023 are not comparable. Please see PxStat table CJA11(table/CJA11) for figures prior to 2023. Please see information note(https://www.cso.ie/en/releasesandpublications/in/rc/march2025informationnoteonfraudcrimestatistics/) for further details.</x:t>
+    <x:t>This table represents the Garda Divisional structure under the new Garda Operating Model which was fully implemented by May 2025. &lt;br&gt;Data may be subject to revision. Based on data extracted 01 September 2026.&lt;br&gt;Fraud, Deception &amp; Related offences (09) from Q3 2023 onwards reflects only those incidents reported directly to the Gardaí by members of the public. This is due to the effect of the backlog in processing suspected fraud crime incidents reported to the Gardaí by Financial Institutions under Section 19 of the Criminal Justice Act, 2011. Therefore fraud crime incident figures for pre and post Q3 2023 are not comparable. Please see PxStat table CJA11(table/CJA11) for figures prior to 2023. Please see information note(https://www.cso.ie/en/releasesandpublications/in/rc/march2025informationnoteonfraudcrimestatistics/) for further details.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CJA39/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>RC</x:t>
   </x:si>
   <x:si>
     <x:t>Recorded Crime</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Jim Dalton</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>