--- v0 (2026-02-21)
+++ v1 (2026-04-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34b90fd68eb64cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/034a1106adae485587603be69d724286.psmdcp" Id="R11bf996896fe420b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80a0c3bfa57c4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eaa1061ac6f64491bd504937924b5b72.psmdcp" Id="R43622443850e47e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>