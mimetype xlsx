--- v1 (2026-04-14)
+++ v2 (2026-07-08)
@@ -1,103 +1,133 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80a0c3bfa57c4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eaa1061ac6f64491bd504937924b5b72.psmdcp" Id="R43622443850e47e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aee5f0dfd584b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e06b6648aeca47ba9336cd3cdd0cbdfe.psmdcp" Id="R34b3aad074404dae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CJA38</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals who received probation orders and re-offended within one year</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>18/02/2026 11:00:00</x:t>
+    <x:t>08/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Percentages derived from cells with low values can be unreliable.</x:t>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve">08 July 2026 - The classification labels for </x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:i/>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t>Re-offending Incident Type (C04522V05306)</x:t>
+    </x:r>
+    <x:r>
+      <x:rPr>
+        <x:vertAlign val="baseline"/>
+        <x:sz val="11"/>
+        <x:color rgb="FF000000"/>
+        <x:rFont val="Calibri"/>
+        <x:family val="2"/>
+      </x:rPr>
+      <x:t xml:space="preserve"> have been updated to better reflect the Incident and Crime Incident Related Classifications as listed in the Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-prs/probationre-offendingstatistics2021/backgroundnotes/) of the publication.&lt;br&gt;Percentages derived from cells with low values can be unreliable.</x:t>
+    </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CJA38/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PRS</x:t>
   </x:si>
   <x:si>
     <x:t>Probation Reoffending Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Felix Coleman</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -188,84 +218,84 @@
   <x:si>
     <x:t>UNIT</x:t>
   </x:si>
   <x:si>
     <x:t>VALUE</x:t>
   </x:si>
   <x:si>
     <x:t>CJA38C01</x:t>
   </x:si>
   <x:si>
     <x:t>Re-offended within 1 year</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>01</x:t>
   </x:si>
   <x:si>
     <x:t>Homicide &amp; related offences (01)</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>Harm to persons (1)</x:t>
+    <x:t>Harm to persons (11-15)</x:t>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>Property (2)</x:t>
+    <x:t>Property (21-22)</x:t>
   </x:si>
   <x:si>
     <x:t>3</x:t>
   </x:si>
   <x:si>
-    <x:t>Drugs, alcohol or licence activities (3)</x:t>
+    <x:t>Drugs, alcohol or licence activities (31-34)</x:t>
   </x:si>
   <x:si>
     <x:t>4</x:t>
   </x:si>
   <x:si>
-    <x:t>Public, social or justice procedures (4)</x:t>
+    <x:t>Public, social or justice procedures (41-45)</x:t>
   </x:si>
   <x:si>
     <x:t>5</x:t>
   </x:si>
   <x:si>
     <x:t>Environment (5)</x:t>
   </x:si>
   <x:si>
     <x:t>6</x:t>
   </x:si>
   <x:si>
-    <x:t>Vehicles, roads and transportation (6)</x:t>
+    <x:t>Vehicles, roads and transportation (61-64)</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>All incident types</x:t>
   </x:si>
   <x:si>
     <x:t>02</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual offences (02)</x:t>
   </x:si>
   <x:si>
     <x:t>03</x:t>
   </x:si>
   <x:si>
     <x:t>Attempts/threats to murder, assaults, harassments and related offences (03)</x:t>
   </x:si>
   <x:si>
     <x:t>04</x:t>
   </x:si>
   <x:si>
     <x:t>Dangerous or negligent acts (04)</x:t>
   </x:si>
@@ -1182,51 +1212,51 @@
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J120"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="23.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="72.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
-    <x:col min="8" max="8" width="34.710625" style="0" customWidth="1"/>
+    <x:col min="8" max="8" width="38.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G1" s="0" t="s">
         <x:v>45</x:v>
@@ -5178,56 +5208,56 @@
         <x:s v="Theft and related offences (08)"/>
         <x:s v="Fraud, deception and related offences (09)"/>
         <x:s v="Controlled drug offences (10)"/>
         <x:s v="Weapons and explosives offences (11)"/>
         <x:s v="Damage to property and to the environment  offences (12)"/>
         <x:s v="Public order and other social code offences (13)"/>
         <x:s v="Road and traffic offences (14)"/>
         <x:s v="Offences against government, justice procedures and organisation of crime (15)"/>
         <x:s v="Offences not elsewhere classified (16)"/>
         <x:s v="All offences (200)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04522V05306">
       <x:sharedItems count="7">
         <x:s v="1"/>
         <x:s v="2"/>
         <x:s v="3"/>
         <x:s v="4"/>
         <x:s v="5"/>
         <x:s v="6"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Re-offending Incident Type">
       <x:sharedItems count="7">
-        <x:s v="Harm to persons (1)"/>
-[...2 lines deleted...]
-        <x:s v="Public, social or justice procedures (4)"/>
+        <x:s v="Harm to persons (11-15)"/>
+        <x:s v="Property (21-22)"/>
+        <x:s v="Drugs, alcohol or licence activities (31-34)"/>
+        <x:s v="Public, social or justice procedures (41-45)"/>
         <x:s v="Environment (5)"/>
-        <x:s v="Vehicles, roads and transportation (6)"/>
+        <x:s v="Vehicles, roads and transportation (61-64)"/>
         <x:s v="All incident types"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="947" count="45">
         <x:n v="0"/>
         <x:n v="1"/>
         <x:n v="2"/>
         <x:n v="7"/>
         <x:n v="10"/>
         <x:n v="22"/>
         <x:n v="19"/>
         <x:n v="16"/>
         <x:n v="75"/>
         <x:n v="3"/>
         <x:n v="4"/>
         <x:n v="21"/>
         <x:s v=""/>
         <x:n v="8"/>
         <x:n v="14"/>
@@ -5255,1447 +5285,1447 @@
         <x:n v="15"/>
         <x:n v="66"/>
         <x:n v="40"/>
         <x:n v="5"/>
         <x:n v="226"/>
         <x:n v="260"/>
         <x:n v="254"/>
         <x:n v="130"/>
         <x:n v="947"/>
       </x:sharedItems>
     </x:cacheField>
   </x:cacheFields>
 </x:pivotCacheDefinition>
 </file>
 
 <file path=pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
 <pivotCacheRecords xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="xr">
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="Homicide &amp; related offences (01)"/>
     <s v="1"/>
-    <s v="Harm to persons (1)"/>
+    <s v="Harm to persons (11-15)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="Homicide &amp; related offences (01)"/>
     <s v="2"/>
-    <s v="Property (2)"/>
+    <s v="Property (21-22)"/>
     <s v="Number"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="Homicide &amp; related offences (01)"/>
     <s v="3"/>
-    <s v="Drugs, alcohol or licence activities (3)"/>
+    <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="Homicide &amp; related offences (01)"/>
     <s v="4"/>
-    <s v="Public, social or justice procedures (4)"/>
+    <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="Homicide &amp; related offences (01)"/>
     <s v="5"/>
     <s v="Environment (5)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="Homicide &amp; related offences (01)"/>
     <s v="6"/>
-    <s v="Vehicles, roads and transportation (6)"/>
+    <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="Homicide &amp; related offences (01)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Sexual offences (02)"/>
     <s v="1"/>
-    <s v="Harm to persons (1)"/>
+    <s v="Harm to persons (11-15)"/>
     <s v="Number"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Sexual offences (02)"/>
     <s v="2"/>
-    <s v="Property (2)"/>
+    <s v="Property (21-22)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Sexual offences (02)"/>
     <s v="3"/>
-    <s v="Drugs, alcohol or licence activities (3)"/>
+    <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Sexual offences (02)"/>
     <s v="4"/>
-    <s v="Public, social or justice procedures (4)"/>
+    <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Sexual offences (02)"/>
     <s v="5"/>
     <s v="Environment (5)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Sexual offences (02)"/>
     <s v="6"/>
-    <s v="Vehicles, roads and transportation (6)"/>
+    <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Sexual offences (02)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="1"/>
-    <s v="Harm to persons (1)"/>
+    <s v="Harm to persons (11-15)"/>
     <s v="Number"/>
     <n v="7"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="2"/>
-    <s v="Property (2)"/>
+    <s v="Property (21-22)"/>
     <s v="Number"/>
     <n v="10"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="3"/>
-    <s v="Drugs, alcohol or licence activities (3)"/>
+    <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="22"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="4"/>
-    <s v="Public, social or justice procedures (4)"/>
+    <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="19"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="5"/>
     <s v="Environment (5)"/>
     <s v="Number"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="6"/>
-    <s v="Vehicles, roads and transportation (6)"/>
+    <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="16"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
     <n v="75"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Dangerous or negligent acts (04)"/>
     <s v="1"/>
-    <s v="Harm to persons (1)"/>
+    <s v="Harm to persons (11-15)"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Dangerous or negligent acts (04)"/>
     <s v="2"/>
-    <s v="Property (2)"/>
+    <s v="Property (21-22)"/>
     <s v="Number"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Dangerous or negligent acts (04)"/>
     <s v="3"/>
-    <s v="Drugs, alcohol or licence activities (3)"/>
+    <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="7"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Dangerous or negligent acts (04)"/>
     <s v="4"/>
-    <s v="Public, social or justice procedures (4)"/>
+    <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Dangerous or negligent acts (04)"/>
     <s v="5"/>
     <s v="Environment (5)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Dangerous or negligent acts (04)"/>
     <s v="6"/>
-    <s v="Vehicles, roads and transportation (6)"/>
+    <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Dangerous or negligent acts (04)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
     <n v="21"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="05"/>
     <s v="Kidnapping and related offences (05)"/>
     <s v="1"/>
-    <s v="Harm to persons (1)"/>
+    <s v="Harm to persons (11-15)"/>
     <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="05"/>
     <s v="Kidnapping and related offences (05)"/>
     <s v="2"/>
-    <s v="Property (2)"/>
+    <s v="Property (21-22)"/>
     <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="05"/>
     <s v="Kidnapping and related offences (05)"/>
     <s v="3"/>
-    <s v="Drugs, alcohol or licence activities (3)"/>
+    <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="05"/>
     <s v="Kidnapping and related offences (05)"/>
     <s v="4"/>
-    <s v="Public, social or justice procedures (4)"/>
+    <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="05"/>
     <s v="Kidnapping and related offences (05)"/>
     <s v="5"/>
     <s v="Environment (5)"/>
     <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="05"/>
     <s v="Kidnapping and related offences (05)"/>
     <s v="6"/>
-    <s v="Vehicles, roads and transportation (6)"/>
+    <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="05"/>
     <s v="Kidnapping and related offences (05)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="06"/>
     <s v="Robbery, extortion and hijacking offences (06)"/>
     <s v="1"/>
-    <s v="Harm to persons (1)"/>
+    <s v="Harm to persons (11-15)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="06"/>
     <s v="Robbery, extortion and hijacking offences (06)"/>
     <s v="2"/>
-    <s v="Property (2)"/>
+    <s v="Property (21-22)"/>
     <s v="Number"/>
     <n v="8"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="06"/>
     <s v="Robbery, extortion and hijacking offences (06)"/>
     <s v="3"/>
-    <s v="Drugs, alcohol or licence activities (3)"/>
+    <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="06"/>
     <s v="Robbery, extortion and hijacking offences (06)"/>
     <s v="4"/>
-    <s v="Public, social or justice procedures (4)"/>
+    <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="7"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="06"/>
     <s v="Robbery, extortion and hijacking offences (06)"/>
     <s v="5"/>
     <s v="Environment (5)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="06"/>
     <s v="Robbery, extortion and hijacking offences (06)"/>
     <s v="6"/>
-    <s v="Vehicles, roads and transportation (6)"/>
+    <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="06"/>
     <s v="Robbery, extortion and hijacking offences (06)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
     <n v="19"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="Burglary and related offences (07)"/>
     <s v="1"/>
-    <s v="Harm to persons (1)"/>
+    <s v="Harm to persons (11-15)"/>
     <s v="Number"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="Burglary and related offences (07)"/>
     <s v="2"/>
-    <s v="Property (2)"/>
+    <s v="Property (21-22)"/>
     <s v="Number"/>
     <n v="19"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="Burglary and related offences (07)"/>
     <s v="3"/>
-    <s v="Drugs, alcohol or licence activities (3)"/>
+    <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="14"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="Burglary and related offences (07)"/>
     <s v="4"/>
-    <s v="Public, social or justice procedures (4)"/>
+    <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="13"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="Burglary and related offences (07)"/>
     <s v="5"/>
     <s v="Environment (5)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="Burglary and related offences (07)"/>
     <s v="6"/>
-    <s v="Vehicles, roads and transportation (6)"/>
+    <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="6"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="Burglary and related offences (07)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
     <n v="56"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="Theft and related offences (08)"/>
     <s v="1"/>
-    <s v="Harm to persons (1)"/>
+    <s v="Harm to persons (11-15)"/>
     <s v="Number"/>
     <n v="6"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="Theft and related offences (08)"/>
     <s v="2"/>
-    <s v="Property (2)"/>
+    <s v="Property (21-22)"/>
     <s v="Number"/>
     <n v="81"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="Theft and related offences (08)"/>
     <s v="3"/>
-    <s v="Drugs, alcohol or licence activities (3)"/>
+    <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="43"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="Theft and related offences (08)"/>
     <s v="4"/>
-    <s v="Public, social or justice procedures (4)"/>
+    <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="39"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="Theft and related offences (08)"/>
     <s v="5"/>
     <s v="Environment (5)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="Theft and related offences (08)"/>
     <s v="6"/>
-    <s v="Vehicles, roads and transportation (6)"/>
+    <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="16"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="Theft and related offences (08)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
     <n v="185"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="09"/>
     <s v="Fraud, deception and related offences (09)"/>
     <s v="1"/>
-    <s v="Harm to persons (1)"/>
+    <s v="Harm to persons (11-15)"/>
     <s v="Number"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="09"/>
     <s v="Fraud, deception and related offences (09)"/>
     <s v="2"/>
-    <s v="Property (2)"/>
+    <s v="Property (21-22)"/>
     <s v="Number"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="09"/>
     <s v="Fraud, deception and related offences (09)"/>
     <s v="3"/>
-    <s v="Drugs, alcohol or licence activities (3)"/>
+    <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="09"/>
     <s v="Fraud, deception and related offences (09)"/>
     <s v="4"/>
-    <s v="Public, social or justice procedures (4)"/>
+    <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="09"/>
     <s v="Fraud, deception and related offences (09)"/>
     <s v="5"/>
     <s v="Environment (5)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="09"/>
     <s v="Fraud, deception and related offences (09)"/>
     <s v="6"/>
-    <s v="Vehicles, roads and transportation (6)"/>
+    <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="09"/>
     <s v="Fraud, deception and related offences (09)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
     <n v="12"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Controlled drug offences (10)"/>
     <s v="1"/>
-    <s v="Harm to persons (1)"/>
+    <s v="Harm to persons (11-15)"/>
     <s v="Number"/>
     <n v="11"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Controlled drug offences (10)"/>
     <s v="2"/>
-    <s v="Property (2)"/>
+    <s v="Property (21-22)"/>
     <s v="Number"/>
     <n v="30"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Controlled drug offences (10)"/>
     <s v="3"/>
-    <s v="Drugs, alcohol or licence activities (3)"/>
+    <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="70"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Controlled drug offences (10)"/>
     <s v="4"/>
-    <s v="Public, social or justice procedures (4)"/>
+    <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="35"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Controlled drug offences (10)"/>
     <s v="5"/>
     <s v="Environment (5)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Controlled drug offences (10)"/>
     <s v="6"/>
-    <s v="Vehicles, roads and transportation (6)"/>
+    <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="26"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Controlled drug offences (10)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
     <n v="172"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Weapons and explosives offences (11)"/>
     <s v="1"/>
-    <s v="Harm to persons (1)"/>
+    <s v="Harm to persons (11-15)"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Weapons and explosives offences (11)"/>
     <s v="2"/>
-    <s v="Property (2)"/>
+    <s v="Property (21-22)"/>
     <s v="Number"/>
     <n v="7"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Weapons and explosives offences (11)"/>
     <s v="3"/>
-    <s v="Drugs, alcohol or licence activities (3)"/>
+    <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="6"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Weapons and explosives offences (11)"/>
     <s v="4"/>
-    <s v="Public, social or justice procedures (4)"/>
+    <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="8"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Weapons and explosives offences (11)"/>
     <s v="5"/>
     <s v="Environment (5)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Weapons and explosives offences (11)"/>
     <s v="6"/>
-    <s v="Vehicles, roads and transportation (6)"/>
+    <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Weapons and explosives offences (11)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
     <n v="28"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="Damage to property and to the environment  offences (12)"/>
     <s v="1"/>
-    <s v="Harm to persons (1)"/>
+    <s v="Harm to persons (11-15)"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="Damage to property and to the environment  offences (12)"/>
     <s v="2"/>
-    <s v="Property (2)"/>
+    <s v="Property (21-22)"/>
     <s v="Number"/>
     <n v="9"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="Damage to property and to the environment  offences (12)"/>
     <s v="3"/>
-    <s v="Drugs, alcohol or licence activities (3)"/>
+    <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="8"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="Damage to property and to the environment  offences (12)"/>
     <s v="4"/>
-    <s v="Public, social or justice procedures (4)"/>
+    <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="20"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="Damage to property and to the environment  offences (12)"/>
     <s v="5"/>
     <s v="Environment (5)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="Damage to property and to the environment  offences (12)"/>
     <s v="6"/>
-    <s v="Vehicles, roads and transportation (6)"/>
+    <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="Damage to property and to the environment  offences (12)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
     <n v="43"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="13"/>
     <s v="Public order and other social code offences (13)"/>
     <s v="1"/>
-    <s v="Harm to persons (1)"/>
+    <s v="Harm to persons (11-15)"/>
     <s v="Number"/>
     <n v="16"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="13"/>
     <s v="Public order and other social code offences (13)"/>
     <s v="2"/>
-    <s v="Property (2)"/>
+    <s v="Property (21-22)"/>
     <s v="Number"/>
     <n v="32"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="13"/>
     <s v="Public order and other social code offences (13)"/>
     <s v="3"/>
-    <s v="Drugs, alcohol or licence activities (3)"/>
+    <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="51"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="13"/>
     <s v="Public order and other social code offences (13)"/>
     <s v="4"/>
-    <s v="Public, social or justice procedures (4)"/>
+    <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="77"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="13"/>
     <s v="Public order and other social code offences (13)"/>
     <s v="5"/>
     <s v="Environment (5)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="13"/>
     <s v="Public order and other social code offences (13)"/>
     <s v="6"/>
-    <s v="Vehicles, roads and transportation (6)"/>
+    <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="19"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="13"/>
     <s v="Public order and other social code offences (13)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
     <n v="195"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="14"/>
     <s v="Road and traffic offences (14)"/>
     <s v="1"/>
-    <s v="Harm to persons (1)"/>
+    <s v="Harm to persons (11-15)"/>
     <s v="Number"/>
     <n v="6"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="14"/>
     <s v="Road and traffic offences (14)"/>
     <s v="2"/>
-    <s v="Property (2)"/>
+    <s v="Property (21-22)"/>
     <s v="Number"/>
     <n v="8"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="14"/>
     <s v="Road and traffic offences (14)"/>
     <s v="3"/>
-    <s v="Drugs, alcohol or licence activities (3)"/>
+    <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="15"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="14"/>
     <s v="Road and traffic offences (14)"/>
     <s v="4"/>
-    <s v="Public, social or justice procedures (4)"/>
+    <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="14"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="14"/>
     <s v="Road and traffic offences (14)"/>
     <s v="5"/>
     <s v="Environment (5)"/>
     <s v="Number"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="14"/>
     <s v="Road and traffic offences (14)"/>
     <s v="6"/>
-    <s v="Vehicles, roads and transportation (6)"/>
+    <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="22"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="14"/>
     <s v="Road and traffic offences (14)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
     <n v="66"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="15"/>
     <s v="Offences against government, justice procedures and organisation of crime (15)"/>
     <s v="1"/>
-    <s v="Harm to persons (1)"/>
+    <s v="Harm to persons (11-15)"/>
     <s v="Number"/>
     <n v="10"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="15"/>
     <s v="Offences against government, justice procedures and organisation of crime (15)"/>
     <s v="2"/>
-    <s v="Property (2)"/>
+    <s v="Property (21-22)"/>
     <s v="Number"/>
     <n v="10"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="15"/>
     <s v="Offences against government, justice procedures and organisation of crime (15)"/>
     <s v="3"/>
-    <s v="Drugs, alcohol or licence activities (3)"/>
+    <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="6"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="15"/>
     <s v="Offences against government, justice procedures and organisation of crime (15)"/>
     <s v="4"/>
-    <s v="Public, social or justice procedures (4)"/>
+    <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="8"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="15"/>
     <s v="Offences against government, justice procedures and organisation of crime (15)"/>
     <s v="5"/>
     <s v="Environment (5)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="15"/>
     <s v="Offences against government, justice procedures and organisation of crime (15)"/>
     <s v="6"/>
-    <s v="Vehicles, roads and transportation (6)"/>
+    <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="6"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="15"/>
     <s v="Offences against government, justice procedures and organisation of crime (15)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
     <n v="40"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="16"/>
     <s v="Offences not elsewhere classified (16)"/>
     <s v="1"/>
-    <s v="Harm to persons (1)"/>
+    <s v="Harm to persons (11-15)"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="16"/>
     <s v="Offences not elsewhere classified (16)"/>
     <s v="2"/>
-    <s v="Property (2)"/>
+    <s v="Property (21-22)"/>
     <s v="Number"/>
     <n v="5"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="16"/>
     <s v="Offences not elsewhere classified (16)"/>
     <s v="3"/>
-    <s v="Drugs, alcohol or licence activities (3)"/>
+    <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="14"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="16"/>
     <s v="Offences not elsewhere classified (16)"/>
     <s v="4"/>
-    <s v="Public, social or justice procedures (4)"/>
+    <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="7"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="16"/>
     <s v="Offences not elsewhere classified (16)"/>
     <s v="5"/>
     <s v="Environment (5)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="16"/>
     <s v="Offences not elsewhere classified (16)"/>
     <s v="6"/>
-    <s v="Vehicles, roads and transportation (6)"/>
+    <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="16"/>
     <s v="Offences not elsewhere classified (16)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
     <n v="32"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="200"/>
     <s v="All offences (200)"/>
     <s v="1"/>
-    <s v="Harm to persons (1)"/>
+    <s v="Harm to persons (11-15)"/>
     <s v="Number"/>
     <n v="75"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="200"/>
     <s v="All offences (200)"/>
     <s v="2"/>
-    <s v="Property (2)"/>
+    <s v="Property (21-22)"/>
     <s v="Number"/>
     <n v="226"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="200"/>
     <s v="All offences (200)"/>
     <s v="3"/>
-    <s v="Drugs, alcohol or licence activities (3)"/>
+    <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="260"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="200"/>
     <s v="All offences (200)"/>
     <s v="4"/>
-    <s v="Public, social or justice procedures (4)"/>
+    <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="254"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="200"/>
     <s v="All offences (200)"/>
     <s v="5"/>
     <s v="Environment (5)"/>
     <s v="Number"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="200"/>
     <s v="All offences (200)"/>
     <s v="6"/>
-    <s v="Vehicles, roads and transportation (6)"/>
+    <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="130"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="200"/>
     <s v="All offences (200)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
     <n v="947"/>
   </r>
 </pivotCacheRecords>
 </file>