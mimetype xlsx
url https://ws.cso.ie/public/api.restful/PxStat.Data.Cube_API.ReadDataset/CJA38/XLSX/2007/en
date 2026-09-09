--- v2 (2026-07-08)
+++ v3 (2026-09-09)
@@ -1,166 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aee5f0dfd584b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e06b6648aeca47ba9336cd3cdd0cbdfe.psmdcp" Id="R34b3aad074404dae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb289ef36b9d544b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b890ddcaa474bdcbffb609055859abd.psmdcp" Id="R65870d53359e4002" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CJA38</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals who received probation orders and re-offended within one year</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>08/07/2026 11:00:00</x:t>
+    <x:t>09/07/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
-      <x:t xml:space="preserve">08 July 2026 - The classification labels for </x:t>
+      <x:t xml:space="preserve">09 July 2026 - The classification labels for </x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:i/>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t>Re-offending Incident Type (C04522V05306)</x:t>
     </x:r>
     <x:r>
       <x:rPr>
         <x:vertAlign val="baseline"/>
         <x:sz val="11"/>
         <x:color rgb="FF000000"/>
         <x:rFont val="Calibri"/>
         <x:family val="2"/>
       </x:rPr>
       <x:t xml:space="preserve"> have been updated to better reflect the Incident and Crime Incident Related Classifications as listed in the Background Notes(https://www.cso.ie/en/releasesandpublications/ep/p-prs/probationre-offendingstatistics2021/backgroundnotes/) of the publication.&lt;br&gt;Percentages derived from cells with low values can be unreliable.</x:t>
     </x:r>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
-    <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CJA38/XLSX/2007/en</x:t>
+    <x:t>https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CJA38/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PRS</x:t>
   </x:si>
   <x:si>
     <x:t>Probation Reoffending Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
-    <x:t>Felix Coleman</x:t>
+    <x:t>Jim Dalton</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
   <x:si>
     <x:t>crime@cso.ie</x:t>
   </x:si>
   <x:si>
     <x:t>Phone</x:t>
   </x:si>
   <x:si>
-    <x:t>(+353) 21 453 5129</x:t>
+    <x:t>(+353) 21 453 5623</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>CSO</x:t>
   </x:si>
   <x:si>
     <x:t>Central Statistics Office, Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>https://www.cso.ie/</x:t>
   </x:si>
   <x:si>
     <x:t>Properties</x:t>
   </x:si>
   <x:si>
     <x:t>Official Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Yes</x:t>
   </x:si>
   <x:si>
     <x:t>Exceptional</x:t>
   </x:si>
@@ -245,51 +245,51 @@
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
     <x:t>Property (21-22)</x:t>
   </x:si>
   <x:si>
     <x:t>3</x:t>
   </x:si>
   <x:si>
     <x:t>Drugs, alcohol or licence activities (31-34)</x:t>
   </x:si>
   <x:si>
     <x:t>4</x:t>
   </x:si>
   <x:si>
     <x:t>Public, social or justice procedures (41-45)</x:t>
   </x:si>
   <x:si>
     <x:t>5</x:t>
   </x:si>
   <x:si>
-    <x:t>Environment (5)</x:t>
+    <x:t>Environment (51-52)</x:t>
   </x:si>
   <x:si>
     <x:t>6</x:t>
   </x:si>
   <x:si>
     <x:t>Vehicles, roads and transportation (61-64)</x:t>
   </x:si>
   <x:si>
     <x:t>-</x:t>
   </x:si>
   <x:si>
     <x:t>All incident types</x:t>
   </x:si>
   <x:si>
     <x:t>02</x:t>
   </x:si>
   <x:si>
     <x:t>Sexual offences (02)</x:t>
   </x:si>
   <x:si>
     <x:t>03</x:t>
   </x:si>
   <x:si>
     <x:t>Attempts/threats to murder, assaults, harassments and related offences (03)</x:t>
   </x:si>
@@ -952,51 +952,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CJA38/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CJA38/XLSX/2007/en" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cso.ie/" TargetMode="External" Id="rId14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" Id="rId15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="/xl/pivotTables/pivotTable.xml" Id="rId16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="20.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="100.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="1" t="s">
@@ -5212,51 +5212,51 @@
         <x:s v="Damage to property and to the environment  offences (12)"/>
         <x:s v="Public order and other social code offences (13)"/>
         <x:s v="Road and traffic offences (14)"/>
         <x:s v="Offences against government, justice procedures and organisation of crime (15)"/>
         <x:s v="Offences not elsewhere classified (16)"/>
         <x:s v="All offences (200)"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C04522V05306">
       <x:sharedItems count="7">
         <x:s v="1"/>
         <x:s v="2"/>
         <x:s v="3"/>
         <x:s v="4"/>
         <x:s v="5"/>
         <x:s v="6"/>
         <x:s v="-"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Re-offending Incident Type">
       <x:sharedItems count="7">
         <x:s v="Harm to persons (11-15)"/>
         <x:s v="Property (21-22)"/>
         <x:s v="Drugs, alcohol or licence activities (31-34)"/>
         <x:s v="Public, social or justice procedures (41-45)"/>
-        <x:s v="Environment (5)"/>
+        <x:s v="Environment (51-52)"/>
         <x:s v="Vehicles, roads and transportation (61-64)"/>
         <x:s v="All incident types"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="UNIT">
       <x:sharedItems count="1">
         <x:s v="Number"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="VALUE">
       <x:sharedItems containsMixedTypes="1" containsNumber="1" containsInteger="1" minValue="0" maxValue="947" count="45">
         <x:n v="0"/>
         <x:n v="1"/>
         <x:n v="2"/>
         <x:n v="7"/>
         <x:n v="10"/>
         <x:n v="22"/>
         <x:n v="19"/>
         <x:n v="16"/>
         <x:n v="75"/>
         <x:n v="3"/>
         <x:n v="4"/>
         <x:n v="21"/>
         <x:s v=""/>
         <x:n v="8"/>
@@ -5333,51 +5333,51 @@
     <s v="3"/>
     <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="Homicide &amp; related offences (01)"/>
     <s v="4"/>
     <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="Homicide &amp; related offences (01)"/>
     <s v="5"/>
-    <s v="Environment (5)"/>
+    <s v="Environment (51-52)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="Homicide &amp; related offences (01)"/>
     <s v="6"/>
     <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="Homicide &amp; related offences (01)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
@@ -5417,51 +5417,51 @@
     <s v="3"/>
     <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Sexual offences (02)"/>
     <s v="4"/>
     <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Sexual offences (02)"/>
     <s v="5"/>
-    <s v="Environment (5)"/>
+    <s v="Environment (51-52)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Sexual offences (02)"/>
     <s v="6"/>
     <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Sexual offences (02)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
@@ -5501,51 +5501,51 @@
     <s v="3"/>
     <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="22"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="4"/>
     <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="19"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="5"/>
-    <s v="Environment (5)"/>
+    <s v="Environment (51-52)"/>
     <s v="Number"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="6"/>
     <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="16"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
@@ -5585,51 +5585,51 @@
     <s v="3"/>
     <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="7"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Dangerous or negligent acts (04)"/>
     <s v="4"/>
     <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Dangerous or negligent acts (04)"/>
     <s v="5"/>
-    <s v="Environment (5)"/>
+    <s v="Environment (51-52)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Dangerous or negligent acts (04)"/>
     <s v="6"/>
     <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Dangerous or negligent acts (04)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
@@ -5669,51 +5669,51 @@
     <s v="3"/>
     <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="05"/>
     <s v="Kidnapping and related offences (05)"/>
     <s v="4"/>
     <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="05"/>
     <s v="Kidnapping and related offences (05)"/>
     <s v="5"/>
-    <s v="Environment (5)"/>
+    <s v="Environment (51-52)"/>
     <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="05"/>
     <s v="Kidnapping and related offences (05)"/>
     <s v="6"/>
     <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <s v=""/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="05"/>
     <s v="Kidnapping and related offences (05)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
@@ -5753,51 +5753,51 @@
     <s v="3"/>
     <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="06"/>
     <s v="Robbery, extortion and hijacking offences (06)"/>
     <s v="4"/>
     <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="7"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="06"/>
     <s v="Robbery, extortion and hijacking offences (06)"/>
     <s v="5"/>
-    <s v="Environment (5)"/>
+    <s v="Environment (51-52)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="06"/>
     <s v="Robbery, extortion and hijacking offences (06)"/>
     <s v="6"/>
     <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="06"/>
     <s v="Robbery, extortion and hijacking offences (06)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
@@ -5837,51 +5837,51 @@
     <s v="3"/>
     <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="14"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="Burglary and related offences (07)"/>
     <s v="4"/>
     <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="13"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="Burglary and related offences (07)"/>
     <s v="5"/>
-    <s v="Environment (5)"/>
+    <s v="Environment (51-52)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="Burglary and related offences (07)"/>
     <s v="6"/>
     <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="6"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="Burglary and related offences (07)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
@@ -5921,51 +5921,51 @@
     <s v="3"/>
     <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="43"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="Theft and related offences (08)"/>
     <s v="4"/>
     <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="39"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="Theft and related offences (08)"/>
     <s v="5"/>
-    <s v="Environment (5)"/>
+    <s v="Environment (51-52)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="Theft and related offences (08)"/>
     <s v="6"/>
     <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="16"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="Theft and related offences (08)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
@@ -6005,51 +6005,51 @@
     <s v="3"/>
     <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="09"/>
     <s v="Fraud, deception and related offences (09)"/>
     <s v="4"/>
     <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="09"/>
     <s v="Fraud, deception and related offences (09)"/>
     <s v="5"/>
-    <s v="Environment (5)"/>
+    <s v="Environment (51-52)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="09"/>
     <s v="Fraud, deception and related offences (09)"/>
     <s v="6"/>
     <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="09"/>
     <s v="Fraud, deception and related offences (09)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
@@ -6089,51 +6089,51 @@
     <s v="3"/>
     <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="70"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Controlled drug offences (10)"/>
     <s v="4"/>
     <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="35"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Controlled drug offences (10)"/>
     <s v="5"/>
-    <s v="Environment (5)"/>
+    <s v="Environment (51-52)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Controlled drug offences (10)"/>
     <s v="6"/>
     <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="26"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Controlled drug offences (10)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
@@ -6173,51 +6173,51 @@
     <s v="3"/>
     <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="6"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Weapons and explosives offences (11)"/>
     <s v="4"/>
     <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="8"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Weapons and explosives offences (11)"/>
     <s v="5"/>
-    <s v="Environment (5)"/>
+    <s v="Environment (51-52)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Weapons and explosives offences (11)"/>
     <s v="6"/>
     <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Weapons and explosives offences (11)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
@@ -6257,51 +6257,51 @@
     <s v="3"/>
     <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="8"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="Damage to property and to the environment  offences (12)"/>
     <s v="4"/>
     <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="20"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="Damage to property and to the environment  offences (12)"/>
     <s v="5"/>
-    <s v="Environment (5)"/>
+    <s v="Environment (51-52)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="Damage to property and to the environment  offences (12)"/>
     <s v="6"/>
     <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="Damage to property and to the environment  offences (12)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
@@ -6341,51 +6341,51 @@
     <s v="3"/>
     <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="51"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="13"/>
     <s v="Public order and other social code offences (13)"/>
     <s v="4"/>
     <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="77"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="13"/>
     <s v="Public order and other social code offences (13)"/>
     <s v="5"/>
-    <s v="Environment (5)"/>
+    <s v="Environment (51-52)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="13"/>
     <s v="Public order and other social code offences (13)"/>
     <s v="6"/>
     <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="19"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="13"/>
     <s v="Public order and other social code offences (13)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
@@ -6425,51 +6425,51 @@
     <s v="3"/>
     <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="15"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="14"/>
     <s v="Road and traffic offences (14)"/>
     <s v="4"/>
     <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="14"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="14"/>
     <s v="Road and traffic offences (14)"/>
     <s v="5"/>
-    <s v="Environment (5)"/>
+    <s v="Environment (51-52)"/>
     <s v="Number"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="14"/>
     <s v="Road and traffic offences (14)"/>
     <s v="6"/>
     <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="22"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="14"/>
     <s v="Road and traffic offences (14)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
@@ -6509,51 +6509,51 @@
     <s v="3"/>
     <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="6"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="15"/>
     <s v="Offences against government, justice procedures and organisation of crime (15)"/>
     <s v="4"/>
     <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="8"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="15"/>
     <s v="Offences against government, justice procedures and organisation of crime (15)"/>
     <s v="5"/>
-    <s v="Environment (5)"/>
+    <s v="Environment (51-52)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="15"/>
     <s v="Offences against government, justice procedures and organisation of crime (15)"/>
     <s v="6"/>
     <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="6"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="15"/>
     <s v="Offences against government, justice procedures and organisation of crime (15)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
@@ -6593,51 +6593,51 @@
     <s v="3"/>
     <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="14"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="16"/>
     <s v="Offences not elsewhere classified (16)"/>
     <s v="4"/>
     <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="7"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="16"/>
     <s v="Offences not elsewhere classified (16)"/>
     <s v="5"/>
-    <s v="Environment (5)"/>
+    <s v="Environment (51-52)"/>
     <s v="Number"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="16"/>
     <s v="Offences not elsewhere classified (16)"/>
     <s v="6"/>
     <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="16"/>
     <s v="Offences not elsewhere classified (16)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>
@@ -6677,51 +6677,51 @@
     <s v="3"/>
     <s v="Drugs, alcohol or licence activities (31-34)"/>
     <s v="Number"/>
     <n v="260"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="200"/>
     <s v="All offences (200)"/>
     <s v="4"/>
     <s v="Public, social or justice procedures (41-45)"/>
     <s v="Number"/>
     <n v="254"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="200"/>
     <s v="All offences (200)"/>
     <s v="5"/>
-    <s v="Environment (5)"/>
+    <s v="Environment (51-52)"/>
     <s v="Number"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="200"/>
     <s v="All offences (200)"/>
     <s v="6"/>
     <s v="Vehicles, roads and transportation (61-64)"/>
     <s v="Number"/>
     <n v="130"/>
   </r>
   <r>
     <s v="CJA38C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="200"/>
     <s v="All offences (200)"/>
     <s v="-"/>
     <s v="All incident types"/>
     <s v="Number"/>