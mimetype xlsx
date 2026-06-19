--- v0 (2026-04-16)
+++ v1 (2026-06-19)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37a3bfd0d40475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9456f89c01444ac880fa90a02ff41c37.psmdcp" Id="Ra9a85fc8334f4a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b9eedb2e234189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d330ba50a0264bc38dbf6a269374e355.psmdcp" Id="R18851a86f4844e52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>