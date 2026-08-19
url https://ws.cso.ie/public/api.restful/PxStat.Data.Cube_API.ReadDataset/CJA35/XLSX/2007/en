--- v1 (2026-06-19)
+++ v2 (2026-08-19)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b9eedb2e234189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d330ba50a0264bc38dbf6a269374e355.psmdcp" Id="R18851a86f4844e52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a32204328b4df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6c9b41780d754606a43279a1f893893d.psmdcp" Id="R997a01c5c7034097" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CJA35</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals who received probation orders and re-offended within one year</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>18/02/2026 11:00:00</x:t>
+    <x:t>10/08/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Percentages derived from cells with low values can be unreliable.</x:t>
+    <x:t>Percentages derived from cells with low values can be unreliable.&lt;br&gt;10 August 2026 - The statistic label was updated from 'Rate of' to 'Percentage share' to improve clarity'.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CJA35/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PRS</x:t>
   </x:si>
   <x:si>
     <x:t>Probation Reoffending Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Felix Coleman</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -290,51 +290,51 @@
   <x:si>
     <x:t>16</x:t>
   </x:si>
   <x:si>
     <x:t>Offences not elsewhere classified (16)</x:t>
   </x:si>
   <x:si>
     <x:t>200</x:t>
   </x:si>
   <x:si>
     <x:t>All offences (200)</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>CJA35C02</x:t>
   </x:si>
   <x:si>
-    <x:t>Rate of re-offending within 1 year</x:t>
+    <x:t>Percentage share of re-offending within 1 year</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
@@ -1125,51 +1125,51 @@
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:H137"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="30.567768" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="41.996339" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="72.139196" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="8.282054" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:8">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F1" s="0" t="s">
@@ -4781,51 +4781,51 @@
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="2">
         <x:s v="CJA35C01"/>
         <x:s v="CJA35C02"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="2">
         <x:s v="Re-offended within 1 year"/>
-        <x:s v="Rate of re-offending within 1 year"/>
+        <x:s v="Percentage share of re-offending within 1 year"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="4">
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="4">
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02480V03003">
       <x:sharedItems count="17">
         <x:s v="01"/>
         <x:s v="02"/>
         <x:s v="03"/>
         <x:s v="04"/>
         <x:s v="05"/>
@@ -5601,705 +5601,705 @@
     <s v="Number"/>
     <n v="64"/>
   </r>
   <r>
     <s v="CJA35C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="16"/>
     <s v="Offences not elsewhere classified (16)"/>
     <s v="Number"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CJA35C01"/>
     <s v="Re-offended within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="200"/>
     <s v="All offences (200)"/>
     <s v="Number"/>
     <n v="947"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="01"/>
     <s v="Homicide &amp; related offences (01)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="02"/>
     <s v="Sexual offences (02)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="03"/>
     <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="04"/>
     <s v="Dangerous or negligent acts (04)"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="05"/>
     <s v="Kidnapping and related offences (05)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="06"/>
     <s v="Robbery, extortion and hijacking offences (06)"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="07"/>
     <s v="Burglary and related offences (07)"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="08"/>
     <s v="Theft and related offences (08)"/>
     <s v="%"/>
     <n v="19"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="09"/>
     <s v="Fraud, deception and related offences (09)"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="10"/>
     <s v="Controlled drug offences (10)"/>
     <s v="%"/>
     <n v="12"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="11"/>
     <s v="Weapons and explosives offences (11)"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="12"/>
     <s v="Damage to property and to the environment  offences (12)"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="13"/>
     <s v="Public order and other social code offences (13)"/>
     <s v="%"/>
     <n v="24"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="14"/>
     <s v="Road and traffic offences (14)"/>
     <s v="%"/>
     <n v="18"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="15"/>
     <s v="Offences against government, justice procedures and organisation of crime (15)"/>
     <s v="%"/>
     <n v="8"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="16"/>
     <s v="Offences not elsewhere classified (16)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="200"/>
     <s v="All offences (200)"/>
     <s v="%"/>
     <n v="100"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="01"/>
     <s v="Homicide &amp; related offences (01)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="02"/>
     <s v="Sexual offences (02)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="03"/>
     <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="04"/>
     <s v="Dangerous or negligent acts (04)"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="05"/>
     <s v="Kidnapping and related offences (05)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="06"/>
     <s v="Robbery, extortion and hijacking offences (06)"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="07"/>
     <s v="Burglary and related offences (07)"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="08"/>
     <s v="Theft and related offences (08)"/>
     <s v="%"/>
     <n v="19"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="09"/>
     <s v="Fraud, deception and related offences (09)"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="10"/>
     <s v="Controlled drug offences (10)"/>
     <s v="%"/>
     <n v="15"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="11"/>
     <s v="Weapons and explosives offences (11)"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="12"/>
     <s v="Damage to property and to the environment  offences (12)"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="13"/>
     <s v="Public order and other social code offences (13)"/>
     <s v="%"/>
     <n v="25"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="14"/>
     <s v="Road and traffic offences (14)"/>
     <s v="%"/>
     <n v="15"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="15"/>
     <s v="Offences against government, justice procedures and organisation of crime (15)"/>
     <s v="%"/>
     <n v="7"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="16"/>
     <s v="Offences not elsewhere classified (16)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="200"/>
     <s v="All offences (200)"/>
     <s v="%"/>
     <n v="100"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="01"/>
     <s v="Homicide &amp; related offences (01)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="02"/>
     <s v="Sexual offences (02)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="03"/>
     <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="%"/>
     <n v="5"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="04"/>
     <s v="Dangerous or negligent acts (04)"/>
     <s v="%"/>
     <n v="4"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="05"/>
     <s v="Kidnapping and related offences (05)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="06"/>
     <s v="Robbery, extortion and hijacking offences (06)"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="07"/>
     <s v="Burglary and related offences (07)"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="08"/>
     <s v="Theft and related offences (08)"/>
     <s v="%"/>
     <n v="16"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="09"/>
     <s v="Fraud, deception and related offences (09)"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="10"/>
     <s v="Controlled drug offences (10)"/>
     <s v="%"/>
     <n v="21"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="11"/>
     <s v="Weapons and explosives offences (11)"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="12"/>
     <s v="Damage to property and to the environment  offences (12)"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="13"/>
     <s v="Public order and other social code offences (13)"/>
     <s v="%"/>
     <n v="28"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="14"/>
     <s v="Road and traffic offences (14)"/>
     <s v="%"/>
     <n v="9"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="15"/>
     <s v="Offences against government, justice procedures and organisation of crime (15)"/>
     <s v="%"/>
     <n v="5"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="16"/>
     <s v="Offences not elsewhere classified (16)"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="200"/>
     <s v="All offences (200)"/>
     <s v="%"/>
     <n v="100"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="01"/>
     <s v="Homicide &amp; related offences (01)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="02"/>
     <s v="Sexual offences (02)"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="03"/>
     <s v="Attempts/threats to murder, assaults, harassments and related offences (03)"/>
     <s v="%"/>
     <n v="5"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="04"/>
     <s v="Dangerous or negligent acts (04)"/>
     <s v="%"/>
     <n v="5"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="05"/>
     <s v="Kidnapping and related offences (05)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="06"/>
     <s v="Robbery, extortion and hijacking offences (06)"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="07"/>
     <s v="Burglary and related offences (07)"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="08"/>
     <s v="Theft and related offences (08)"/>
     <s v="%"/>
     <n v="16"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="09"/>
     <s v="Fraud, deception and related offences (09)"/>
     <s v="%"/>
     <n v="1"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="10"/>
     <s v="Controlled drug offences (10)"/>
     <s v="%"/>
     <n v="18"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="11"/>
     <s v="Weapons and explosives offences (11)"/>
     <s v="%"/>
     <n v="2"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="12"/>
     <s v="Damage to property and to the environment  offences (12)"/>
     <s v="%"/>
     <n v="3"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="13"/>
     <s v="Public order and other social code offences (13)"/>
     <s v="%"/>
     <n v="30"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="14"/>
     <s v="Road and traffic offences (14)"/>
     <s v="%"/>
     <n v="9"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="15"/>
     <s v="Offences against government, justice procedures and organisation of crime (15)"/>
     <s v="%"/>
     <n v="7"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="16"/>
     <s v="Offences not elsewhere classified (16)"/>
     <s v="%"/>
     <n v="0"/>
   </r>
   <r>
     <s v="CJA35C02"/>
-    <s v="Rate of re-offending within 1 year"/>
+    <s v="Percentage share of re-offending within 1 year"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="200"/>
     <s v="All offences (200)"/>
     <s v="%"/>
     <n v="100"/>
   </r>
 </pivotCacheRecords>
 </file>