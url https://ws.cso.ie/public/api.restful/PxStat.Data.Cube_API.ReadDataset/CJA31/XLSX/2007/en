--- v2 (2026-06-14)
+++ v3 (2026-10-14)
@@ -1,103 +1,103 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R020c698757214dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3a870bfe824d49d08ac62a78b237dc90.psmdcp" Id="R180a47e909ac4bd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58498d398e7c4874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec3a1714ca814737870aa89d19defa9f.psmdcp" Id="R10522695ad664c86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="About" sheetId="1" r:id="rId2"/>
     <x:sheet name="Unpivoted" sheetId="2" r:id="rId9"/>
     <x:sheet name="Pivoted" sheetId="3" r:id="rId11"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
   <x:pivotCaches>
     <x:pivotCache cacheId="0" r:id="rId12"/>
   </x:pivotCaches>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Table</x:t>
   </x:si>
   <x:si>
     <x:t>Code</x:t>
   </x:si>
   <x:si>
     <x:t>CJA31</x:t>
   </x:si>
   <x:si>
     <x:t>Name</x:t>
   </x:si>
   <x:si>
     <x:t>Individuals who received probation orders and re-offended by time period to first re-offence</x:t>
   </x:si>
   <x:si>
     <x:t>Frequency</x:t>
   </x:si>
   <x:si>
     <x:t>Annual</x:t>
   </x:si>
   <x:si>
     <x:t>Last Updated</x:t>
   </x:si>
   <x:si>
-    <x:t>18/02/2026 11:00:00</x:t>
+    <x:t>10/08/2026 11:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Note</x:t>
   </x:si>
   <x:si>
-    <x:t>Percentages derived from cells with low values can be unreliable.</x:t>
+    <x:t>Percentages derived from cells with low values can be unreliable.&lt;br&gt;10 August 2026 - The statistic labels were updated from 'Rate of' to 'Percentage share' to improve clarity'.</x:t>
   </x:si>
   <x:si>
     <x:t>Url</x:t>
   </x:si>
   <x:si>
     <x:t>https://ws.cso.ie/public/api.restful/PxStat.Data.Cube_API.ReadDataset/CJA31/XLSX/2007/en</x:t>
   </x:si>
   <x:si>
     <x:t>Product</x:t>
   </x:si>
   <x:si>
     <x:t>PRS</x:t>
   </x:si>
   <x:si>
     <x:t>Probation Reoffending Statistics</x:t>
   </x:si>
   <x:si>
     <x:t>Contacts</x:t>
   </x:si>
   <x:si>
     <x:t>Felix Coleman</x:t>
   </x:si>
   <x:si>
     <x:t>Email</x:t>
   </x:si>
@@ -245,60 +245,60 @@
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>CJA31C02</x:t>
   </x:si>
   <x:si>
     <x:t>First re-offence period - between 6 but less 12 months</x:t>
   </x:si>
   <x:si>
     <x:t>CJA31C05</x:t>
   </x:si>
   <x:si>
     <x:t>Total re-offenders within 12 months</x:t>
   </x:si>
   <x:si>
     <x:t>CJA31C03</x:t>
   </x:si>
   <x:si>
-    <x:t>Rate of re-offending - within 6 months</x:t>
+    <x:t>Percentage share of re-offending – within 6 months</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>CJA31C04</x:t>
   </x:si>
   <x:si>
-    <x:t>Rate of re-offending - between 6 but less than 12 months</x:t>
+    <x:t>Percentage share of re-offending – between 6 but less than 12 months</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="1">
     <x:numFmt numFmtId="0" formatCode=""/>
   </x:numFmts>
   <x:fonts count="4">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="13"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
@@ -1084,51 +1084,51 @@
   <x:hyperlinks>
     <x:hyperlink ref="B14" r:id="rId13"/>
     <x:hyperlink ref="B28" r:id="rId14"/>
   </x:hyperlinks>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId7"/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
   <x:dimension ref="A1:J241"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="11.996339" style="0" customWidth="1"/>
-    <x:col min="2" max="2" width="51.710625" style="0" customWidth="1"/>
+    <x:col min="2" max="2" width="63.853482" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="11.282054" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="6.996339" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="16.139196" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="10.424911" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="16.139196" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="16.567768" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="8.282054" style="0" customWidth="1"/>
     <x:col min="10" max="10" width="8.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10">
       <x:c r="A1" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B1" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C1" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D1" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E1" s="0" t="s">
         <x:v>43</x:v>
@@ -8897,52 +8897,52 @@
 </file>
 
 <file path=pivotCache/_rels/pivotCacheDefinition1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="/pivotCache/pivotCacheRecords1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:pivotCacheDefinition xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" r:id="rId1" saveData="1" refreshOnLoad="1" createdVersion="5" refreshedVersion="5" minRefreshableVersion="3">
   <x:cacheSource type="worksheet">
     <x:worksheetSource name="Unpivoted"/>
   </x:cacheSource>
   <x:cacheFields>
     <x:cacheField name="STATISTIC">
       <x:sharedItems count="5">
         <x:s v="CJA31C01"/>
         <x:s v="CJA31C02"/>
         <x:s v="CJA31C05"/>
         <x:s v="CJA31C03"/>
         <x:s v="CJA31C04"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Statistic Label">
       <x:sharedItems count="5">
         <x:s v="First re-offence period - within 6 months"/>
         <x:s v="First re-offence period - between 6 but less 12 months"/>
         <x:s v="Total re-offenders within 12 months"/>
-        <x:s v="Rate of re-offending - within 6 months"/>
-        <x:s v="Rate of re-offending - between 6 but less than 12 months"/>
+        <x:s v="Percentage share of re-offending – within 6 months"/>
+        <x:s v="Percentage share of re-offending – between 6 but less than 12 months"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="TLIST(A1)">
       <x:sharedItems count="4">
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="Year">
       <x:sharedItems count="4">
         <x:s v="2018"/>
         <x:s v="2019"/>
         <x:s v="2020"/>
         <x:s v="2021"/>
       </x:sharedItems>
     </x:cacheField>
     <x:cacheField name="C02199V02655">
       <x:sharedItems count="3">
         <x:s v="-"/>
         <x:s v="1"/>
         <x:s v="2"/>
       </x:sharedItems>
     </x:cacheField>
@@ -10834,1177 +10834,1177 @@
     <s v="CJA31C05"/>
     <s v="Total re-offenders within 12 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="Number"/>
     <n v="22"/>
   </r>
   <r>
     <s v="CJA31C05"/>
     <s v="Total re-offenders within 12 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="Number"/>
     <n v="125"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="69"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="67"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="69"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="68"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="69"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="66"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="68"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="67"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="72"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="71"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="71"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="71"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="70"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="69"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="65"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="69"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="69"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="68"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="66"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="68"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="77"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="72"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="61"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="72"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="69"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="68"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="73"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="69"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="68"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="67"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="72"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="68"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="80"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="72"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="76"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="74"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="73"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="65"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="62"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="67"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="72"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="63"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="61"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="66"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="88"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="81"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="68"/>
   </r>
   <r>
     <s v="CJA31C03"/>
-    <s v="Rate of re-offending - within 6 months"/>
+    <s v="Percentage share of re-offending – within 6 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="80"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="31"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="33"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="31"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="32"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="31"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="34"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="32"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="33"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="28"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="29"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="29"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2018"/>
     <s v="2018"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="29"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="30"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="31"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="35"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="31"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="31"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="32"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="34"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="32"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="23"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="28"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="39"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2019"/>
     <s v="2019"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="28"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="31"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="32"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="27"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="31"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="32"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="33"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="28"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="32"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="20"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="28"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="24"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2020"/>
     <s v="2020"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="26"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="27"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="35"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="38"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="-"/>
     <s v="Both sexes"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="33"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="28"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="37"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="39"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="1"/>
     <s v="Male"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="34"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="405"/>
     <s v="Under 25 years"/>
     <s v="%"/>
     <n v="13"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="420"/>
     <s v="25 - 44 years"/>
     <s v="%"/>
     <n v="19"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="510"/>
     <s v="45 years and over"/>
     <s v="%"/>
     <n v="32"/>
   </r>
   <r>
     <s v="CJA31C04"/>
-    <s v="Rate of re-offending - between 6 but less than 12 months"/>
+    <s v="Percentage share of re-offending – between 6 but less than 12 months"/>
     <s v="2021"/>
     <s v="2021"/>
     <s v="2"/>
     <s v="Female"/>
     <s v="-"/>
     <s v="All ages"/>
     <s v="%"/>
     <n v="20"/>
   </r>
 </pivotCacheRecords>
 </file>